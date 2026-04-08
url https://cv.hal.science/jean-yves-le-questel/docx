--- v0 (2026-03-17)
+++ v1 (2026-04-08)
@@ -686,265 +686,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04836765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of a Gain-of-Function LIPC Variant as a Novel Cause of Familial Combined Hypocholesterolemia</w:t>
+                <w:t xml:space="preserve">The pKBHX Hydrogen-Bond Basicity Scale: From Molecules to Anions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wieneke Dijk</w:t>
+                <w:t xml:space="preserve">Nicolas Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Di-Filippo Charcosset</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christian Laurence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Le Questel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Circulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1161/circulationaha.121.057978⟩</w:t>
+              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 87 (11), pp.7264-7273. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.joc.2c00469⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-03831077v1</w:t>
+                <w:t xml:space="preserve">hal-04953508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The pKBHX Hydrogen-Bond Basicity Scale: From Molecules to Anions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification of a Gain-of-Function LIPC Variant as a Novel Cause of Familial Combined Hypocholesterolemia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wieneke Dijk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Di-Filippo Charcosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sander Kooijman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Galland</w:t>
+                <w:t xml:space="preserve">Robin Van Eenige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Laurence</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Antoine Rimbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 87 (11), pp.7264-7273. </w:t>
+              <w:t xml:space="preserve">Circulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 146 (10), pp.724-739. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.joc.2c00469⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1161/circulationaha.121.057978⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04953508v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03831077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrogen-bond acidity of silanols : a combined experimental and theoretical study</w:t>
               </w:r>
@@ -1480,51 +1480,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles F Montavon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Le Questel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Galland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 26 (15), pp.4568. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2356,295 +2356,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03416670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of 2,3,4-Trideoxy-2,3,4-trifluoroglucose</w:t>
+                <w:t xml:space="preserve">IL-15Rα membrane-anchorage either in cis or in trans is required for stabilization of IL-15 and optimal signaling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Quiquempoix</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Graton</w:t>
+                <w:t xml:space="preserve">Agnès Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter G. Latchem</w:t>
+                <w:t xml:space="preserve">Sébastien Morisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark Light</w:t>
+                <w:t xml:space="preserve">Rui P Sousa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kilian Trillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mike Maillasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.joc.9b00310⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cell Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Epub ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/jcs.236802⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02419527v1</w:t>
+                <w:t xml:space="preserve">inserm-02345095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IL-15Rα membrane-anchorage either in cis or in trans is required for stabilization of IL-15 and optimal signaling</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthesis of 2,3,4-Trideoxy-2,3,4-trifluoroglucose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rui P Sousa</w:t>
+                <w:t xml:space="preserve">Lucas Quiquempoix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhong Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Graton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kilian Trillet</w:t>
+                <w:t xml:space="preserve">Peter G. Latchem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mike Maillasson</w:t>
+                <w:t xml:space="preserve">Mark Light</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cell Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Epub ahead of print. </w:t>
+              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 84 (9), pp.5899-5906. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1242/jcs.236802⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.joc.9b00310⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02345095v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02419527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3,4-Dideoxy-3,3,4,4-tetrafluoro- and 4-OH epimeric 3-deoxy-3,3-difluoro-α-GalCer analogues: Synthesis and biological evaluation on human iNKT cells stimulation</w:t>
               </w:r>
@@ -3032,77 +3032,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanistic and Structural Insights on the IL-15 System through Molecular Dynamics Simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rui P Sousa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adèle Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Mortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3290,412 +3290,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02314990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reducing the Lipophilicity of Perfluoroalkyl Groups by CF2-F/CF2-Me or CF3/CH3 Exchange</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Zhong Wang</w:t>
+                <w:t xml:space="preserve">Conformations and Binding Properties of Thiametoxam and Clothianidin Neonicotinoid Insecticides to Nicotinic Acetylcholine Receptors: The Contribution of sigma-Hole Interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakaria Alamiddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steeve Thany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Graton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Le Questel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jmedchem.8b01222⟩</w:t>
+              <w:t xml:space="preserve">ChemPhysChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19 (22), pp.3069-3083. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cphc.201800656⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02140875v1</w:t>
+                <w:t xml:space="preserve">hal-02140877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conformations and Binding Properties of Thiametoxam and Clothianidin Neonicotinoid Insecticides to Nicotinic Acetylcholine Receptors: The Contribution of sigma-Hole Interactions</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spin–orbit coupling as a probe to decipher halogen bonding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Graton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seyfeddine Rahali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Le Questel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles F Montavon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pilmé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPhysChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cphc.201800656⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 20 (47), pp.29616-29624. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C8CP05690K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02140877v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02004385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spin–orbit coupling as a probe to decipher halogen bonding</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reducing the Lipophilicity of Perfluoroalkyl Groups by CF2-F/CF2-Me or CF3/CH3 Exchange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Jeffries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhong Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Graton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Julien Pilmé</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon D. Holland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomasin Brind</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 20 (47), pp.29616-29624. </w:t>
+              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 61 (23), pp.10602-10618. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C8CP05690K⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jmedchem.8b01222⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02004385v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02140875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Permethrin enhances the agonist activity of dinotefuran on insect cholinergic synaptic transmission and isolated neurons</w:t>
               </w:r>
@@ -3815,51 +3815,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum calculations of At-mediated halogen bonds: on the influence of relativistic effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles F Montavon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4191,51 +4191,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Study of Intramolecular Hydrogen Bonding in Levoglucosan Derivatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Quiquempoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Bogdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4760,295 +4760,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02141567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intramolecular OH center dot center dot center dot Fluorine Hydrogen Bonding in Saturated, Acyclic Fluorohydrins: The gamma-Fluoropropanol Motif</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Similar Comparative Low and High Doses of Deltamethrin and Acetamiprid Differently Impair the Retrieval of the Proboscis Extension Reflex in the Forager Honey Bee (Apis mellifera)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Peron</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elena Bogdan</w:t>
+                <w:t xml:space="preserve">Steeve Hervé Thany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neil Wells</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Zhong Wang</w:t>
+                <w:t xml:space="preserve">Céline Bourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Graton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adèle Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Mathé-Allainmat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 21 (49), pp.17808-17816. </w:t>
+              <w:t xml:space="preserve">Insects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6 (4), pp.805-814. </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.201503253⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/insects6040805⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02141598v1</w:t>
+                <w:t xml:space="preserve">hal-01392622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Similar Comparative Low and High Doses of Deltamethrin and Acetamiprid Differently Impair the Retrieval of the Proboscis Extension Reflex in the Forager Honey Bee (Apis mellifera)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intramolecular OH center dot center dot center dot Fluorine Hydrogen Bonding in Saturated, Acyclic Fluorohydrins: The gamma-Fluoropropanol Motif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Linclau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steeve Hervé Thany</w:t>
+                <w:t xml:space="preserve">Florent Peron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Bogdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Bourdin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Monique Mathé-Allainmat</w:t>
+                <w:t xml:space="preserve">Neil Wells</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhong Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insects</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 6 (4), pp.805-814. </w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 21 (49), pp.17808-17816. </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/insects6040805⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.201503253⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01392622v1</w:t>
+                <w:t xml:space="preserve">hal-02141598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imidacloprid and thiacloprid neonicotinoids bind more favourably to cockroach than to honeybee alpha 6 nicotinic acetylcholine receptor: Insights from computational studies</w:t>
               </w:r>
@@ -5963,298 +5963,298 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02142158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation on how intramolecular hydrogen bonding of alcohol with fluorine affects its intermolecular hydrogen bonding with acceptors</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Individual Hydrogen-Bond Strength QSPR Modelling with ISIDA Local Descriptors: a Step Towards Polyfunctional Molecules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lewis Atugonza Mtashobya</w:t>
+                <w:t xml:space="preserve">Fiorella Ruggiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vitaly Solovyev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Marcou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dragos Horvath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Graton</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Le Questel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Abstracts of Papers of the American Chemical Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 33 (6-7), pp.477-487. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/minf.201400032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02142255v1</w:t>
+                <w:t xml:space="preserve">hal-03150657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Individual Hydrogen-Bond Strength QSPR Modelling with ISIDA Local Descriptors: a Step Towards Polyfunctional Molecules</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Dragos Horvath</w:t>
+                <w:t xml:space="preserve">Observation on how intramolecular hydrogen bonding of alcohol with fluorine affects its intermolecular hydrogen bonding with acceptors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Compain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhong Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lewis Atugonza Mtashobya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Graton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Le Questel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Informatics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Abstracts of Papers of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 248</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/minf.201400032⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03150657v1</w:t>
+                <w:t xml:space="preserve">hal-02142255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluorescent carboxylic and phosphonic acids: comparative photophysics from solution to organic nanoparticles</w:t>
               </w:r>
@@ -6778,289 +6778,289 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02268785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A DFT-D evaluation of the complexation of a molecular tweezer with small aromatic molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Graton</w:t>
+                <w:t xml:space="preserve">Mapping of the interaction sites of galanthamine: a quantitative analysis through pairwise potentials and quantum chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Galland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soleymane Kone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Le Questel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">JOURNAL OF COMPUTER-AIDED MOLECULAR DESIGN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 26 (10), pp.1111-1126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10822-012-9602-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/J.CPLETT.2011.11.076⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00841527v1</w:t>
+                <w:t xml:space="preserve">hal-02142683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping of the interaction sites of galanthamine: a quantitative analysis through pairwise potentials and quantum chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Galland</w:t>
+                <w:t xml:space="preserve">A DFT-D evaluation of the complexation of a molecular tweezer with small aromatic molecules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Graton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Le Questel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Legouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Uriac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soleymane Kone</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pierre van de Weghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOURNAL OF COMPUTER-AIDED MOLECULAR DESIGN</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 26 (10), pp.1111-1126. </w:t>
+              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 522, pp.11-16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10822-012-9602-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/J.CPLETT.2011.11.076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02142683v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00841527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Unexpected and Significantly Lower Hydrogen-Bond-Donating Capacity of Fluorohydrins Compared to Nonfluorinated Alcohols</w:t>
               </w:r>
@@ -7308,575 +7308,575 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00997070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Tweezers in Host-Guest Complexes: A Computational Study through a DFT-D Approach</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Le Questel</w:t>
+                <w:t xml:space="preserve">3-Fluoro- and 3,3-Difluoro-3,4-dideoxy-KRN7000 Analogues as New Potent Immunostimulator Agents: Total Synthesis and Biological Evaluation in Human Invariant Natural Killer T Cells and Mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Hunault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mette Diswall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Cédric Frison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Blot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jézabel Rocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp307188q⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 55 (3), pp.1227-1241. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jm201368m⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00841791v1</w:t>
+                <w:t xml:space="preserve">hal-00700075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3-Fluoro- and 3,3-Difluoro-3,4-dideoxy-KRN7000 Analogues as New Potent Immunostimulator Agents: Total Synthesis and Biological Evaluation in Human Invariant Natural Killer T Cells and Mice</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jézabel Rocher</w:t>
+                <w:t xml:space="preserve">Molecular Tweezers in Host-Guest Complexes: A Computational Study through a DFT-D Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Graton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Legouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Besseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Uriac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Le Questel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 55 (3), pp.1227-1241. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 116 (43), pp.23067-23074. </w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jm201368m⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jp307188q⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00700075v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00841791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural Features and Hydrogen-Bond Properties of Galanthamine and Codeine: An Experimental and Theoretical Study</w:t>
+                <w:t xml:space="preserve">Structural features and protonation site of epibatidine in the gas phase: an investigation through infrared multiphoton dissociation spectroscopy and computational chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre P. Atkinson</w:t>
+                <w:t xml:space="preserve">A.P. Atkinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evelyne Baguet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Le Questel</w:t>
+                <w:t xml:space="preserve">A. Planchat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Graton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Planchat</w:t>
+                <w:t xml:space="preserve">Eric Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201100475⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 13 (6), pp.2272-2277. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c0cp01605e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02143156v1</w:t>
+                <w:t xml:space="preserve">hal-00640011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural features and protonation site of epibatidine in the gas phase: an investigation through infrared multiphoton dissociation spectroscopy and computational chemistry</w:t>
+                <w:t xml:space="preserve">Structural Features and Hydrogen-Bond Properties of Galanthamine and Codeine: An Experimental and Theoretical Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.P. Atkinson</w:t>
+                <w:t xml:space="preserve">Alexandre P. Atkinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Planchat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Graton</w:t>
+                <w:t xml:space="preserve">Evelyne Baguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Galland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Le Questel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Renault</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gilles Grégoire</w:t>
+                <w:t xml:space="preserve">Aurélien Planchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 17 (41), pp.11637-11649. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201100475⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c0cp01605e⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00640011v1</w:t>
+                <w:t xml:space="preserve">hal-02143156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New insights on the molecular features and electrophysiological properties of dinotefuran, imidacloprid and acetamiprid neonicotinoid insecticides</w:t>
               </w:r>
@@ -8021,51 +8021,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical Study of the Structures and Hydrogen-Bond Properties of New Alternated Heterocyclic Compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Tabatchnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Blot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Pipelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8142,51 +8142,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Enthalpic Scale of Hydrogen-Bond Basicity. 4. Carbon pi Bases, Oxygen Bases, and Miscellaneous Second-Row, Third-Row, and Fourth-Row Bases and a Survey of the 4-Fluorophenol Affinity Scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Laurence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Graton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8568,51 +8568,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The pK(BHX) Database: Toward a Better Understanding of Hydrogen-Bond Basicity for Medicinal Chemists</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Laurence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ken A. Brameld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10075,51 +10075,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Gojard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakaria Bouchouireb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jy. Le Questel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10429,51 +10429,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles F Montavon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jy. Le Questel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Galland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée scientifique autour de l'étude de liaisons non-covalentes impliquant un sigma-hole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10537,51 +10537,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jy. Le Questel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles F Montavon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Galland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Théorie, Modélisation et Simulations (JTMS 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10727,51 +10727,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jy. Le Questel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles F Montavon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Galland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée scientifique du Pôle Ouest du Réseau Français de Chimie Théorique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11397,51 +11397,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05387652v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel D Mador" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Yssartier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Le Questel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Montavon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gu&#233;rard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphyschemau.5c00091" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368197v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhong Wang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Compain" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mrinal Naskar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Goupille" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lewis Mtashobya" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceur.202500203" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824048v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Bouchouireb" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Olivier-Jimenez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Jaunet-Lahary" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve H Thany" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2024.116582" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04897356v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24119630" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836765v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Thany" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;yves Le Questel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.27245" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03831077v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wieneke Dijk" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Di-Filippo Charcosset" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sander Kooijman" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Van Eenige" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rimbert" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/circulationaha.121.057978" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953508v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Galland" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Laurence" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.2c00469" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948454v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Graton" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Besseau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Goupille" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Le Questel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2022.133505" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203862v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossana Sussarellu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Stachowski-Haberkorn" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Graton" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comptc.2022.113844" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137474v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Cartereau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliane Taillebois" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve H. Thany" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22189880" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312159v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Liu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyfeddine Rahali" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Maurice" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Gomez Pech" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles F Montavon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1sc02133h" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03346537v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serigne Sarr" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pilm&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26154568" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03329825v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balaji Selvam" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Martin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2020.00418" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027878v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lebreton" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pestbp.2020.104633" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03416697v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Jeffries" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Felstead" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jy. Le Questel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Scott" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.9b01172" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03185198v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maykel Hern&#225;ndez-Mesa" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Normand" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaud Dervilly" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.0c00357" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095946v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadel Bassal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Champion" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pardoue" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamadou Seydou" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Sabati&#233;-Gogova" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c01553" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03416670v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Troup" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjoc.16.182" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419527v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Quiquempoix" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter G. Latchem" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Light" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.9b00310" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02345095v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Qu&#233;m&#233;ner" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Morisseau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui P Sousa" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Trillet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Maillasson" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.236802" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086847v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Golten" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Patinec" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy Akoumany" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;zabel Rocher" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2019.05.069" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620766v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Noel Houchat" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Moambi Dissanamossi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Landagaray" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Math&#233;-Allainmat" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuro.2019.06.003" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140859v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Brissonnet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#243;mulo Ar&#225;oz" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Sousa" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Percevault" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Brument" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2019.01.013" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02289307v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Laurent" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Mortier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24183261" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314990v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Alamiddine" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.9b00272" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140875v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon D. Holland" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomasin Brind" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.8b01222" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140877v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201800656" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004385v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CP05690K" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140937v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Mannai" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Varloud" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamadi Karembe" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuro.2018.06.003" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004380v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8NJ00484F" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140930v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Moambi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141307v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Besseau" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Bogdan" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph M. Watts" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201604940" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141297v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil J. Wells" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules22040518" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141353v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141354v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141349v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Quarre De Verneuil" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Besseau" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Linclau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201600453" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141567v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Popelier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Maxwell" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.5b00574" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141598v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Peron" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Wells" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201503253" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392622v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Herv&#233; Thany" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bourdin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects6040805" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389003v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adele D. Laurent" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmgm.2014.10.018" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1MLB9X3H-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151665v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Glavatskikh" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timur Madzhidov" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitaly Solovyev" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Marcou" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragos Horvath" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/minf.201500116" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WL1R4MSB-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389010v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Brazier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2015.02.006" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389009v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose P. Ceron-Carrasco" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10822-015-9884-x" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01116154v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jacquemin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Legouin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cupif" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp511418d" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142163v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lewis A. Mtashobya" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142158v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Atkinson" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prot.24589" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-H54BKLQ4-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142255v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lewis Atugonza Mtashobya" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150657v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiorella Ruggiu" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/minf.201400032" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PV4C924W-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00972598v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Faucon" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Lenk" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hemez" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gautron" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cp51369f" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648266v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Graton" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp310242n" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142384v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Brossard" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise Charpentier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Deroche" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp410027h" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268785v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benzidane Yassine" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Leray" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Falaise" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Quinchard" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Pedro Ceron-Carrasco" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10158-013-0151-3" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/259743A1AD2B5277DAADB50A730FFBDF4BFE5D48/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841527v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Uriac" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre van de Weghe" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.CPLETT.2011.11.076" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VF6K9K0G-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142683v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soleymane Kone" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10822-012-9602-x" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/56A879FD8D2CFE9298D8090D10C6B64FE9460BCB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142712v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Goncalves Monteiro" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201202059" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997070v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonnick Loidreau" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigismund Melissen" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Levacher" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Log&#233;" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2ob25747e" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841791v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp307188q" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700075v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hunault" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mette Diswall" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-C&#233;dric Frison" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Blot" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm201368m" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143156v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre P. Atkinson" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Baguet" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Planchat" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201100475" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SCPR9BVK-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640011v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Atkinson" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Planchat" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Renault" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gr&#233;goire" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0cp01605e" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143148v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Planchat" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2011.10.019" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VNRN1XF2-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143498v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Tabatchnik" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Pipelier" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dubreuil" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renault Eric" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp101394t" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143496v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Berthelot" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo100461z" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742561v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Tabatchnik-Rebillon" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Aub&#233;" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Bakkali" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Delaunay" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Thia Manh" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201000859" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-838XN9VZ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143935v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Arnaud" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Felpin" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.200900569" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DFE17E5C04DA8F6E495E64D5CAED67C6C61D159F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143938v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken A. Brameld" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm801331y" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320935v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Arnaud" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berthelot" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Evain" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Y. Le Questel" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383761v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Locati" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Evain" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lebreton" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Le Questel" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp071632b" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-RBKBPNWF-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379939v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200600808" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DHJ7JNL6-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112118v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kone" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Galland" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Illien" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laurence" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2006.07.024" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WJ63ZWD1-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320910v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685511v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mouhous-Riou" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boubia" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Barberousse" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Perez" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00309883v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Samreth" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694819v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705757v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706139v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cros" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Mackie" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707000v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05361614v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gojard" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05361583v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Danladi Mador" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369232v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherine Amoura" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Cariou" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Le Bizec" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bichon" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367575v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367590v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369124v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367592v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483346v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Mathe-Allainmat" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Graton" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le D. Laurent" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01075918v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumitru-Claudiu Sergentu" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sabatie-Gogova" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01154127v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05387652v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel D Mador" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Yssartier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Le Questel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Montavon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gu&#233;rard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphyschemau.5c00091" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368197v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhong Wang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Compain" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mrinal Naskar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Goupille" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lewis Mtashobya" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceur.202500203" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824048v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Bouchouireb" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Olivier-Jimenez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Jaunet-Lahary" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve H Thany" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2024.116582" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04897356v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24119630" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836765v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Thany" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;yves Le Questel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.27245" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953508v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Galland" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Laurence" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.2c00469" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03831077v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wieneke Dijk" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Di-Filippo Charcosset" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sander Kooijman" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Van Eenige" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rimbert" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/circulationaha.121.057978" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948454v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Graton" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Besseau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Goupille" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Le Questel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2022.133505" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203862v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossana Sussarellu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Stachowski-Haberkorn" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Graton" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comptc.2022.113844" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137474v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Cartereau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliane Taillebois" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve H. Thany" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22189880" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312159v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Liu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyfeddine Rahali" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Maurice" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Gomez Pech" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles F Montavon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1sc02133h" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03346537v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serigne Sarr" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pilm&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26154568" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03329825v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balaji Selvam" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Martin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2020.00418" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027878v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lebreton" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pestbp.2020.104633" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03416697v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Jeffries" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Felstead" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jy. Le Questel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Scott" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.9b01172" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03185198v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maykel Hern&#225;ndez-Mesa" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Normand" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaud Dervilly" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.0c00357" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095946v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadel Bassal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Champion" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pardoue" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamadou Seydou" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Sabati&#233;-Gogova" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c01553" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03416670v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Troup" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjoc.16.182" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02345095v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Qu&#233;m&#233;ner" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Morisseau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui P Sousa" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Trillet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Maillasson" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.236802" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419527v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Quiquempoix" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter G. Latchem" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Light" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.9b00310" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086847v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Golten" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Patinec" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy Akoumany" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;zabel Rocher" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2019.05.069" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620766v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Noel Houchat" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Moambi Dissanamossi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Landagaray" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Math&#233;-Allainmat" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuro.2019.06.003" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140859v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Brissonnet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#243;mulo Ar&#225;oz" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Sousa" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Percevault" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Brument" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2019.01.013" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02289307v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Laurent" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Mortier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24183261" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314990v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Alamiddine" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.9b00272" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140877v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201800656" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004385v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CP05690K" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140875v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon D. Holland" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomasin Brind" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.8b01222" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140937v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Mannai" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Varloud" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamadi Karembe" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuro.2018.06.003" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004380v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8NJ00484F" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140930v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Moambi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141307v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Besseau" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Bogdan" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph M. Watts" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201604940" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141297v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil J. Wells" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules22040518" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141353v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141354v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141349v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Quarre De Verneuil" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Besseau" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Linclau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201600453" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141567v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Popelier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Maxwell" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.5b00574" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392622v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Herv&#233; Thany" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bourdin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects6040805" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141598v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Peron" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Wells" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201503253" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389003v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adele D. Laurent" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmgm.2014.10.018" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1MLB9X3H-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151665v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Glavatskikh" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timur Madzhidov" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitaly Solovyev" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Marcou" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragos Horvath" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/minf.201500116" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WL1R4MSB-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389010v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Brazier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2015.02.006" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389009v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose P. Ceron-Carrasco" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10822-015-9884-x" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01116154v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jacquemin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Legouin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cupif" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp511418d" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142163v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lewis A. Mtashobya" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142158v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Atkinson" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prot.24589" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-H54BKLQ4-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150657v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiorella Ruggiu" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/minf.201400032" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PV4C924W-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142255v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lewis Atugonza Mtashobya" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00972598v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Faucon" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Lenk" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hemez" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gautron" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cp51369f" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648266v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Graton" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp310242n" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142384v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Brossard" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise Charpentier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Deroche" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp410027h" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268785v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benzidane Yassine" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Leray" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Falaise" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Quinchard" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Pedro Ceron-Carrasco" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10158-013-0151-3" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/259743A1AD2B5277DAADB50A730FFBDF4BFE5D48/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142683v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soleymane Kone" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10822-012-9602-x" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/56A879FD8D2CFE9298D8090D10C6B64FE9460BCB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841527v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Uriac" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre van de Weghe" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.CPLETT.2011.11.076" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VF6K9K0G-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142712v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Goncalves Monteiro" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201202059" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997070v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonnick Loidreau" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigismund Melissen" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Levacher" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Log&#233;" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2ob25747e" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700075v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hunault" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mette Diswall" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-C&#233;dric Frison" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Blot" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm201368m" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841791v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp307188q" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640011v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Atkinson" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Planchat" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Renault" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gr&#233;goire" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0cp01605e" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143156v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre P. Atkinson" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Baguet" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Planchat" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201100475" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SCPR9BVK-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143148v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Planchat" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2011.10.019" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VNRN1XF2-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143498v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Tabatchnik" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Pipelier" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dubreuil" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renault Eric" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp101394t" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143496v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Berthelot" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo100461z" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742561v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Tabatchnik-Rebillon" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Aub&#233;" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Bakkali" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Delaunay" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Thia Manh" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201000859" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-838XN9VZ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143935v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Arnaud" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Felpin" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.200900569" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DFE17E5C04DA8F6E495E64D5CAED67C6C61D159F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143938v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken A. Brameld" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm801331y" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320935v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Arnaud" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berthelot" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Evain" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Y. Le Questel" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383761v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Locati" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Evain" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lebreton" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Le Questel" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp071632b" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-RBKBPNWF-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379939v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200600808" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DHJ7JNL6-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112118v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kone" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Galland" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Illien" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laurence" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2006.07.024" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WJ63ZWD1-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320910v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685511v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mouhous-Riou" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boubia" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Barberousse" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Perez" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00309883v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Samreth" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694819v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705757v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706139v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cros" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Mackie" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707000v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05361614v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gojard" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05361583v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Danladi Mador" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369232v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherine Amoura" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Cariou" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Le Bizec" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bichon" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367575v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367590v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369124v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367592v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483346v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Mathe-Allainmat" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Graton" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le D. Laurent" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01075918v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumitru-Claudiu Sergentu" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sabatie-Gogova" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01154127v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>