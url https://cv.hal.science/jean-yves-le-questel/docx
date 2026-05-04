--- v1 (2026-04-08)
+++ v2 (2026-05-04)
@@ -1346,4459 +1346,4459 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecilia Gomez Pech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gilles F Montavon</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Montavon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 12 (32), pp.10855-10861. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/d1sc02133h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03312159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astatine Facing Janus: Halogen Bonding vs. Charge-Shift Bonding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serigne Sarr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serigne Sarr</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Julien Pilmé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gilles F Montavon</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Montavon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Le Questel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Galland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 26 (15), pp.4568. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/molecules26154568⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03346537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cloning and Expression of Cockroach α7 Nicotinic Acetylcholine Receptor Subunit</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emiliane Taillebois</w:t>
+                <w:t xml:space="preserve">Lipophilicity trends upon fluorination of isopropyl, cyclopropyl and 3-oxetanyl groups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Jeffries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhong Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Balaji Selvam</w:t>
+                <w:t xml:space="preserve">Robert Troup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Goupille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carine Martin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Graton</w:t>
+                <w:t xml:space="preserve">Jy. Le Questel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 11, pp.418. </w:t>
+              <w:t xml:space="preserve">Beilstein Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 16, pp.2141-2150. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fphys.2020.00418⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3762/bjoc.16.182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03329825v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03416670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synergic effect of a quinuclidine benzamide complexed with borane, the LMA10233, in combination with seven pesticides</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cloning and Expression of Cockroach α7 Nicotinic Acetylcholine Receptor Subunit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alison Cartereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emiliane Taillebois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alison Cartereau</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Balaji Selvam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Graton</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jacques Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pesticide Biochemistry and Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pestbp.2020.104633⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, pp.418. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2020.00418⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03027878v1</w:t>
+                <w:t xml:space="preserve">hal-03329825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systematic Investigation of Lipophilicity Modulation by Aliphatic Fluorination Motifs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Zhong Wang</w:t>
+                <w:t xml:space="preserve">Synergic effect of a quinuclidine benzamide complexed with borane, the LMA10233, in combination with seven pesticides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emiliane Taillebois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alison Cartereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Graton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Le Questel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hannah Felstead</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">James Scott</w:t>
+                <w:t xml:space="preserve">Jacques Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jmedchem.9b01172⟩</w:t>
+              <w:t xml:space="preserve">Pesticide Biochemistry and Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 168, pp.104633. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pestbp.2020.104633⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03416697v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03027878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Steroids through Collision Cross Sections: Contribution of Quantum Chemistry Calculations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Le Questel</w:t>
+                <w:t xml:space="preserve">Systematic Investigation of Lipophilicity Modulation by Aliphatic Fluorination Motifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Jeffries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhong Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hannah Felstead</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jy. Le Questel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Scott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.analchem.0c00357⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 63 (3), pp.1002-1031. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jmedchem.9b01172⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03185198v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03416697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Questioning the Affinity of Electrophilic Astatine for Sulfur-containing Compounds: Unexpected Bindings Revealed</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Andrea Sabatié-Gogova</w:t>
+                <w:t xml:space="preserve">Characterization of Steroids through Collision Cross Sections: Contribution of Quantum Chemistry Calculations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Graton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maykel Hernández-Mesa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaud Dervilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Le Questel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.0c01553⟩</w:t>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 92 (8), pp.6034-6042. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.analchem.0c00357⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03095946v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03185198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipophilicity trends upon fluorination of isopropyl, cyclopropyl and 3-oxetanyl groups</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jy. Le Questel</w:t>
+                <w:t xml:space="preserve">Questioning the Affinity of Electrophilic Astatine for Sulfur-containing Compounds: Unexpected Bindings Revealed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadel Bassal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Pardoue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahamadou Seydou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Sabatié-Gogova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Beilstein Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3762/bjoc.16.182⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 59 (19), pp.13923-13932. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.0c01553⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03416670v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03095946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IL-15Rα membrane-anchorage either in cis or in trans is required for stabilization of IL-15 and optimal signaling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis of 2,3,4-Trideoxy-2,3,4-trifluoroglucose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Quiquempoix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhong Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Graton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Quéméner</w:t>
+                <w:t xml:space="preserve">Peter G. Latchem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Morisseau</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Mike Maillasson</w:t>
+                <w:t xml:space="preserve">Mark Light</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cell Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1242/jcs.236802⟩</w:t>
+              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 84 (9), pp.5899-5906. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.joc.9b00310⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02345095v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02419527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of 2,3,4-Trideoxy-2,3,4-trifluoroglucose</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">IL-15Rα membrane-anchorage either in cis or in trans is required for stabilization of IL-15 and optimal signaling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Quéméner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Morisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rui P Sousa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Quiquempoix</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Graton</w:t>
+                <w:t xml:space="preserve">Kilian Trillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter G. Latchem</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mark Light</w:t>
+                <w:t xml:space="preserve">Mike Maillasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.joc.9b00310⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cell Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Epub ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/jcs.236802⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02419527v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02345095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3,4-Dideoxy-3,3,4,4-tetrafluoro- and 4-OH epimeric 3-deoxy-3,3-difluoro-α-GalCer analogues: Synthesis and biological evaluation on human iNKT cells stimulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Golten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Golten</w:t>
+                <w:t xml:space="preserve">Allan Patinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allan Patinec</w:t>
+                <w:t xml:space="preserve">Katy Akoumany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jézabel Rocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Graton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 178, pp.195-213. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ejmech.2019.05.069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03086847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mode of action of sulfoxaflor on α-bungarotoxin-insensitive nAChR1 and nAChR2 subtypes: Inhibitory effect of imidacloprid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noel Houchat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Noel Houchat</w:t>
+                <w:t xml:space="preserve">Basile Moambi Dissanamossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Basile Moambi Dissanamossi</w:t>
+                <w:t xml:space="preserve">Elodie Landagaray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Mathé-Allainmat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alison Cartereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeuroToxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 74, pp.132-138. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.neuro.2019.06.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02620766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Di- and heptavalent nicotinic analogues to interfere with alpha 7 nicotinic acetylcholine receptors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Brissonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoan Brissonnet</w:t>
+                <w:t xml:space="preserve">Rómulo Aráoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rómulo Aráoz</w:t>
+                <w:t xml:space="preserve">Rui Sousa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rui Sousa</w:t>
+                <w:t xml:space="preserve">Lucie Percevault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Brument</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 27 (5), pp.700-707. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bmc.2019.01.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02140859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanistic and Structural Insights on the IL-15 System through Molecular Dynamics Simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rui P Sousa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adèle Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Quéméner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Mortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Le Questel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 24 (18), pp.3261. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/molecules24183261⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02289307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Binding of Sulfoxaflor to Aplysia californica -AChBP: Computational Insights from Multiscale Approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakaria Alamiddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balaji Selvam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Graton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adèle Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Landagaray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical Information and Modeling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 59 (9), pp.3755-3769. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.jcim.9b00272⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02314990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conformations and Binding Properties of Thiametoxam and Clothianidin Neonicotinoid Insecticides to Nicotinic Acetylcholine Receptors: The Contribution of sigma-Hole Interactions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Steeve Thany</w:t>
+                <w:t xml:space="preserve">Reducing the Lipophilicity of Perfluoroalkyl Groups by CF2-F/CF2-Me or CF3/CH3 Exchange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Jeffries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhong Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Graton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon D. Holland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomasin Brind</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPhysChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cphc.201800656⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 61 (23), pp.10602-10618. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jmedchem.8b01222⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02140877v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02140875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spin–orbit coupling as a probe to decipher halogen bonding</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conformations and Binding Properties of Thiametoxam and Clothianidin Neonicotinoid Insecticides to Nicotinic Acetylcholine Receptors: The Contribution of sigma-Hole Interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakaria Alamiddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steeve Thany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Graton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Le Questel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ChemPhysChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19 (22), pp.3069-3083. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cphc.201800656⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C8CP05690K⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02004385v1</w:t>
+                <w:t xml:space="preserve">hal-02140877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reducing the Lipophilicity of Perfluoroalkyl Groups by CF2-F/CF2-Me or CF3/CH3 Exchange</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spin–orbit coupling as a probe to decipher halogen bonding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Graton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thomasin Brind</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seyfeddine Rahali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Le Questel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Montavon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pilmé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jmedchem.8b01222⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 20 (47), pp.29616-29624. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C8CP05690K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02140875v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02004385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Permethrin enhances the agonist activity of dinotefuran on insect cholinergic synaptic transmission and isolated neurons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alison Cartereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noel Houchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safa Mannai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safa Mannai</w:t>
+                <w:t xml:space="preserve">Marie Varloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamadi Karembe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neurotoxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 67 (7), pp.206-214. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.neuro.2018.06.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02140937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum calculations of At-mediated halogen bonds: on the influence of relativistic effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gilles F Montavon</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Montavon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Le Questel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Graton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Journal of Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 42 (13), pp.10510-10517. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/C8NJ00484F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02004380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sulfoximine derivative, sulfoxaflor, activates imidacloprid-sensitive nicotinic acetylcholine receptors on insect neurosecretory cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Moambi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noel Houchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alison Cartereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Mathé-Allainmat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Abstracts of Papers of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 256</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02140930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Alcohol beta-Fluorination on Hydrogen-Bond Acidity of Conformationally Flexible Substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Graton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Compain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Besseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Besseau</w:t>
+                <w:t xml:space="preserve">Elena Bogdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph M. Watts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 23 (12), pp.2811-2819. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/chem.201604940⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02141307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Study of Intramolecular Hydrogen Bonding in Levoglucosan Derivatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Quiquempoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Bogdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neil J. Wells</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jy. Le Questel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Graton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 22 (4), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/molecules22040518⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02141297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New insights on the structural and molecular recognition properties of insecticides through computational chemistry: The challenging case of sulfoxaflor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Le Questel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakaria Alamiddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Graton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Abstracts of Papers of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 252</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02141353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neonicotinoids viewed from a computational chemistry perspective: Conformations, interaction sites and binding to a 3D model of insect nAChR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Le Questel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakaria Alamiddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Graton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Abstracts of Papers of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 252</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02141354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">alpha-Fluoro-o-cresols: The Key Role of Intramolecular Hydrogen Bonding in Conformational Preference and Hydrogen-Bond Acidity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Bogdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Quarre De Verneuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Quarre De Verneuil</w:t>
+                <w:t xml:space="preserve">Francois Besseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Compain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Linclau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemPhysChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 17 (17), pp.2702-2709. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/cphc.201600453⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02141349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrogen-Bond Accepting Properties of New Heteroaromatic Ring Chemical Motifs: A Theoretical Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Popelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Graton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Le Questel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Maxwell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical Information and Modeling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 56 (2), pp.322-334. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.jcim.5b00574⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02141567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Similar Comparative Low and High Doses of Deltamethrin and Acetamiprid Differently Impair the Retrieval of the Proboscis Extension Reflex in the Forager Honey Bee (Apis mellifera)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intramolecular OH center dot center dot center dot Fluorine Hydrogen Bonding in Saturated, Acyclic Fluorohydrins: The gamma-Fluoropropanol Motif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Linclau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Peron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Bogdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steeve Hervé Thany</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Monique Mathé-Allainmat</w:t>
+                <w:t xml:space="preserve">Neil Wells</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhong Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/insects6040805⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 21 (49), pp.17808-17816. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201503253⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01392622v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02141598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intramolecular OH center dot center dot center dot Fluorine Hydrogen Bonding in Saturated, Acyclic Fluorohydrins: The gamma-Fluoropropanol Motif</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Linclau</w:t>
+                <w:t xml:space="preserve">Molecular features and toxicological properties of four common pesticides, acetamiprid, deltamethrin, chlorpyriphos and fipronil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emiliane Taillebois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakaria Alamiddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Brazier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Graton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Peron</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Zhong Wang</w:t>
+                <w:t xml:space="preserve">Adele D. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201503253⟩</w:t>
+              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 23 (7), pp.1540-1550. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bmc.2015.02.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02141598v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01389010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imidacloprid and thiacloprid neonicotinoids bind more favourably to cockroach than to honeybee alpha 6 nicotinic acetylcholine receptor: Insights from computational studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Balaji Selvam</w:t>
+                <w:t xml:space="preserve">Similar Comparative Low and High Doses of Deltamethrin and Acetamiprid Differently Impair the Retrieval of the Proboscis Extension Reflex in the Forager Honey Bee (Apis mellifera)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steeve Hervé Thany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Graton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adèle Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Mathé-Allainmat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Graphics and Modelling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 55, pp.1-12. </w:t>
+              <w:t xml:space="preserve">Insects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6 (4), pp.805-814. </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmgm.2014.10.018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/insects6040805⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01389003v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01392622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictive Models for Halogen-bond Basicity of Binding Sites of Polyfunctional Molecules</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dragos Horvath</w:t>
+                <w:t xml:space="preserve">Imidacloprid and thiacloprid neonicotinoids bind more favourably to cockroach than to honeybee alpha 6 nicotinic acetylcholine receptor: Insights from computational studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Balaji Selvam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Graton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adele D. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakaria Alamiddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Mathé-Allainmat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Informatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/minf.201500116⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Graphics and Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 55, pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmgm.2014.10.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03151665v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01389003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular features and toxicological properties of four common pesticides, acetamiprid, deltamethrin, chlorpyriphos and fipronil</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Adele D. Laurent</w:t>
+                <w:t xml:space="preserve">Predictive Models for Halogen-bond Basicity of Binding Sites of Polyfunctional Molecules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Glavatskikh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timur Madzhidov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vitaly Solovyev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Marcou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dragos Horvath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bmc.2015.02.006⟩</w:t>
+              <w:t xml:space="preserve">Molecular Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 35 (2), pp.70-80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/minf.201500116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01389010v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03151665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular recognition of thiaclopride by Aplysia californica AChBP: new insights from a computational investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakaria Alamiddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balaji Selvam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose P. Ceron-Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Mathé-Allainmat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computer-Aided Molecular Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 29 (12), pp.1151-1167. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10822-015-9884-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01389009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dissymmetric Molecular Tweezers in Host–Guest Complexes: Internal or External Complexation?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Titouan Jaunet-Lahary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Jacquemin</w:t>
+                <w:t xml:space="preserve">Béatrice Legouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Le Questel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Cupif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 119 (7), pp.3771-3779. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jp511418d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01116154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of fluorine introduction on hydrogen bond donating capacity of alcohols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Compain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhong Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lewis A. Mtashobya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Graton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5817,4215 +5817,4215 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Abstracts of Papers of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 248</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02142163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insights into a highly conserved network of hydrogen bonds in the agonist binding site of nicotinic acetylcholine receptors: A structural and theoretical study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Atkinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Graton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Le Questel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proteins - Structure, Function and Bioinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 82 (10), pp.2303-2317. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/prot.24589⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/prot.24589⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02142158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Individual Hydrogen-Bond Strength QSPR Modelling with ISIDA Local Descriptors: a Step Towards Polyfunctional Molecules</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Dragos Horvath</w:t>
+                <w:t xml:space="preserve">Observation on how intramolecular hydrogen bonding of alcohol with fluorine affects its intermolecular hydrogen bonding with acceptors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Compain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhong Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lewis Atugonza Mtashobya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Graton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Le Questel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Informatics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Abstracts of Papers of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 248</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03150657v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02142255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation on how intramolecular hydrogen bonding of alcohol with fluorine affects its intermolecular hydrogen bonding with acceptors</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lewis Atugonza Mtashobya</w:t>
+                <w:t xml:space="preserve">Individual Hydrogen-Bond Strength QSPR Modelling with ISIDA Local Descriptors: a Step Towards Polyfunctional Molecules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiorella Ruggiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vitaly Solovyev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Marcou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dragos Horvath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Graton</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Le Questel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Abstracts of Papers of the American Chemical Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 33 (6-7), pp.477-487. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/minf.201400032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02142255v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03150657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluorescent carboxylic and phosphonic acids: comparative photophysics from solution to organic nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Faucon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Faucon</w:t>
+                <w:t xml:space="preserve">Romaric Lenk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romaric Lenk</w:t>
+                <w:t xml:space="preserve">Julie Hemez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Hemez</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Eric Gautron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 15 (30), pp.12748. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c3cp51369f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00972598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Insights on the Molecular Recognition of Imidacloprid with Aplysia californica AChBP: A Computational Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose P. Ceron-Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerôme Graton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steeve Thany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Le Questel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 117 (15), pp.3944-3953. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jp310242n⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02648266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrogen-Bond Acidity of OH Groups in Various Molecular Environments (Phenols, Alcohols, Steroid Derivatives, and Amino Acids Structures): Experimental Measurements and Density Functional Theory Calculations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Graton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Besseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Brossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Marie Brossard</w:t>
+                <w:t xml:space="preserve">Eloise Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Deroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 117 (49), pp.13184-13193. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jp410027h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02142384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pretreatment of the cockroach cercal afferent/giant interneuron synapses with nicotinoids and neonicotinoids differently affects acetylcholine and nicotine-induced ganglionic depolarizations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Benzidane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benzidane Yassine</w:t>
+                <w:t xml:space="preserve">Xavier Leray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Leray</w:t>
+                <w:t xml:space="preserve">Charlotte Falaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Falaise</w:t>
+                <w:t xml:space="preserve">Sophie Quinchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Pedro Ceron-Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Invertebrate Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 13 (2), pp.91-97. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10158-013-0151-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10158-013-0151-3⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02268785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping of the interaction sites of galanthamine: a quantitative analysis through pairwise potentials and quantum chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soleymane Kone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Le Questel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOURNAL OF COMPUTER-AIDED MOLECULAR DESIGN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 26 (10), pp.1111-1126. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10822-012-9602-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10822-012-9602-x⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02142683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A DFT-D evaluation of the complexation of a molecular tweezer with small aromatic molecules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Graton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Le Questel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Legouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Uriac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre van de Weghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 522, pp.11-16. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/J.CPLETT.2011.11.076⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/J.CPLETT.2011.11.076⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00841527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Unexpected and Significantly Lower Hydrogen-Bond-Donating Capacity of Fluorohydrins Compared to Nonfluorinated Alcohols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Graton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhong Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Goncalves Monteiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Le Questel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 51 (25), pp.6176-6180. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/anie.201202059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02142712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of N1-alkylation of indoles from the reaction of 2(or 3)-aminoindole-3-(or 2)carbonitriles with DMF-dialkylacetals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvonnick Loidreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yvonnick Loidreau</w:t>
+                <w:t xml:space="preserve">Sigismund Melissen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sigismund Melissen</w:t>
+                <w:t xml:space="preserve">Vincent Levacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Logé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Graton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 10 (25), pp.4916-4925. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c2ob25747e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00997070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3-Fluoro- and 3,3-Difluoro-3,4-dideoxy-KRN7000 Analogues as New Potent Immunostimulator Agents: Total Synthesis and Biological Evaluation in Human Invariant Natural Killer T Cells and Mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Hunault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Hunault</w:t>
+                <w:t xml:space="preserve">Mette Diswall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mette Diswall</w:t>
+                <w:t xml:space="preserve">Jean-Cédric Frison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Cédric Frison</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Virginie Blot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jézabel Rocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 55 (3), pp.1227-1241. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jm201368m⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00700075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular Tweezers in Host-Guest Complexes: A Computational Study through a DFT-D Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Graton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Legouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Besseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Uriac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Le Questel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 116 (43), pp.23067-23074. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jp307188q⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00841791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural features and protonation site of epibatidine in the gas phase: an investigation through infrared multiphoton dissociation spectroscopy and computational chemistry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structural Features and Hydrogen-Bond Properties of Galanthamine and Codeine: An Experimental and Theoretical Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre P. Atkinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.P. Atkinson</w:t>
+                <w:t xml:space="preserve">Evelyne Baguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Galland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Le Questel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Planchat</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Gilles Grégoire</w:t>
+                <w:t xml:space="preserve">Aurélien Planchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c0cp01605e⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 17 (41), pp.11637-11649. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201100475⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00640011v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02143156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural Features and Hydrogen-Bond Properties of Galanthamine and Codeine: An Experimental and Theoretical Study</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New insights on the molecular features and electrophysiological properties of dinotefuran, imidacloprid and acetamiprid neonicotinoid insecticides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Le Questel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Planchat</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Graton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose P. Ceron-Carrasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Planchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201100475⟩</w:t>
+              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 19 (24), pp.7623-7634. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bmc.2011.10.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02143156v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02143148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights on the molecular features and electrophysiological properties of dinotefuran, imidacloprid and acetamiprid neonicotinoid insecticides</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Le Questel</w:t>
+                <w:t xml:space="preserve">Structural features and protonation site of epibatidine in the gas phase: an investigation through infrared multiphoton dissociation spectroscopy and computational chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.P. Atkinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Planchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Graton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Denis Jacquemin</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurelien Planchat</w:t>
+                <w:t xml:space="preserve">Gilles Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 19 (24), pp.7623-7634. </w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 13 (6), pp.2272-2277. </w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bmc.2011.10.019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c0cp01605e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02143148v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00640011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical Study of the Structures and Hydrogen-Bond Properties of New Alternated Heterocyclic Compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Tabatchnik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Blot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Tabatchnik</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Virginie Blot</w:t>
+                <w:t xml:space="preserve">Muriel Pipelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Pipelier</w:t>
+                <w:t xml:space="preserve">Didier Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renault Eric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 114 (22), pp.6413-6422. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jp101394t⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02143498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Enthalpic Scale of Hydrogen-Bond Basicity. 4. Carbon pi Bases, Oxygen Bases, and Miscellaneous Second-Row, Third-Row, and Fourth-Row Bases and a Survey of the 4-Fluorophenol Affinity Scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Laurence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Graton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Besseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Le Questel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 75 (12), pp.4105-4123. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jo100461z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02143496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrochemical synthesis and characterisation of alternating tripyridyl-dipyrrole molecular strands with multiple nitrogen-based donor-acceptor binding sites.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Tabatchnik-Rebillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Tabatchnik-Rebillon</w:t>
+                <w:t xml:space="preserve">Christophe Aubé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Aubé</w:t>
+                <w:t xml:space="preserve">Hicham Bakkali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hicham Bakkali</w:t>
+                <w:t xml:space="preserve">Thierry Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Thia Manh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 16 (39), pp.11876-89. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201000859⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.201000859⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00742561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrogen-Bond Accepting Strength of Five-Membered N-Heterocycles: The Case of Substituted Phenylpyrrolines and Myosmines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Arnaud</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Francois-Xavier Felpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Le Questel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 29, pp.4939-4948. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.200900569⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejoc.200900569⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02143935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The pK(BHX) Database: Toward a Better Understanding of Hydrogen-Bond Basicity for Medicinal Chemists</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Laurence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ken A. Brameld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Graton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Le Questel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renault Eric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 52 (14), pp.4073-4086. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jm801331y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02143938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrogen-bond interactions of nicotine and acetylcholine salts: A combined crystallographic, spectroscopic, thermodynamic and theoretical study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Arnaud</w:t>
+                <w:t xml:space="preserve">M. Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Berthelot</w:t>
+                <w:t xml:space="preserve">M. Evain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Graton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Y. Le Questel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 13 (5), pp.1499-1510</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00320935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The exceptional hydrogen-bond properties of neutral and protonated lobeline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Locati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Locati</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Berthelot</w:t>
+                <w:t xml:space="preserve">Michel Evain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Evain</w:t>
+                <w:t xml:space="preserve">J. Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.Y. Le Questel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 111 (28), pp.6397-6405. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp071632b⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp071632b⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00383761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrogen-bond interactions of nicotine and acetylcholine salts: A combined crystallographic, spectroscopic, thermodynamic and theoretical study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Arnaud</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">M. Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Evain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Graton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.Y. Le Questel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 13 (5), pp.1499. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.200600808⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.200600808⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00379939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural features of neutral and protonated galanthamine: A crystallographic database and computational investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Kone</w:t>
+                <w:t xml:space="preserve">N. Galland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Graton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Galland</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Graton</w:t>
+                <w:t xml:space="preserve">Bertrand Illien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Laurence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 328(1-3), pp.307-317. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2006, 328, pp.307-317</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00112118v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00320910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural features of neutral and protonated galanthamine: A crystallographic database and computational investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Kone</w:t>
+                <w:t xml:space="preserve">N. Galland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Graton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Galland</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Graton</w:t>
+                <w:t xml:space="preserve">Bertrand Illien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Laurence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 328, pp.307-317</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2006, 328(1-3), pp.307-317. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemphys.2006.07.024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00320910v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00112118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The crystal and molecular structures of 4-cyanophenyl 1,5-dithio-beta-D-xylopyranoside S-5 oxide and 4-ethyl-2-oxo-2H-1-benzopyran-7-yl 5-thio-beta-D-xylopyranoside S-5 oxide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.Y. Le Questel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Mouhous-Riou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Mouhous-Riou</w:t>
+                <w:t xml:space="preserve">B. Boubia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Boubia</w:t>
+                <w:t xml:space="preserve">V. Barberousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbohydrate Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 302, pp.53-66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02685511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The crystal and molecular structures of 4-cyanophenyl 1,5-dithio-β-D-xylopyranoside S-5 oxide and 4-ethyl-2-oxo-2H-1-benzopyran-7-yl 5-thio-β-D-xylopyranoside S-5 oxide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.Y. Le Questel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Mouhous-Riou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Mouhous-Riou</w:t>
+                <w:t xml:space="preserve">B. Boubia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Samreth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Barberousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbohydrate Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, pp.53-66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00309883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular structure of (4(4-cyanobenzoyl) phenyl) 1,5-dithio-beta-D-xylopyranoside (naroparcil) in the solid state and in solution : an investigation by X-ray crystallography, molecular mechanics calculations, and NMR spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.Y. Le Questel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Mouhous-Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbohydrate Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 284, pp.35-49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02694819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The crystal and molecular structure of 4-cyanophenyl 5-thio-beta-D-xylopyranoside</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId314" w:history="1">
+                <w:t xml:space="preserve">Computer modelling of sulfated carbohydrates : applications to carrageenans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.Y. Le Questel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Cros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Mackie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 268, pp.127-133</w:t>
+              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 17 (3-4), pp.161-175</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02705757v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02706139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computer modelling of sulfated carbohydrates : applications to carrageenans</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId314" w:history="1">
+                <w:t xml:space="preserve">The crystal and molecular structure of 4-cyanophenyl 5-thio-beta-D-xylopyranoside</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.Y. Le Questel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Mouhous-Riou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 17 (3-4), pp.161-175</w:t>
+              <w:t xml:space="preserve">Carbohydrate Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 268, pp.127-133</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02706139v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02705757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The crystal and molecular structure of 4-cyanophenyl beta-D-xylopyranosides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.Y. Le Questel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Mouhous-Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbohydrate Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 265 (2), pp.291-298</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02707000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10035,776 +10035,776 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de la toxicité des insecticides néonicotinoïdes à l’échelle microscopique : que peut-on apprendre de la modélisation moléculaire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Gojard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakaria Bouchouireb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jy. Le Questel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Scientifiques 2025 de Nantes Université</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05361614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of halogen bonding on stability of astatine-211 labelled compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Danladi Mador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Yssartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jy. Le Questel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gilles F Montavon</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Montavon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2èmes Journées scientifiques du GDR Sigma-Hole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05361583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a broad understanding of PCA homologue groups response factors via the study of the LC-ESI-HRMS and GC-ECNI-HRMS couplings and Density Functional Theory calculations (DFT).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cherine Amoura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cherine Amoura</w:t>
+                <w:t xml:space="preserve">Ronan Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ronan Cariou</w:t>
+                <w:t xml:space="preserve">Bruno Le Bizec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jy. Le Questel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dioxin 2023 43rd International Symposium on Halogenated Persistent Organic Pollutants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Maastricht (Pays-Bas), Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05369232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liaison halogène impliquant l’astate : échelle expérimentale de basicité et caractérisation théorique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Montavon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jy. Le Questel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Galland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée scientifique autour de l'étude de liaisons non-covalentes impliquant un sigma-hole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05367575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vivo stability of 211At-radiopharmaceuticals: on the impact of halogen bond formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Yssartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jy. Le Questel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gilles F Montavon</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Montavon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Galland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Théorie, Modélisation et Simulations (JTMS 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05367590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CHARMM FFs parameterization for Flupyradifurone: an in-depth dive in the optimization maze!</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakaria Bouchouireb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jy. Le Questel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée du Pôle Ouest 2022 du Réseau Français de Chimie Théorique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pôle Ouest du Réseau Français de Chimie Théorique, Nov 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05369124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Halogen bond interactions involving 211At-radiopharmaceuticals: indications of influence on in vivo stability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Yssartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jy. Le Questel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gilles F Montavon</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Montavon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Galland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée scientifique du Pôle Ouest du Réseau Français de Chimie Théorique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05367592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10814,147 +10814,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preparation of sulfonyl pyrrolidines and pyrrolidinyl sulfonyl pyridines as new selective modulators of insect nicotinic acetylcholine receptors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Mathe-Allainmat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Le Questel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monique Mathe-Allainmat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Le Questel</w:t>
+                <w:t xml:space="preserve">Jerome Graton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jerome Graton</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Adèle D. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alison Cartereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO2020094754 A1 2020-05-14. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05483346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10964,293 +10964,293 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of water molecules of the first solvation shell in modelling ligand-exchange reactions leading to AtO+ hydrolyzed species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dumitru-Claudiu Sergentu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dumitru-Claudiu Sergentu</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">A. Sabatie-Gogova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Y. Le Questel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gilles F Montavon</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Montavon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WATOC 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Santiago, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-01075918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical investigation of the AtO&amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt; hydrolyzed species in ligand-exchange reactions including solvation effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dumitru-Claudiu Sergentu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dumitru-Claudiu Sergentu</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">A. Sabatie-Gogova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Y. Le Questel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6emes Journées de l'Ecole Doctorale 3MPL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-01154127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId362"/>
+      <w:footerReference w:type="default" r:id="rId361"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11397,51 +11397,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05387652v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel D Mador" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Yssartier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Le Questel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Montavon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gu&#233;rard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphyschemau.5c00091" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368197v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhong Wang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Compain" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mrinal Naskar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Goupille" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lewis Mtashobya" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceur.202500203" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824048v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Bouchouireb" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Olivier-Jimenez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Jaunet-Lahary" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve H Thany" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2024.116582" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04897356v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24119630" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836765v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Thany" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;yves Le Questel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.27245" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953508v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Galland" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Laurence" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.2c00469" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03831077v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wieneke Dijk" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Di-Filippo Charcosset" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sander Kooijman" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Van Eenige" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rimbert" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/circulationaha.121.057978" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948454v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Graton" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Besseau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Goupille" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Le Questel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2022.133505" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203862v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossana Sussarellu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Stachowski-Haberkorn" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Graton" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comptc.2022.113844" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137474v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Cartereau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliane Taillebois" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve H. Thany" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22189880" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312159v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Liu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyfeddine Rahali" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Maurice" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Gomez Pech" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles F Montavon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1sc02133h" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03346537v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serigne Sarr" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pilm&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26154568" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03329825v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balaji Selvam" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Martin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2020.00418" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027878v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lebreton" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pestbp.2020.104633" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03416697v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Jeffries" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Felstead" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jy. Le Questel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Scott" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.9b01172" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03185198v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maykel Hern&#225;ndez-Mesa" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Normand" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaud Dervilly" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.0c00357" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095946v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadel Bassal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Champion" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pardoue" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamadou Seydou" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Sabati&#233;-Gogova" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c01553" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03416670v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Troup" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjoc.16.182" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02345095v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Qu&#233;m&#233;ner" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Morisseau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui P Sousa" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Trillet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Maillasson" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.236802" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419527v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Quiquempoix" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter G. Latchem" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Light" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.9b00310" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086847v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Golten" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Patinec" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy Akoumany" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;zabel Rocher" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2019.05.069" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620766v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Noel Houchat" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Moambi Dissanamossi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Landagaray" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Math&#233;-Allainmat" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuro.2019.06.003" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140859v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Brissonnet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#243;mulo Ar&#225;oz" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Sousa" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Percevault" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Brument" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2019.01.013" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02289307v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Laurent" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Mortier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24183261" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314990v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Alamiddine" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.9b00272" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140877v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201800656" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004385v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CP05690K" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140875v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon D. Holland" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomasin Brind" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.8b01222" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140937v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Mannai" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Varloud" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamadi Karembe" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuro.2018.06.003" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004380v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8NJ00484F" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140930v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Moambi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141307v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Besseau" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Bogdan" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph M. Watts" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201604940" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141297v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil J. Wells" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules22040518" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141353v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141354v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141349v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Quarre De Verneuil" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Besseau" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Linclau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201600453" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141567v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Popelier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Maxwell" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.5b00574" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392622v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Herv&#233; Thany" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bourdin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects6040805" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141598v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Peron" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Wells" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201503253" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389003v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adele D. Laurent" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmgm.2014.10.018" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1MLB9X3H-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151665v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Glavatskikh" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timur Madzhidov" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitaly Solovyev" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Marcou" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragos Horvath" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/minf.201500116" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WL1R4MSB-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389010v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Brazier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2015.02.006" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389009v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose P. Ceron-Carrasco" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10822-015-9884-x" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01116154v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jacquemin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Legouin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cupif" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp511418d" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142163v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lewis A. Mtashobya" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142158v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Atkinson" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prot.24589" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-H54BKLQ4-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150657v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiorella Ruggiu" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/minf.201400032" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PV4C924W-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142255v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lewis Atugonza Mtashobya" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00972598v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Faucon" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Lenk" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hemez" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gautron" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cp51369f" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648266v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Graton" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp310242n" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142384v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Brossard" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise Charpentier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Deroche" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp410027h" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268785v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benzidane Yassine" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Leray" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Falaise" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Quinchard" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Pedro Ceron-Carrasco" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10158-013-0151-3" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/259743A1AD2B5277DAADB50A730FFBDF4BFE5D48/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142683v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soleymane Kone" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10822-012-9602-x" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/56A879FD8D2CFE9298D8090D10C6B64FE9460BCB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841527v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Uriac" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre van de Weghe" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.CPLETT.2011.11.076" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VF6K9K0G-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142712v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Goncalves Monteiro" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201202059" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997070v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonnick Loidreau" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigismund Melissen" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Levacher" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Log&#233;" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2ob25747e" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700075v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hunault" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mette Diswall" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-C&#233;dric Frison" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Blot" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm201368m" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841791v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp307188q" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640011v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Atkinson" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Planchat" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Renault" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gr&#233;goire" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0cp01605e" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143156v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre P. Atkinson" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Baguet" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Planchat" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201100475" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SCPR9BVK-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143148v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Planchat" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2011.10.019" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VNRN1XF2-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143498v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Tabatchnik" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Pipelier" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dubreuil" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renault Eric" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp101394t" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143496v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Berthelot" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo100461z" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742561v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Tabatchnik-Rebillon" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Aub&#233;" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Bakkali" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Delaunay" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Thia Manh" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201000859" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-838XN9VZ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143935v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Arnaud" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Felpin" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.200900569" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DFE17E5C04DA8F6E495E64D5CAED67C6C61D159F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143938v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken A. Brameld" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm801331y" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320935v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Arnaud" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berthelot" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Evain" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Y. Le Questel" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383761v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Locati" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Evain" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lebreton" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Le Questel" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp071632b" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-RBKBPNWF-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379939v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200600808" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DHJ7JNL6-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112118v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kone" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Galland" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Illien" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laurence" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2006.07.024" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WJ63ZWD1-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320910v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685511v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mouhous-Riou" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boubia" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Barberousse" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Perez" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00309883v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Samreth" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694819v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705757v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706139v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cros" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Mackie" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707000v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05361614v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gojard" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05361583v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Danladi Mador" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369232v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherine Amoura" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Cariou" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Le Bizec" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bichon" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367575v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367590v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369124v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367592v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483346v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Mathe-Allainmat" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Graton" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le D. Laurent" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01075918v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumitru-Claudiu Sergentu" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sabatie-Gogova" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01154127v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05387652v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel D Mador" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Yssartier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Le Questel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Montavon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gu&#233;rard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphyschemau.5c00091" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368197v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhong Wang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Compain" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mrinal Naskar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Goupille" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lewis Mtashobya" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceur.202500203" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824048v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Bouchouireb" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Olivier-Jimenez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Jaunet-Lahary" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve H Thany" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2024.116582" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04897356v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24119630" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836765v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Thany" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;yves Le Questel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.27245" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953508v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Galland" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Laurence" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.2c00469" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03831077v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wieneke Dijk" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Di-Filippo Charcosset" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sander Kooijman" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Van Eenige" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rimbert" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/circulationaha.121.057978" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948454v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Graton" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Besseau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Goupille" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Le Questel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2022.133505" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203862v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossana Sussarellu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Stachowski-Haberkorn" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Graton" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comptc.2022.113844" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137474v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Cartereau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliane Taillebois" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve H. Thany" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22189880" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312159v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Liu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyfeddine Rahali" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Maurice" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Gomez Pech" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1sc02133h" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03346537v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serigne Sarr" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pilm&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26154568" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03416670v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Jeffries" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Troup" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jy. Le Questel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjoc.16.182" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03329825v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balaji Selvam" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Martin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2020.00418" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027878v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lebreton" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pestbp.2020.104633" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03416697v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Felstead" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Scott" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.9b01172" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03185198v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maykel Hern&#225;ndez-Mesa" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Normand" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaud Dervilly" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.0c00357" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095946v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadel Bassal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Champion" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pardoue" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamadou Seydou" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Sabati&#233;-Gogova" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c01553" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419527v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Quiquempoix" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter G. Latchem" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Light" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.9b00310" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02345095v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Qu&#233;m&#233;ner" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Morisseau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui P Sousa" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Trillet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Maillasson" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.236802" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086847v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Golten" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Patinec" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy Akoumany" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;zabel Rocher" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2019.05.069" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620766v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Noel Houchat" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Moambi Dissanamossi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Landagaray" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Math&#233;-Allainmat" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuro.2019.06.003" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140859v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Brissonnet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#243;mulo Ar&#225;oz" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Sousa" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Percevault" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Brument" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2019.01.013" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02289307v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Laurent" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Mortier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24183261" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314990v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Alamiddine" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.9b00272" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140875v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon D. Holland" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomasin Brind" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.8b01222" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140877v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201800656" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004385v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CP05690K" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140937v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Mannai" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Varloud" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamadi Karembe" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuro.2018.06.003" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004380v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8NJ00484F" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140930v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Moambi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141307v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Besseau" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Bogdan" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph M. Watts" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201604940" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141297v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil J. Wells" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules22040518" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141353v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141354v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141349v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Quarre De Verneuil" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Besseau" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Linclau" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201600453" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141567v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Popelier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Maxwell" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.5b00574" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141598v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Peron" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Wells" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201503253" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389010v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Brazier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adele D. Laurent" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2015.02.006" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392622v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Herv&#233; Thany" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bourdin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects6040805" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389003v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmgm.2014.10.018" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1MLB9X3H-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151665v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Glavatskikh" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timur Madzhidov" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitaly Solovyev" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Marcou" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragos Horvath" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/minf.201500116" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WL1R4MSB-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389009v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose P. Ceron-Carrasco" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10822-015-9884-x" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01116154v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jacquemin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Legouin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cupif" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp511418d" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142163v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lewis A. Mtashobya" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142158v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Atkinson" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prot.24589" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-H54BKLQ4-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142255v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lewis Atugonza Mtashobya" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150657v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiorella Ruggiu" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/minf.201400032" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PV4C924W-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00972598v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Faucon" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Lenk" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hemez" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gautron" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cp51369f" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648266v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Graton" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp310242n" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142384v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Brossard" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise Charpentier" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Deroche" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp410027h" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268785v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Benzidane" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Leray" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Falaise" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Quinchard" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Pedro Ceron-Carrasco" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10158-013-0151-3" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/259743A1AD2B5277DAADB50A730FFBDF4BFE5D48/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142683v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soleymane Kone" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10822-012-9602-x" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/56A879FD8D2CFE9298D8090D10C6B64FE9460BCB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841527v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Uriac" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre van de Weghe" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.CPLETT.2011.11.076" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VF6K9K0G-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142712v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Goncalves Monteiro" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201202059" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997070v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonnick Loidreau" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigismund Melissen" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Levacher" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Log&#233;" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2ob25747e" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700075v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hunault" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mette Diswall" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-C&#233;dric Frison" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Blot" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm201368m" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841791v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp307188q" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143156v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre P. Atkinson" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Baguet" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Planchat" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201100475" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SCPR9BVK-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143148v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Planchat" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2011.10.019" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VNRN1XF2-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640011v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Atkinson" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Planchat" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Renault" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gr&#233;goire" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0cp01605e" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143498v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Tabatchnik" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Pipelier" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dubreuil" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renault Eric" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp101394t" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143496v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Berthelot" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo100461z" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742561v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Tabatchnik-Rebillon" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Aub&#233;" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Bakkali" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Delaunay" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Thia Manh" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201000859" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-838XN9VZ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143935v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Arnaud" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Felpin" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.200900569" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DFE17E5C04DA8F6E495E64D5CAED67C6C61D159F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143938v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken A. Brameld" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm801331y" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320935v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Arnaud" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berthelot" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Evain" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Y. Le Questel" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383761v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Locati" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Evain" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lebreton" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Le Questel" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp071632b" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-RBKBPNWF-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379939v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200600808" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DHJ7JNL6-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320910v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kone" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Galland" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Illien" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laurence" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112118v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2006.07.024" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WJ63ZWD1-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685511v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mouhous-Riou" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boubia" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Barberousse" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Perez" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00309883v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Samreth" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694819v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706139v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cros" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Mackie" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705757v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707000v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05361614v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gojard" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05361583v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Danladi Mador" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369232v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherine Amoura" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Cariou" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Le Bizec" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bichon" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367575v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367590v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369124v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367592v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483346v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Mathe-Allainmat" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Graton" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le D. Laurent" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01075918v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumitru-Claudiu Sergentu" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sabatie-Gogova" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01154127v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>