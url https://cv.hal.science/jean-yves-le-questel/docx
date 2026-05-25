--- v2 (2026-05-04)
+++ v3 (2026-05-25)
@@ -686,382 +686,382 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04836765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The pKBHX Hydrogen-Bond Basicity Scale: From Molecules to Anions</w:t>
+                <w:t xml:space="preserve">Hydrogen-bond acidity of silanols : a combined experimental and theoretical study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Galland</w:t>
+                <w:t xml:space="preserve">J. Graton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Laurence</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Le Questel</w:t>
+                <w:t xml:space="preserve">F. Besseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Goupille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-Y. Le Questel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.joc.2c00469⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Structure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 1266, pp.133505. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molstruc.2022.133505⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04953508v1</w:t>
+                <w:t xml:space="preserve">hal-04948454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of a Gain-of-Function LIPC Variant as a Novel Cause of Familial Combined Hypocholesterolemia</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The pKBHX Hydrogen-Bond Basicity Scale: From Molecules to Anions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sander Kooijman</w:t>
+                <w:t xml:space="preserve">Nicolas Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robin Van Eenige</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christian Laurence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Le Questel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Circulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1161/circulationaha.121.057978⟩</w:t>
+              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 87 (11), pp.7264-7273. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.joc.2c00469⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03831077v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04953508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogen-bond acidity of silanols : a combined experimental and theoretical study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification of a Gain-of-Function LIPC Variant as a Novel Cause of Familial Combined Hypocholesterolemia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wieneke Dijk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Graton</w:t>
+                <w:t xml:space="preserve">Mathilde Di-Filippo Charcosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Besseau</w:t>
+                <w:t xml:space="preserve">Sander Kooijman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Goupille</w:t>
+                <w:t xml:space="preserve">Robin Van Eenige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-Y. Le Questel</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Antoine Rimbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Structure</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 1266, pp.133505. </w:t>
+              <w:t xml:space="preserve">Circulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 146 (10), pp.724-739. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.molstruc.2022.133505⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1161/circulationaha.121.057978⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04948454v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03831077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conformation and structural features of diuron and irgarol: insights from quantum chemistry calculations</w:t>
               </w:r>
@@ -1480,51 +1480,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Montavon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Le Questel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Galland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 26 (15), pp.4568. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1552,831 +1552,831 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03346537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipophilicity trends upon fluorination of isopropyl, cyclopropyl and 3-oxetanyl groups</w:t>
+                <w:t xml:space="preserve">Questioning the Affinity of Electrophilic Astatine for Sulfur-containing Compounds: Unexpected Bindings Revealed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Jeffries</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Zhong Wang</w:t>
+                <w:t xml:space="preserve">Fadel Bassal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Troup</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anaïs Goupille</w:t>
+                <w:t xml:space="preserve">Julie Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jy. Le Questel</w:t>
+                <w:t xml:space="preserve">Sylvain Pardoue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahamadou Seydou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Sabatié-Gogova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Beilstein Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3762/bjoc.16.182⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 59 (19), pp.13923-13932. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.0c01553⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03416670v1</w:t>
+                <w:t xml:space="preserve">hal-03095946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cloning and Expression of Cockroach α7 Nicotinic Acetylcholine Receptor Subunit</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization of Steroids through Collision Cross Sections: Contribution of Quantum Chemistry Calculations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Graton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maykel Hernández-Mesa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaud Dervilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Le Questel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fphys.2020.00418⟩</w:t>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 92 (8), pp.6034-6042. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.analchem.0c00357⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03329825v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03185198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synergic effect of a quinuclidine benzamide complexed with borane, the LMA10233, in combination with seven pesticides</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cloning and Expression of Cockroach α7 Nicotinic Acetylcholine Receptor Subunit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alison Cartereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emiliane Taillebois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alison Cartereau</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Balaji Selvam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Graton</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jacques Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pesticide Biochemistry and Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pestbp.2020.104633⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, pp.418. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2020.00418⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03027878v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03329825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systematic Investigation of Lipophilicity Modulation by Aliphatic Fluorination Motifs</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">James Scott</w:t>
+                <w:t xml:space="preserve">Synergic effect of a quinuclidine benzamide complexed with borane, the LMA10233, in combination with seven pesticides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emiliane Taillebois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alison Cartereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Graton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Le Questel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jmedchem.9b01172⟩</w:t>
+              <w:t xml:space="preserve">Pesticide Biochemistry and Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 168, pp.104633. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pestbp.2020.104633⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03416697v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03027878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Steroids through Collision Cross Sections: Contribution of Quantum Chemistry Calculations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Le Questel</w:t>
+                <w:t xml:space="preserve">Systematic Investigation of Lipophilicity Modulation by Aliphatic Fluorination Motifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Jeffries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhong Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hannah Felstead</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jy. Le Questel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Scott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.analchem.0c00357⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 63 (3), pp.1002-1031. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jmedchem.9b01172⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03185198v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03416697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Questioning the Affinity of Electrophilic Astatine for Sulfur-containing Compounds: Unexpected Bindings Revealed</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lipophilicity trends upon fluorination of isopropyl, cyclopropyl and 3-oxetanyl groups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Jeffries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhong Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Troup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Goupille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fadel Bassal</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Andrea Sabatié-Gogova</w:t>
+                <w:t xml:space="preserve">Jy. Le Questel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 59 (19), pp.13923-13932. </w:t>
+              <w:t xml:space="preserve">Beilstein Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 16, pp.2141-2150. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.0c01553⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3762/bjoc.16.182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03095946v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03416670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of 2,3,4-Trideoxy-2,3,4-trifluoroglucose</w:t>
               </w:r>
@@ -3175,51 +3175,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Binding of Sulfoxaflor to Aplysia californica -AChBP: Computational Insights from Multiscale Approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakaria Alamiddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balaji Selvam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Graton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3296,51 +3296,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reducing the Lipophilicity of Perfluoroalkyl Groups by CF2-F/CF2-Me or CF3/CH3 Exchange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Jeffries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhong Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3424,529 +3424,529 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02140875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conformations and Binding Properties of Thiametoxam and Clothianidin Neonicotinoid Insecticides to Nicotinic Acetylcholine Receptors: The Contribution of sigma-Hole Interactions</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Permethrin enhances the agonist activity of dinotefuran on insect cholinergic synaptic transmission and isolated neurons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alison Cartereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noel Houchat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safa Mannai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Varloud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamadi Karembe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPhysChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cphc.201800656⟩</w:t>
+              <w:t xml:space="preserve">Neurotoxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 67 (7), pp.206-214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuro.2018.06.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02140877v1</w:t>
+                <w:t xml:space="preserve">hal-02140937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spin–orbit coupling as a probe to decipher halogen bonding</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantum calculations of At-mediated halogen bonds: on the influence of relativistic effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Galland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Montavon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Le Questel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Graton</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C8CP05690K⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 42 (13), pp.10510-10517. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C8NJ00484F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02004385v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02004380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Permethrin enhances the agonist activity of dinotefuran on insect cholinergic synaptic transmission and isolated neurons</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Conformations and Binding Properties of Thiametoxam and Clothianidin Neonicotinoid Insecticides to Nicotinic Acetylcholine Receptors: The Contribution of sigma-Hole Interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakaria Alamiddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steeve Thany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Graton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Le Questel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurotoxicology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 67 (7), pp.206-214. </w:t>
+              <w:t xml:space="preserve">ChemPhysChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19 (22), pp.3069-3083. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neuro.2018.06.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cphc.201800656⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02140937v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02140877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum calculations of At-mediated halogen bonds: on the influence of relativistic effects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Galland</w:t>
+                <w:t xml:space="preserve">Spin–orbit coupling as a probe to decipher halogen bonding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Graton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seyfeddine Rahali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Le Questel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Montavon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pilmé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 42 (13), pp.10510-10517. </w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 20 (47), pp.29616-29624. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C8NJ00484F⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C8CP05690K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02004380v1</w:t>
+                <w:t xml:space="preserve">hal-02004385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sulfoximine derivative, sulfoxaflor, activates imidacloprid-sensitive nicotinic acetylcholine receptors on insect neurosecretory cells</w:t>
               </w:r>
@@ -3984,51 +3984,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alison Cartereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Mathé-Allainmat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Abstracts of Papers of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 256</w:t>
@@ -4230,51 +4230,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Bogdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neil J. Wells</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jy. Le Questel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Graton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4414,256 +4414,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02141353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neonicotinoids viewed from a computational chemistry perspective: Conformations, interaction sites and binding to a 3D model of insect nAChR</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">alpha-Fluoro-o-cresols: The Key Role of Intramolecular Hydrogen Bonding in Conformational Preference and Hydrogen-Bond Acidity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Bogdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Quarre De Verneuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Besseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Compain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Linclau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Abstracts of Papers of the American Chemical Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ChemPhysChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 17 (17), pp.2702-2709. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cphc.201600453⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02141354v1</w:t>
+                <w:t xml:space="preserve">hal-02141349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">alpha-Fluoro-o-cresols: The Key Role of Intramolecular Hydrogen Bonding in Conformational Preference and Hydrogen-Bond Acidity</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Neonicotinoids viewed from a computational chemistry perspective: Conformations, interaction sites and binding to a 3D model of insect nAChR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Le Questel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakaria Alamiddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Graton</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPhysChem</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Abstracts of Papers of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 252</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cphc.201600453⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02141349v1</w:t>
+                <w:t xml:space="preserve">hal-02141354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrogen-Bond Accepting Properties of New Heteroaromatic Ring Chemical Motifs: A Theoretical Study</w:t>
               </w:r>
@@ -4766,51 +4766,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intramolecular OH center dot center dot center dot Fluorine Hydrogen Bonding in Saturated, Acyclic Fluorohydrins: The gamma-Fluoropropanol Motif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Linclau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Peron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4894,669 +4894,669 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02141598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular features and toxicological properties of four common pesticides, acetamiprid, deltamethrin, chlorpyriphos and fipronil</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emiliane Taillebois</w:t>
+                <w:t xml:space="preserve">Imidacloprid and thiacloprid neonicotinoids bind more favourably to cockroach than to honeybee alpha 6 nicotinic acetylcholine receptor: Insights from computational studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Balaji Selvam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Graton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adele D. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakaria Alamiddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Adele D. Laurent</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Mathé-Allainmat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Molecular Graphics and Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 55, pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmgm.2014.10.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bmc.2015.02.006⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01389010v1</w:t>
+                <w:t xml:space="preserve">hal-01389003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Similar Comparative Low and High Doses of Deltamethrin and Acetamiprid Differently Impair the Retrieval of the Proboscis Extension Reflex in the Forager Honey Bee (Apis mellifera)</w:t>
+                <w:t xml:space="preserve">Predictive Models for Halogen-bond Basicity of Binding Sites of Polyfunctional Molecules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steeve Hervé Thany</w:t>
+                <w:t xml:space="preserve">Marta Glavatskikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Bourdin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Monique Mathé-Allainmat</w:t>
+                <w:t xml:space="preserve">Timur Madzhidov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vitaly Solovyev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Marcou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dragos Horvath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/insects6040805⟩</w:t>
+              <w:t xml:space="preserve">Molecular Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 35 (2), pp.70-80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/minf.201500116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01392622v1</w:t>
+                <w:t xml:space="preserve">hal-03151665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imidacloprid and thiacloprid neonicotinoids bind more favourably to cockroach than to honeybee alpha 6 nicotinic acetylcholine receptor: Insights from computational studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Balaji Selvam</w:t>
+                <w:t xml:space="preserve">Similar Comparative Low and High Doses of Deltamethrin and Acetamiprid Differently Impair the Retrieval of the Proboscis Extension Reflex in the Forager Honey Bee (Apis mellifera)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steeve Hervé Thany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Graton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Zakaria Alamiddine</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adèle Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Mathé-Allainmat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Graphics and Modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmgm.2014.10.018⟩</w:t>
+              <w:t xml:space="preserve">Insects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6 (4), pp.805-814. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/insects6040805⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01389003v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01392622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictive Models for Halogen-bond Basicity of Binding Sites of Polyfunctional Molecules</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dragos Horvath</w:t>
+                <w:t xml:space="preserve">Molecular features and toxicological properties of four common pesticides, acetamiprid, deltamethrin, chlorpyriphos and fipronil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emiliane Taillebois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakaria Alamiddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Brazier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Graton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adele D. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Informatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/minf.201500116⟩</w:t>
+              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 23 (7), pp.1540-1550. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bmc.2015.02.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03151665v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01389010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular recognition of thiaclopride by Aplysia californica AChBP: new insights from a computational investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakaria Alamiddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balaji Selvam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose P. Ceron-Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Mathé-Allainmat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computer-Aided Molecular Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 29 (12), pp.1151-1167. </w:t>
@@ -6107,77 +6107,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Individual Hydrogen-Bond Strength QSPR Modelling with ISIDA Local Descriptors: a Step Towards Polyfunctional Molecules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiorella Ruggiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitaly Solovyev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Marcou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dragos Horvath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Graton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6517,51 +6517,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrogen-Bond Acidity of OH Groups in Various Molecular Environments (Phenols, Alcohols, Steroid Derivatives, and Amino Acids Structures): Experimental Measurements and Density Functional Theory Calculations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Graton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Besseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6784,51 +6784,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping of the interaction sites of galanthamine: a quantitative analysis through pairwise potentials and quantum chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soleymane Kone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7608,51 +7608,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre P. Atkinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Baguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Le Questel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7722,307 +7722,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02143156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights on the molecular features and electrophysiological properties of dinotefuran, imidacloprid and acetamiprid neonicotinoid insecticides</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Le Questel</w:t>
+                <w:t xml:space="preserve">Structural features and protonation site of epibatidine in the gas phase: an investigation through infrared multiphoton dissociation spectroscopy and computational chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.P. Atkinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Planchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Graton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Aurelien Planchat</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bmc.2011.10.019⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 13 (6), pp.2272-2277. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c0cp01605e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02143148v1</w:t>
+                <w:t xml:space="preserve">hal-00640011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural features and protonation site of epibatidine in the gas phase: an investigation through infrared multiphoton dissociation spectroscopy and computational chemistry</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Planchat</w:t>
+                <w:t xml:space="preserve">New insights on the molecular features and electrophysiological properties of dinotefuran, imidacloprid and acetamiprid neonicotinoid insecticides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Le Questel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Graton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose P. Ceron-Carrasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Renault</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gilles Grégoire</w:t>
+                <w:t xml:space="preserve">Aurelien Planchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 19 (24), pp.7623-7634. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bmc.2011.10.019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c0cp01605e⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00640011v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02143148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical Study of the Structures and Hydrogen-Bond Properties of New Alternated Heterocyclic Compounds</w:t>
               </w:r>
@@ -8142,90 +8142,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Enthalpic Scale of Hydrogen-Bond Basicity. 4. Carbon pi Bases, Oxygen Bases, and Miscellaneous Second-Row, Third-Row, and Fourth-Row Bases and a Survey of the 4-Fluorophenol Affinity Scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Laurence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Graton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Besseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Le Questel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8461,51 +8461,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois-Xavier Felpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Le Questel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8568,51 +8568,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The pK(BHX) Database: Toward a Better Understanding of Hydrogen-Bond Basicity for Medicinal Chemists</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Laurence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ken A. Brameld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8737,51 +8737,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Evain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Graton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Y. Le Questel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9004,51 +9004,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Evain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Graton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.Y. Le Questel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9133,266 +9133,266 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Kone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Graton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Illien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Laurence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 328, pp.307-317</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2006, 328(1-3), pp.307-317. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemphys.2006.07.024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00320910v1</w:t>
+                <w:t xml:space="preserve">hal-00112118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural features of neutral and protonated galanthamine: A crystallographic database and computational investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Kone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Graton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Illien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Laurence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 328(1-3), pp.307-317. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2006, 328, pp.307-317</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00112118v1</w:t>
+                <w:t xml:space="preserve">hal-00320910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The crystal and molecular structures of 4-cyanophenyl 1,5-dithio-beta-D-xylopyranoside S-5 oxide and 4-ethyl-2-oxo-2H-1-benzopyran-7-yl 5-thio-beta-D-xylopyranoside S-5 oxide</w:t>
               </w:r>
@@ -9713,230 +9713,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02694819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computer modelling of sulfated carbohydrates : applications to carrageenans</w:t>
+                <w:t xml:space="preserve">The crystal and molecular structure of 4-cyanophenyl 5-thio-beta-D-xylopyranoside</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.Y. Le Questel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">W. Mackie</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Mouhous-Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 17 (3-4), pp.161-175</w:t>
+              <w:t xml:space="preserve">Carbohydrate Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 268, pp.127-133</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02706139v1</w:t>
+                <w:t xml:space="preserve">hal-02705757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The crystal and molecular structure of 4-cyanophenyl 5-thio-beta-D-xylopyranoside</w:t>
+                <w:t xml:space="preserve">Computer modelling of sulfated carbohydrates : applications to carrageenans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.Y. Le Questel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">N. Mouhous-Riou</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Cros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Mackie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 268, pp.127-133</w:t>
+              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 17 (3-4), pp.161-175</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02705757v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02706139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The crystal and molecular structure of 4-cyanophenyl beta-D-xylopyranosides</w:t>
               </w:r>
@@ -10075,64 +10075,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Gojard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakaria Bouchouireb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jy. Le Questel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Scientifiques 2025 de Nantes Université</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10196,51 +10196,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Yssartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jy. Le Questel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Montavon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10321,51 +10321,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Le Bizec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jy. Le Questel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10416,64 +10416,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liaison halogène impliquant l’astate : échelle expérimentale de basicité et caractérisation théorique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Montavon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jy. Le Questel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Galland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée scientifique autour de l'étude de liaisons non-covalentes impliquant un sigma-hole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10511,77 +10511,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vivo stability of 211At-radiopharmaceuticals: on the impact of halogen bond formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Yssartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jy. Le Questel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Montavon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Galland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Théorie, Modélisation et Simulations (JTMS 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10619,51 +10619,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CHARMM FFs parameterization for Flupyradifurone: an in-depth dive in the optimization maze!</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakaria Bouchouireb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jy. Le Questel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée du Pôle Ouest 2022 du Réseau Français de Chimie Théorique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pôle Ouest du Réseau Français de Chimie Théorique, Nov 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10701,77 +10701,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Halogen bond interactions involving 211At-radiopharmaceuticals: indications of influence on in vivo stability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Yssartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jy. Le Questel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Montavon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Galland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée scientifique du Pôle Ouest du Réseau Français de Chimie Théorique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11004,51 +11004,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dumitru-Claudiu Sergentu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sabatie-Gogova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Y. Le Questel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11116,51 +11116,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical investigation of the AtO&amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt; hydrolyzed species in ligand-exchange reactions including solvation effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dumitru-Claudiu Sergentu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sabatie-Gogova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11397,51 +11397,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05387652v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel D Mador" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Yssartier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Le Questel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Montavon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gu&#233;rard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphyschemau.5c00091" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368197v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhong Wang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Compain" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mrinal Naskar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Goupille" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lewis Mtashobya" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceur.202500203" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824048v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Bouchouireb" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Olivier-Jimenez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Jaunet-Lahary" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve H Thany" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2024.116582" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04897356v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24119630" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836765v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Thany" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;yves Le Questel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.27245" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953508v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Galland" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Laurence" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.2c00469" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03831077v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wieneke Dijk" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Di-Filippo Charcosset" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sander Kooijman" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Van Eenige" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rimbert" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/circulationaha.121.057978" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948454v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Graton" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Besseau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Goupille" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Le Questel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2022.133505" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203862v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossana Sussarellu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Stachowski-Haberkorn" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Graton" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comptc.2022.113844" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137474v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Cartereau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliane Taillebois" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve H. Thany" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22189880" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312159v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Liu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyfeddine Rahali" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Maurice" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Gomez Pech" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1sc02133h" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03346537v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serigne Sarr" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pilm&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26154568" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03416670v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Jeffries" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Troup" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jy. Le Questel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjoc.16.182" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03329825v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balaji Selvam" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Martin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2020.00418" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027878v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lebreton" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pestbp.2020.104633" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03416697v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Felstead" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Scott" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.9b01172" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03185198v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maykel Hern&#225;ndez-Mesa" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Normand" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaud Dervilly" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.0c00357" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095946v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadel Bassal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Champion" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pardoue" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamadou Seydou" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Sabati&#233;-Gogova" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c01553" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419527v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Quiquempoix" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter G. Latchem" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Light" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.9b00310" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02345095v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Qu&#233;m&#233;ner" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Morisseau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui P Sousa" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Trillet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Maillasson" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.236802" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086847v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Golten" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Patinec" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy Akoumany" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;zabel Rocher" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2019.05.069" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620766v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Noel Houchat" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Moambi Dissanamossi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Landagaray" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Math&#233;-Allainmat" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuro.2019.06.003" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140859v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Brissonnet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#243;mulo Ar&#225;oz" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Sousa" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Percevault" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Brument" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2019.01.013" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02289307v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Laurent" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Mortier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24183261" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314990v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Alamiddine" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.9b00272" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140875v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon D. Holland" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomasin Brind" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.8b01222" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140877v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201800656" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004385v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CP05690K" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140937v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Mannai" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Varloud" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamadi Karembe" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuro.2018.06.003" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004380v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8NJ00484F" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140930v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Moambi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141307v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Besseau" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Bogdan" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph M. Watts" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201604940" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141297v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil J. Wells" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules22040518" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141353v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141354v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141349v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Quarre De Verneuil" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Besseau" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Linclau" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201600453" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141567v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Popelier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Maxwell" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.5b00574" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141598v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Peron" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Wells" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201503253" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389010v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Brazier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adele D. Laurent" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2015.02.006" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392622v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Herv&#233; Thany" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bourdin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects6040805" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389003v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmgm.2014.10.018" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1MLB9X3H-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151665v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Glavatskikh" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timur Madzhidov" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitaly Solovyev" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Marcou" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragos Horvath" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/minf.201500116" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WL1R4MSB-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389009v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose P. Ceron-Carrasco" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10822-015-9884-x" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01116154v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jacquemin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Legouin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cupif" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp511418d" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142163v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lewis A. Mtashobya" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142158v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Atkinson" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prot.24589" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-H54BKLQ4-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142255v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lewis Atugonza Mtashobya" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150657v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiorella Ruggiu" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/minf.201400032" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PV4C924W-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00972598v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Faucon" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Lenk" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hemez" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gautron" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cp51369f" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648266v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Graton" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp310242n" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142384v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Brossard" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise Charpentier" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Deroche" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp410027h" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268785v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Benzidane" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Leray" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Falaise" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Quinchard" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Pedro Ceron-Carrasco" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10158-013-0151-3" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/259743A1AD2B5277DAADB50A730FFBDF4BFE5D48/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142683v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soleymane Kone" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10822-012-9602-x" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/56A879FD8D2CFE9298D8090D10C6B64FE9460BCB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841527v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Uriac" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre van de Weghe" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.CPLETT.2011.11.076" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VF6K9K0G-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142712v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Goncalves Monteiro" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201202059" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997070v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonnick Loidreau" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigismund Melissen" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Levacher" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Log&#233;" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2ob25747e" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700075v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hunault" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mette Diswall" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-C&#233;dric Frison" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Blot" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm201368m" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841791v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp307188q" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143156v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre P. Atkinson" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Baguet" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Planchat" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201100475" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SCPR9BVK-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143148v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Planchat" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2011.10.019" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VNRN1XF2-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640011v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Atkinson" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Planchat" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Renault" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gr&#233;goire" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0cp01605e" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143498v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Tabatchnik" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Pipelier" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dubreuil" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renault Eric" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp101394t" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143496v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Berthelot" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo100461z" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742561v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Tabatchnik-Rebillon" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Aub&#233;" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Bakkali" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Delaunay" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Thia Manh" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201000859" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-838XN9VZ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143935v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Arnaud" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Felpin" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.200900569" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DFE17E5C04DA8F6E495E64D5CAED67C6C61D159F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143938v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken A. Brameld" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm801331y" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320935v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Arnaud" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berthelot" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Evain" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Y. Le Questel" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383761v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Locati" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Evain" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lebreton" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Le Questel" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp071632b" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-RBKBPNWF-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379939v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200600808" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DHJ7JNL6-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320910v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kone" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Galland" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Illien" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laurence" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112118v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2006.07.024" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WJ63ZWD1-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685511v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mouhous-Riou" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boubia" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Barberousse" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Perez" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00309883v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Samreth" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694819v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706139v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cros" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Mackie" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705757v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707000v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05361614v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gojard" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05361583v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Danladi Mador" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369232v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherine Amoura" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Cariou" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Le Bizec" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bichon" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367575v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367590v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369124v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367592v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483346v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Mathe-Allainmat" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Graton" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le D. Laurent" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01075918v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumitru-Claudiu Sergentu" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sabatie-Gogova" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01154127v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05387652v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel D Mador" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Yssartier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Le Questel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Montavon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gu&#233;rard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphyschemau.5c00091" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368197v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhong Wang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Compain" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mrinal Naskar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Goupille" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lewis Mtashobya" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceur.202500203" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824048v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Bouchouireb" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Olivier-Jimenez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Jaunet-Lahary" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve H Thany" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2024.116582" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04897356v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24119630" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836765v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Thany" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;yves Le Questel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.27245" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948454v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Graton" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Besseau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Goupille" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Le Questel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2022.133505" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953508v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Galland" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Laurence" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.2c00469" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03831077v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wieneke Dijk" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Di-Filippo Charcosset" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sander Kooijman" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Van Eenige" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rimbert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/circulationaha.121.057978" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203862v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossana Sussarellu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Stachowski-Haberkorn" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Graton" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comptc.2022.113844" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137474v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Cartereau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliane Taillebois" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve H. Thany" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22189880" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312159v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Liu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyfeddine Rahali" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Maurice" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Gomez Pech" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1sc02133h" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03346537v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serigne Sarr" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pilm&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26154568" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095946v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadel Bassal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Champion" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pardoue" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamadou Seydou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Sabati&#233;-Gogova" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c01553" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03185198v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maykel Hern&#225;ndez-Mesa" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Normand" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaud Dervilly" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.0c00357" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03329825v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balaji Selvam" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Martin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2020.00418" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027878v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lebreton" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pestbp.2020.104633" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03416697v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Jeffries" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Felstead" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jy. Le Questel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Scott" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.9b01172" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03416670v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Troup" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjoc.16.182" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419527v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Quiquempoix" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter G. Latchem" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Light" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.9b00310" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02345095v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Qu&#233;m&#233;ner" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Morisseau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui P Sousa" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Trillet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Maillasson" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.236802" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086847v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Golten" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Patinec" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy Akoumany" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;zabel Rocher" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2019.05.069" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620766v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Noel Houchat" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Moambi Dissanamossi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Landagaray" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Math&#233;-Allainmat" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuro.2019.06.003" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140859v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Brissonnet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#243;mulo Ar&#225;oz" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Sousa" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Percevault" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Brument" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2019.01.013" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02289307v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Laurent" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Mortier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24183261" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314990v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Alamiddine" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.9b00272" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140875v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon D. Holland" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomasin Brind" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.8b01222" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140937v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Mannai" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Varloud" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamadi Karembe" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuro.2018.06.003" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004380v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8NJ00484F" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140877v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201800656" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004385v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CP05690K" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140930v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Moambi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141307v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Besseau" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Bogdan" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph M. Watts" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201604940" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141297v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil J. Wells" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules22040518" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141353v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141349v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Quarre De Verneuil" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Besseau" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Linclau" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201600453" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141354v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141567v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Popelier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Maxwell" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.5b00574" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141598v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Peron" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Wells" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201503253" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389003v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adele D. Laurent" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmgm.2014.10.018" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1MLB9X3H-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151665v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Glavatskikh" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timur Madzhidov" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitaly Solovyev" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Marcou" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragos Horvath" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/minf.201500116" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WL1R4MSB-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392622v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Herv&#233; Thany" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bourdin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects6040805" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389010v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Brazier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2015.02.006" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389009v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose P. Ceron-Carrasco" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10822-015-9884-x" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01116154v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jacquemin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Legouin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cupif" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp511418d" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142163v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lewis A. Mtashobya" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142158v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Atkinson" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prot.24589" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-H54BKLQ4-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142255v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lewis Atugonza Mtashobya" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150657v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiorella Ruggiu" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/minf.201400032" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PV4C924W-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00972598v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Faucon" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Lenk" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hemez" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gautron" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cp51369f" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648266v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Graton" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp310242n" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142384v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Brossard" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise Charpentier" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Deroche" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp410027h" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268785v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Benzidane" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Leray" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Falaise" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Quinchard" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Pedro Ceron-Carrasco" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10158-013-0151-3" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/259743A1AD2B5277DAADB50A730FFBDF4BFE5D48/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142683v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soleymane Kone" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10822-012-9602-x" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/56A879FD8D2CFE9298D8090D10C6B64FE9460BCB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841527v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Uriac" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre van de Weghe" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.CPLETT.2011.11.076" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VF6K9K0G-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142712v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Goncalves Monteiro" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201202059" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997070v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonnick Loidreau" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigismund Melissen" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Levacher" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Log&#233;" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2ob25747e" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700075v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hunault" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mette Diswall" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-C&#233;dric Frison" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Blot" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm201368m" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841791v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp307188q" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143156v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre P. Atkinson" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Baguet" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Planchat" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201100475" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SCPR9BVK-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640011v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Atkinson" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Planchat" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Renault" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gr&#233;goire" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0cp01605e" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143148v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Planchat" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2011.10.019" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VNRN1XF2-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143498v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Tabatchnik" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Pipelier" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dubreuil" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renault Eric" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp101394t" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143496v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Berthelot" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo100461z" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742561v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Tabatchnik-Rebillon" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Aub&#233;" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Bakkali" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Delaunay" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Thia Manh" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201000859" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-838XN9VZ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143935v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Arnaud" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Felpin" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.200900569" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DFE17E5C04DA8F6E495E64D5CAED67C6C61D159F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143938v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken A. Brameld" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm801331y" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320935v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Arnaud" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berthelot" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Evain" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Y. Le Questel" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383761v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Locati" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Evain" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lebreton" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Le Questel" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp071632b" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-RBKBPNWF-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379939v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200600808" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DHJ7JNL6-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112118v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kone" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Galland" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Illien" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laurence" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2006.07.024" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WJ63ZWD1-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320910v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685511v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mouhous-Riou" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boubia" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Barberousse" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Perez" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00309883v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Samreth" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694819v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705757v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706139v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cros" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Mackie" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707000v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05361614v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gojard" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05361583v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Danladi Mador" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369232v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherine Amoura" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Cariou" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Le Bizec" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bichon" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367575v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367590v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369124v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367592v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483346v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Mathe-Allainmat" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Graton" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le D. Laurent" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01075918v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumitru-Claudiu Sergentu" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sabatie-Gogova" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01154127v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>