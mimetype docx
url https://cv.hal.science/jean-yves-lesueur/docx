--- v0 (2026-04-01)
+++ v1 (2026-04-24)
@@ -999,51 +999,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00491070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statut résidentiel et durée de chômage en France et au Royaume-Uni</w:t>
+                <w:t xml:space="preserve">Statut résidentiel et durée de chômage en France et au Royaume-Uni : Des faits stylisés aux résultats micro-économétriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew E. Clark</w:t>
@@ -1052,93 +1052,93 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Lesueur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française d'Economie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 22 (2), pp. 165-190</w:t>
+              <w:t xml:space="preserve">, 2007, pp.165-190</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00257191v1</w:t>
+                <w:t xml:space="preserve">hal-00991450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statut résidentiel et durée de chômage en France et au Royaume-Uni : Des faits stylisés aux résultats micro-économétriques</w:t>
+                <w:t xml:space="preserve">Statut résidentiel et durée de chômage en France et au Royaume-Uni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew E. Clark</w:t>
@@ -1147,423 +1147,423 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Lesueur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française d'Economie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, pp.165-190</w:t>
+              <w:t xml:space="preserve">, 2007, 22 (2), pp. 165-190</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00991450v1</w:t>
+                <w:t xml:space="preserve">halshs-00257191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">STRATÉGIES DE RECHERCHE, CONTRAINTES SPATIALES ET HÉTÉROGÉNÉITÉ DES TRANSITIONS VERS L'EMPLOI : ESTIMATION ÉCONOMÉTRIQUE D'UN MODÈLE STRUCTUREL DE RECHERCHE</w:t>
+                <w:t xml:space="preserve">Contraintes spatiales et accès à l'emploi : applications microéconométriques à partir de l'enquête TDE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Cavaco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Lesueur</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mareva Sabatier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actualite Economique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 80 (2-3), pp.439-464</w:t>
+              <w:t xml:space="preserve">Revue Française d'Economie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 18 (3), pp. 229-257</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00825996v1</w:t>
+                <w:t xml:space="preserve">halshs-00330637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contraintes spatiales et accès à l'emploi : applications microéconométriques à partir de l'enquête TDE</w:t>
+                <w:t xml:space="preserve">Stratégies de recherche, contraintes spatiales et hétérogénéité des transitions vers l'emploi: estimation économétrique d'un modèle structurel de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Cavaco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Lesueur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mareva Sabatier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française d'Economie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 18 (3), pp. 229-257</w:t>
+              <w:t xml:space="preserve">Actualite Economique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 80 (2-3), pp. 439-464</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00330637v1</w:t>
+                <w:t xml:space="preserve">halshs-00330646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégies de recherche, contraintes spatiales et hétérogénéité des transitions vers l'emploi: estimation économétrique d'un modèle structurel de recherche</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandra Cavaco</w:t>
+                <w:t xml:space="preserve">Le statut résidentiel affecte-t-il la durée de chômage ? Une estimation micro-économétrique sur données françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Lesueur</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mareva Sabatier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actualite Economique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 80 (2-3), pp. 439-464</w:t>
+              <w:t xml:space="preserve">Revue Economique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 55 (3), pp. 569-578</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00330646v1</w:t>
+                <w:t xml:space="preserve">halshs-00330653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le statut résidentiel affecte-t-il la durée de chômage ? Une estimation micro-économétrique sur données françaises</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carole Brunet</w:t>
+                <w:t xml:space="preserve">STRATÉGIES DE RECHERCHE, CONTRAINTES SPATIALES ET HÉTÉROGÉNÉITÉ DES TRANSITIONS VERS L'EMPLOI : ESTIMATION ÉCONOMÉTRIQUE D'UN MODÈLE STRUCTUREL DE RECHERCHE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Cavaco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Lesueur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mareva Sabatier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Economique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 55 (3), pp. 569-578</w:t>
+              <w:t xml:space="preserve">Actualite Economique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 80 (2-3), pp.439-464</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00330653v1</w:t>
+                <w:t xml:space="preserve">hal-00825996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche d'Emploi, Contraintes Spatiales et Durée de Chômage</w:t>
               </w:r>
@@ -1788,73 +1788,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Steve Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Lesueur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">68ème Congrès de l’Association Française de Sciences Economiques (AFSE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Orléans, France</w:t>
+              <w:t xml:space="preserve">59ème congrès de la Société Canadienne de Sciences Economiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02194891v1</w:t>
+                <w:t xml:space="preserve">halshs-02194880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does health care program participation favor advantageous selection? Some econometric results from insurance company data</w:t>
               </w:r>
@@ -1870,73 +1870,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Steve Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Lesueur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">59ème congrès de la Société Canadienne de Sciences Economiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Québec, Canada</w:t>
+              <w:t xml:space="preserve">36èmes Journées de Microéconomie Appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Casablanca, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02194880v1</w:t>
+                <w:t xml:space="preserve">halshs-02194884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does health care program participation favor advantageous selection? Some econometric results from insurance company data</w:t>
               </w:r>
@@ -1952,73 +1952,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Steve Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Lesueur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36èmes Journées de Microéconomie Appliquée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Casablanca, Morocco</w:t>
+              <w:t xml:space="preserve">68ème Congrès de l’Association Française de Sciences Economiques (AFSE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02194884v1</w:t>
+                <w:t xml:space="preserve">halshs-02194891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does health care program participation favor advantageous selection? Some econometric results from insurance company data</w:t>
               </w:r>
@@ -2080,545 +2080,545 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02194886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quel impact des programmes de prévention santé sur l'arbitrage « auto-prévention – assurance » des assurés ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Determinants of Cross-Border labour mobility: A comparison between Luxembourg and Switzerland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dumeignil Camille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Lesueur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabatier Mareva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence du 1er Petit déjeuner thématique de la Chaire Prevent’Horizon: sous l’égide de l’Institut Louis Bachelier, Actuaris</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">30th Annual Conference of the European Association of Labour Economists</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01950192v1</w:t>
+                <w:t xml:space="preserve">halshs-01950098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determinants of Cross-Border labour mobility: A comparison between Luxembourg and Switzerland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dumeignil Camille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Lesueur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabatier Mareva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">67ème Congrès de l’AFSE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">35èmes Journées de Microéconomie Appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01950172v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01950166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determinants of Cross-Border labour mobility: A comparison between Luxembourg and Switzerland</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quel impact des programmes de prévention santé sur l'arbitrage « auto-prévention – assurance » des assurés ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Lesueur</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sabatier Mareva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th Annual Conference of the European Association of Labour Economists</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Lyon, France</w:t>
+              <w:t xml:space="preserve">Séminaire externe du Laboratoire de Sciences Actuarielle et Financière (SAF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01950098v1</w:t>
+                <w:t xml:space="preserve">hal-01950199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determinants of Cross-Border labour mobility: A comparison between Luxembourg and Switzerland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dumeignil Camille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Lesueur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabatier Mareva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35èmes Journées de Microéconomie Appliquée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">67ème Congrès de l’AFSE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01950166v1</w:t>
+                <w:t xml:space="preserve">halshs-01950172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quel impact des programmes de prévention santé sur l'arbitrage « auto-prévention – assurance » des assurés ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How can an insurer use nudge to increase the participation to a prevention program</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Gauchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Lesueur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Rullière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire externe du Laboratoire de Sciences Actuarielle et Financière (SAF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Lyon, France</w:t>
+              <w:t xml:space="preserve">Conférence Assurance, Actuariat, Données et Modèles, Chaires d’excellence Actinfo, Actuariat Durable, DAMI et Prevent’Horizon sous l’égide de l’Institut Louis Bachelier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01950199v1</w:t>
+                <w:t xml:space="preserve">halshs-01950157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How can an insurer use nudge to increase the participation to a prevention program</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quel impact des programmes de prévention santé sur l'arbitrage « auto-prévention – assurance » des assurés ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Lesueur</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Rullière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Assurance, Actuariat, Données et Modèles, Chaires d’excellence Actinfo, Actuariat Durable, DAMI et Prevent’Horizon sous l’égide de l’Institut Louis Bachelier</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Conférence du 1er Petit déjeuner thématique de la Chaire Prevent’Horizon: sous l’égide de l’Institut Louis Bachelier, Actuaris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01950157v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01950192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Publish or Teach? The Role of the Scientific Environment on Academics' Multitasking</w:t>
               </w:r>
@@ -2647,73 +2647,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Lesueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mareva Sabatier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30èmes Journées de Microéconomie Appliquée, Nice, 6-7 juin 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Nice, France</w:t>
+              <w:t xml:space="preserve">Séminaire invité du Laboratoire CRIEF de l'université de Poitiers, 28 novembre 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00861337v1</w:t>
+                <w:t xml:space="preserve">halshs-00952204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Publish or Teach? The Role of the Scientific Environment on Academics' Multitasking</w:t>
               </w:r>
@@ -2742,73 +2742,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Lesueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mareva Sabatier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire invité du Laboratoire CRIEF de l'université de Poitiers, 28 novembre 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Poitiers, France</w:t>
+              <w:t xml:space="preserve">62ème Congrès annuel de l'AFSE, Aix-en-Provence, 24-26 juin 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00952204v1</w:t>
+                <w:t xml:space="preserve">halshs-00857760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Publish or Teach? The Role of the Scientific Environment on Academics' Multitasking</w:t>
               </w:r>
@@ -2837,73 +2837,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Lesueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mareva Sabatier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">62ème Congrès annuel de l'AFSE, Aix-en-Provence, 24-26 juin 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">30èmes Journées de Microéconomie Appliquée, Nice, 6-7 juin 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00857760v1</w:t>
+                <w:t xml:space="preserve">halshs-00861337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compétition académique et modes de production scientifique des économistes français</w:t>
               </w:r>
@@ -2932,73 +2932,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Lesueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mareva Sabatier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">61ème congrès Annuel de l'AFSE, Paris, 2-4 juillet 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">29èmes Journées de Microéconomie Appliquée, Brest, 7-8 juin 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00952173v1</w:t>
+                <w:t xml:space="preserve">halshs-00952174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compétition académique et modes de production scientifique des économistes français</w:t>
               </w:r>
@@ -3027,293 +3027,293 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Lesueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mareva Sabatier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29èmes Journées de Microéconomie Appliquée, Brest, 7-8 juin 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Brest, France</w:t>
+              <w:t xml:space="preserve">61ème congrès Annuel de l'AFSE, Paris, 2-4 juillet 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00952174v1</w:t>
+                <w:t xml:space="preserve">halshs-00952173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La propriété immobilière est-elle un obstacle pour sortir du chômage ?</w:t>
+                <w:t xml:space="preserve">Statut résidentiel et mobilité sur le marché du travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Lesueur</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Penot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l'AFSE, Paris, 9-10 septembre 2010</w:t>
+              <w:t xml:space="preserve">Mobilité Professionnelle, DARES, Paris, 27 septembre 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00588211v1</w:t>
+                <w:t xml:space="preserve">halshs-00588711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statut résidentiel et mobilité sur le marché du travail</w:t>
+                <w:t xml:space="preserve">La propriété immobilière est-elle un obstacle pour sortir du chômage ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Lesueur</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mobilité Professionnelle, DARES, Paris, 27 septembre 2010</w:t>
+              <w:t xml:space="preserve">Congrès de l'AFSE, Paris, 9-10 septembre 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00588711v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00588211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activités réduites comme stratégie de recherche d'emploi: Tremplin vers l'emploi stable ou trappe à précarité ?</w:t>
               </w:r>
@@ -3381,51 +3381,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beyond the Deadline: Wage Bargaining Between the War of Attrition and the Preemption Game</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Lesueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Rullière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Congress of the European Economic Association (EEA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, Santiago de Compostelle, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4835,263 +4835,263 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parcours résidentiel et qualité de l'insertion sur le marché du travail</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Statut résidentiel et mobilité sur le marché du travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Goffette-Nagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Herbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00956915v1</w:t>
+                <w:t xml:space="preserve">halshs-00956910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statut résidentiel et mobilité sur le marché du travail</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Parcours résidentiel et qualité de l'insertion sur le marché du travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ben Halima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Goffette-Nagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Herbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...11 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00956910v1</w:t>
+                <w:t xml:space="preserve">halshs-00956915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId86"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -5246,51 +5246,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03978273v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Dumoulin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Havet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Lesueur" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19063539" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03978234v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dumeignil" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mareva Sabatier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03978263v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.204.0059" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939733v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01179437v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Kossi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03978294v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icc/dtv038" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00926342v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00664834v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Brunet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00700706v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00491070v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00257191v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew E. Clark" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00991450v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825996v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Cavaco" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00330637v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00330646v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00330653v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00371038v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Bouabdallah" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144014v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Plane" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02194891v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Briand" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02194880v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02194884v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02194886v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950192v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01950172v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumeignil Camille" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabatier Mareva" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01950098v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01950166v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950199v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01950157v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gauchon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Rulli&#232;re" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00861337v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00952204v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00857760v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00952173v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00952174v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00588211v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00588711v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lacroix" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Penot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956923v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00145270v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00957884v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00477236v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00537859v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196285v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ben Halima" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00118751v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00178576v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00178544v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00178151v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00178154v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00151577v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022971v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986235v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717370v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806801v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825980v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00695917v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956915v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Goffette-Nagot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Herbin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956910v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03978273v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Dumoulin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Havet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Lesueur" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19063539" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03978234v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dumeignil" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mareva Sabatier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03978263v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.204.0059" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939733v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01179437v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Kossi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03978294v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icc/dtv038" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00926342v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00664834v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Brunet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00700706v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00491070v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00991450v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew E. Clark" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00257191v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00330637v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Cavaco" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00330646v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00330653v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825996v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00371038v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Bouabdallah" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144014v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Plane" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02194880v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Briand" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02194884v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02194891v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02194886v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01950098v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumeignil Camille" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabatier Mareva" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01950166v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950199v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01950172v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01950157v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gauchon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Rulli&#232;re" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950192v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00952204v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00857760v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00861337v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00952174v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00952173v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00588711v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lacroix" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Penot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00588211v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956923v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00145270v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00957884v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00477236v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00537859v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196285v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ben Halima" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00118751v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00178576v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00178544v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00178151v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00178154v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00151577v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022971v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986235v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717370v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806801v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825980v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00695917v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956910v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Goffette-Nagot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Herbin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956915v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>