--- v1 (2026-04-24)
+++ v2 (2026-05-21)
@@ -1788,73 +1788,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Steve Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Lesueur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">59ème congrès de la Société Canadienne de Sciences Economiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Québec, Canada</w:t>
+              <w:t xml:space="preserve">68ème Congrès de l’Association Française de Sciences Economiques (AFSE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02194880v1</w:t>
+                <w:t xml:space="preserve">halshs-02194891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does health care program participation favor advantageous selection? Some econometric results from insurance company data</w:t>
               </w:r>
@@ -1870,73 +1870,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Steve Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Lesueur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36èmes Journées de Microéconomie Appliquée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Casablanca, Morocco</w:t>
+              <w:t xml:space="preserve">59ème congrès de la Société Canadienne de Sciences Economiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02194884v1</w:t>
+                <w:t xml:space="preserve">halshs-02194880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does health care program participation favor advantageous selection? Some econometric results from insurance company data</w:t>
               </w:r>
@@ -1952,73 +1952,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Steve Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Lesueur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">68ème Congrès de l’Association Française de Sciences Economiques (AFSE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Orléans, France</w:t>
+              <w:t xml:space="preserve">36èmes Journées de Microéconomie Appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Casablanca, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02194891v1</w:t>
+                <w:t xml:space="preserve">halshs-02194884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does health care program participation favor advantageous selection? Some econometric results from insurance company data</w:t>
               </w:r>
@@ -2224,237 +2224,237 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Lesueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabatier Mareva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35èmes Journées de Microéconomie Appliquée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">67ème Congrès de l’AFSE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01950166v1</w:t>
+                <w:t xml:space="preserve">halshs-01950172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quel impact des programmes de prévention santé sur l'arbitrage « auto-prévention – assurance » des assurés ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Determinants of Cross-Border labour mobility: A comparison between Luxembourg and Switzerland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dumeignil Camille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Lesueur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabatier Mareva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire externe du Laboratoire de Sciences Actuarielle et Financière (SAF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Lyon, France</w:t>
+              <w:t xml:space="preserve">35èmes Journées de Microéconomie Appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01950199v1</w:t>
+                <w:t xml:space="preserve">halshs-01950166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determinants of Cross-Border labour mobility: A comparison between Luxembourg and Switzerland</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quel impact des programmes de prévention santé sur l'arbitrage « auto-prévention – assurance » des assurés ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Lesueur</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sabatier Mareva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">67ème Congrès de l’AFSE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire externe du Laboratoire de Sciences Actuarielle et Financière (SAF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01950172v1</w:t>
+                <w:t xml:space="preserve">hal-01950199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How can an insurer use nudge to increase the participation to a prevention program</w:t>
               </w:r>
@@ -4835,263 +4835,263 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statut résidentiel et mobilité sur le marché du travail</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Parcours résidentiel et qualité de l'insertion sur le marché du travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ben Halima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Goffette-Nagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Herbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...11 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00956910v1</w:t>
+                <w:t xml:space="preserve">halshs-00956915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parcours résidentiel et qualité de l'insertion sur le marché du travail</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Statut résidentiel et mobilité sur le marché du travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Goffette-Nagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Herbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00956915v1</w:t>
+                <w:t xml:space="preserve">halshs-00956910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId86"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -5246,51 +5246,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03978273v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Dumoulin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Havet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Lesueur" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19063539" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03978234v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dumeignil" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mareva Sabatier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03978263v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.204.0059" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939733v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01179437v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Kossi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03978294v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icc/dtv038" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00926342v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00664834v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Brunet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00700706v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00491070v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00991450v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew E. Clark" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00257191v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00330637v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Cavaco" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00330646v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00330653v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825996v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00371038v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Bouabdallah" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144014v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Plane" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02194880v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Briand" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02194884v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02194891v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02194886v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01950098v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumeignil Camille" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabatier Mareva" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01950166v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950199v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01950172v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01950157v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gauchon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Rulli&#232;re" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950192v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00952204v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00857760v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00861337v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00952174v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00952173v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00588711v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lacroix" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Penot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00588211v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956923v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00145270v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00957884v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00477236v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00537859v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196285v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ben Halima" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00118751v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00178576v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00178544v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00178151v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00178154v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00151577v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022971v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986235v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717370v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806801v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825980v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00695917v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956910v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Goffette-Nagot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Herbin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956915v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03978273v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Dumoulin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Havet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Lesueur" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19063539" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03978234v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dumeignil" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mareva Sabatier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03978263v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.204.0059" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939733v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01179437v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Kossi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03978294v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icc/dtv038" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00926342v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00664834v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Brunet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00700706v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00491070v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00991450v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew E. Clark" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00257191v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00330637v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Cavaco" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00330646v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00330653v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825996v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00371038v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Bouabdallah" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144014v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Plane" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02194891v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Briand" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02194880v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02194884v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02194886v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01950098v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumeignil Camille" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabatier Mareva" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01950172v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01950166v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950199v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01950157v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gauchon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Rulli&#232;re" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950192v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00952204v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00857760v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00861337v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00952174v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00952173v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00588711v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lacroix" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Penot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00588211v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956923v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00145270v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00957884v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00477236v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00537859v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196285v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ben Halima" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00118751v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00178576v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00178544v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00178151v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00178154v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00151577v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022971v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986235v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717370v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806801v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825980v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00695917v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956915v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Goffette-Nagot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Herbin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956910v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>