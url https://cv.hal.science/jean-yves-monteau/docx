--- v0 (2026-03-16)
+++ v1 (2026-04-14)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Yves Monteau </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical study of rusk checking during storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Monteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Guihard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Le-Bail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Process Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 43 (4), </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jfpe.13385⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of thermal conductivity and specific heat of native maize starch and comparison with HMT treated starch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Aklouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Monteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sid-Ahmed Rezzoug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Guihard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Renewable Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7 (6), pp.535-546. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.32604/jrm.2019.04361⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water transfer in bread during staling: Physical phenomena and modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Monteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Purlis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Besbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Jury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Le-Bail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 211, pp.95 - 103. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2017.04.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01669317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bread collapse. Causes of the technological defect and impact of depanning time on bread quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Rzigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Monteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadidja Marmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Le-Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 182, pp.72-80. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2016.03.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01484785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modeling of heat transfer and pasteurizing value during thermal processing of intact egg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behzad Abbasnezhad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasser Hamdami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monteau Jean-Yves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamed Vatankhah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Science &amp; Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4 (1), pp.42-49. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/fsn3.257⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04660258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bread crust; A hot topic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain E Le-Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Jury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Monteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rouaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baking Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.40-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01670716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Temperature on the Solubility of CO 2 in Bread Dough</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Fadhel Ben Aissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Bahloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Monteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Le-Bail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Properties</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 18 (5), pp.1097-1109. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10942910903176360⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02364201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physics-based modeling of simultaneous heat and mass transfer intensification during vacuum steaming processes of starchy material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seyed Amir Bahrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Monteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sid-Ahmed Rezzoug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Loisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoulikha Maache-Rezzoug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering and Processing: Process Intensification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 85, pp.216 - 226. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cep.2014.09.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01425195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of baking conditions and storage temperature on staling of fully and part-baked Sangak bread</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Izadi Najafabadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Le-Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasser Hamdami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Monteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javad Keramat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cereal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 60 (1), pp.151-156. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcs.2014.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04652646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of baking conditions and storage with crust on the moisture profile, local textural properties and staling kinetics of pan bread</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Besbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Jury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monteau Jean-Yves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Le-Bail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LWT - Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 58 (2), pp.658-666. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lwt.2014.02.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04652511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water vapor transport properties during staling of bread crumb and crust as affected by heating rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Besbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Jury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Monteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Le-Bail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 50 (1), pp.10-19. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2012.09.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04637132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing the cellular structure of bread crumb and crust as affected by heating rate using X-ray microtomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Besbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Jury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monteau Jean-Yves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Le-Bail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 115 (3), pp.415-423. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2012.10.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04652373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of thermal conductivity of sandwich bread using an inverse method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Monteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 85 (1), pp.132 - 140. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2007.04.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01668432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crack in rusks: modelling and simulation of stress and displacement fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Monteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Guihard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Le Bail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEF13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02360324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MW processing of bakery products to prevent cracking & breakage; state of the art.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Le Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monteau Jean-Yves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Le-Bail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53 rd annual Micowave Power Symposium (IMPI 53)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Long Beach, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02561098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of thermal conductivity and specific heat of native maize starch and comparison with hydrothermal treated starch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aklouche Leila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Monteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sid-Ahmed Rezzoug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Guihard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICOME'18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, San Sebastian, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glass transition in biopolymers in link with the baking process; application to bread crust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Le Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Jury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Loisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Monteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biopolymers 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in specific heat and thermal conductivity of hydrothermal treated maize starch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Aklouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Monteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sid-Ahmed Rezzoug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Guihard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biopolymers 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01668983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water in the case of baking/staling. Impact on quality parameters of selected products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain E Le-Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrin Hesso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Besbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guénaelle Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euro Food Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Louvain, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01669309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of effective moisture diffusivity in starchy materials folloming hydrothermal treatments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.-A. Bahrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Loisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Monteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sid-Ahmed Rezzoug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoulikha Maache-Rezzoug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Diffusion in Solids and Liquids (DSL-2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00539943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Better understanding of the appearance of the hard to cook (HTC) phenomenon on red beans through innovative analytical techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lehebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Swyngedau Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Jaillais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Korbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Monteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEF14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Nantes, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04150095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BRICE project: solutions to monitor and to mitigate checking and breakage of dry cereal products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Le Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bedas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Le-Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Bailhache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Ribourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AACC International Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Denver, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02561766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MW processing of bakery products to prevent checking & breakage; state of the art (BRICE project)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Le Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Monteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Le Bail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 52nd Annual Microwave Power Symposium (IMPI 52)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Long Beach, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01927022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BRICE project: solutions to monitor and to mitigate checking and breakage of dry cereal products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Le Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Le Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Bailhache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bedas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd EFFoST International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of thermal conductivity and specific heat of native maize starch and comparison with hydrothermal treated starch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aklouche Leila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Monteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rezzoug Sid-Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Guihard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICOME'18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, San Sebastian, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02538732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cracking of rusks during storage: stress and strain simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Monteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiane Margoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïlys Warluzelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Guihard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Le Bail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd EFFoST International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01917089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BRICE project : checking and breakage of dry cereal products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Le Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Guihard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bedas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Le-Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Bailhache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biopolymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02561737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet ANR SATIN-BAKING (2012-2016). Revêtements non adhérents perfluorés. Bilan et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain E Le-Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Jury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Monteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Couëdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Grua-Priol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">67es Journées Techniques des Industries Céréalières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01670991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of crispness of appetite tiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Monteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Loisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Augereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cerbelaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Leduc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEF12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02538884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bread collapse. Causes of the technological defect and impact of depanning time on bread quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Rzigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Monteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Jury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Réguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICC/AISTEC Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02364217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bread - pan interface; impact of crust structure on bread demolding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Jury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Rzigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Monteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Le Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Réguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEF12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02538826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BREAD – PAN INTERFACE. IMPACT OF CRUST STRUCTURE ON BREAD DEMOLDING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Rzigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadidja Marmi Meriem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Monteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Jury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Réguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th EFFoST International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Uppsala, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01668511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management of perfluorinated anti-stick coating in the backing industry : “Satin” Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Le Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Jury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Monteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Grua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carol Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cereal and Europe Spring Meeting 2013 (2013-05-29 au 2013-05-31: Louvain, Belgique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Louvain, Belgium. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04381023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metrologie sur lignes de cuisson et de congélation en boulangerie et industries agroalimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Le-Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Guihard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Oge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Havet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monteau Jean-Yves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Collège Français de Métrologie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mesures de température – Bonnes pratiques et applications dans l’industrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Afnor éditions, 2021, Les Guides Techniques du Collège Français de Métrologie, 978-2-12-465794-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05431408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat and mass transfer during bread freezing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasser Hamdami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Monteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain E Le-Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Jury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Georgina Calderón-Domínguez; Gutiérrez-López, Gustavo F.; Keshavan Niranjan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in heat transfer unit operations. Baking and freezing in bread making</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRC Press, pp.249-278, 2017, 978-1-4665-0467-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01669093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId115"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Yves Monteau </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical study of rusk checking during storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Monteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Guihard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Le-Bail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Process Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 43 (4), </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jfpe.13385⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of thermal conductivity and specific heat of native maize starch and comparison with HMT treated starch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Aklouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Monteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sid-Ahmed Rezzoug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Guihard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Renewable Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7 (6), pp.535-546. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.32604/jrm.2019.04361⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water transfer in bread during staling: Physical phenomena and modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Monteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Purlis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Besbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Jury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Le-Bail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 211, pp.95 - 103. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2017.04.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01669317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bread collapse. Causes of the technological defect and impact of depanning time on bread quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Rzigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Monteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadidja Marmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Le-Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 182, pp.72-80. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2016.03.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01484785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modeling of heat transfer and pasteurizing value during thermal processing of intact egg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behzad Abbasnezhad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasser Hamdami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monteau Jean-Yves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamed Vatankhah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Science &amp; Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4 (1), pp.42-49. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/fsn3.257⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04660258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bread crust; A hot topic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain E Le-Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Jury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Monteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rouaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baking Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.40-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01670716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Temperature on the Solubility of CO 2 in Bread Dough</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Fadhel Ben Aissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Bahloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Monteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Le-Bail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Properties</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 18 (5), pp.1097-1109. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10942910903176360⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02364201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physics-based modeling of simultaneous heat and mass transfer intensification during vacuum steaming processes of starchy material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seyed Amir Bahrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Monteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sid-Ahmed Rezzoug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Loisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoulikha Maache-Rezzoug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering and Processing: Process Intensification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 85, pp.216 - 226. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cep.2014.09.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01425195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of baking conditions and storage temperature on staling of fully and part-baked Sangak bread</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Izadi Najafabadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Le-Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasser Hamdami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Monteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javad Keramat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cereal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 60 (1), pp.151-156. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcs.2014.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04652646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of baking conditions and storage with crust on the moisture profile, local textural properties and staling kinetics of pan bread</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Besbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Jury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monteau Jean-Yves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Le-Bail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LWT - Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 58 (2), pp.658-666. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lwt.2014.02.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04652511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water vapor transport properties during staling of bread crumb and crust as affected by heating rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Besbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Jury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Monteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Le-Bail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 50 (1), pp.10-19. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2012.09.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04637132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing the cellular structure of bread crumb and crust as affected by heating rate using X-ray microtomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Besbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Jury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monteau Jean-Yves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Le-Bail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 115 (3), pp.415-423. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2012.10.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04652373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of thermal conductivity of sandwich bread using an inverse method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Monteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 85 (1), pp.132 - 140. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2007.04.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01668432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crack in rusks: modelling and simulation of stress and displacement fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Monteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Guihard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Le Bail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEF13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02360324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MW processing of bakery products to prevent cracking & breakage; state of the art.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Le Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monteau Jean-Yves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Le-Bail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53 rd annual Micowave Power Symposium (IMPI 53)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Long Beach, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02561098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of thermal conductivity and specific heat of native maize starch and comparison with hydrothermal treated starch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aklouche Leila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Monteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sid-Ahmed Rezzoug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Guihard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICOME'18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, San Sebastian, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in specific heat and thermal conductivity of hydrothermal treated maize starch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Aklouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Monteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sid-Ahmed Rezzoug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Guihard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biopolymers 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01668983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glass transition in biopolymers in link with the baking process; application to bread crust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Le Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Jury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Loisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Monteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biopolymers 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water in the case of baking/staling. Impact on quality parameters of selected products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain E Le-Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrin Hesso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Besbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guénaelle Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euro Food Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Louvain, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01669309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of effective moisture diffusivity in starchy materials folloming hydrothermal treatments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.-A. Bahrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Loisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Monteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sid-Ahmed Rezzoug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoulikha Maache-Rezzoug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Diffusion in Solids and Liquids (DSL-2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00539943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Better understanding of the appearance of the hard to cook (HTC) phenomenon on red beans through innovative analytical techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lehebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Swyngedau Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Jaillais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Korbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Monteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEF14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Nantes, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04150095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BRICE project: solutions to monitor and to mitigate checking and breakage of dry cereal products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Le Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bedas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Le-Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Bailhache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Ribourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AACC International Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Denver, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02561766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MW processing of bakery products to prevent checking & breakage; state of the art (BRICE project)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Le Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Monteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Le Bail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 52nd Annual Microwave Power Symposium (IMPI 52)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Long Beach, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01927022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BRICE project: solutions to monitor and to mitigate checking and breakage of dry cereal products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Le Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Le Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Bailhache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bedas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd EFFoST International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of thermal conductivity and specific heat of native maize starch and comparison with hydrothermal treated starch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aklouche Leila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Monteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rezzoug Sid-Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Guihard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICOME'18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, San Sebastian, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02538732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cracking of rusks during storage: stress and strain simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Monteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiane Margoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïlys Warluzelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Guihard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Le Bail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd EFFoST International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01917089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BRICE project : checking and breakage of dry cereal products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Le Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Guihard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bedas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Le-Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Bailhache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biopolymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02561737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet ANR SATIN-BAKING (2012-2016). Revêtements non adhérents perfluorés. Bilan et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain E Le-Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Jury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Monteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Couëdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Grua-Priol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">67es Journées Techniques des Industries Céréalières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01670991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of crispness of appetite tiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Monteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Loisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Augereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cerbelaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Leduc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEF12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02538884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bread collapse. Causes of the technological defect and impact of depanning time on bread quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Rzigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Monteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Jury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Réguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICC/AISTEC Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02364217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bread - pan interface; impact of crust structure on bread demolding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Jury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Rzigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Monteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Le Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Réguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEF12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02538826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BREAD – PAN INTERFACE. IMPACT OF CRUST STRUCTURE ON BREAD DEMOLDING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Rzigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadidja Marmi Meriem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Monteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Jury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Réguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th EFFoST International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Uppsala, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01668511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management of perfluorinated anti-stick coating in the backing industry : “Satin” Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Le Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Jury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Monteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Grua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carol Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cereal and Europe Spring Meeting 2013 (2013-05-29 au 2013-05-31: Louvain, Belgique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Louvain, Belgium. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04381023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metrologie sur lignes de cuisson et de congélation en boulangerie et industries agroalimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Le-Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Guihard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Oge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Havet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monteau Jean-Yves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Collège Français de Métrologie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mesures de température – Bonnes pratiques et applications dans l’industrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Afnor éditions, 2021, Les Guides Techniques du Collège Français de Métrologie, 978-2-12-465794-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05431408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat and mass transfer during bread freezing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasser Hamdami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Monteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain E Le-Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Jury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Georgina Calderón-Domínguez; Gutiérrez-López, Gustavo F.; Keshavan Niranjan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in heat transfer unit operations. Baking and freezing in bread making</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRC Press, pp.249-278, 2017, 978-1-4665-0467-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01669093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId115"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534060v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Monteau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Guihard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le-Bail" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfpe.13385" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354243v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Aklouche" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid-Ahmed Rezzoug" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Maugard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32604/jrm.2019.04361" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669317v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Purlis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Besbes" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Jury" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2017.04.016" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484785v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Rzigue" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadidja Marmi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chevallier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2016.03.007" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DLNRV9M7-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660258v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behzad Abbasnezhad" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Hamdami" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monteau Jean-Yves" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Vatankhah" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fsn3.257" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670716v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain E Le-Bail" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chevallier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rouaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364201v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Fadhel Ben Aissa" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Bahloul" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10942910903176360" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01425195v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Amir Bahrani" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Loisel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoulikha Maache-Rezzoug" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2014.09.005" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652646v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Izadi Najafabadi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javad Keramat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2014.02.004" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PJLNRXK7-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652511v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2014.02.037" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637132v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Besbes" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2012.09.041" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WKGKSM5R-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652373v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2012.10.005" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9S5FB054-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668432v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2007.04.034" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-43WHL7LW-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360324v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Bail" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561098v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Le Bail" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354302v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aklouche Leila" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969577v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Loisel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668983v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669309v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrin Hesso" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;naelle Leray" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539943v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.-A. Bahrani" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Monteau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150095v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lehebel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Swyngedau Chevallier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Jaillais" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Korbel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561766v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bedas" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bailhache" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Ribourg" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927022v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968767v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538732v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rezzoug Sid-Ahmed" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917089v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiane Margoto" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;lys Warluzelle" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561737v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670991v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cou&#235;del" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Grua-Priol" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538884v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Augereau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cerbelaud" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Leduc" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364217v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure R&#233;guerre" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538826v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668511v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadidja Marmi Meriem" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381023v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Grua" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Prost" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431408v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Oge" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Havet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669093v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534060v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Monteau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Guihard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le-Bail" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfpe.13385" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354243v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Aklouche" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid-Ahmed Rezzoug" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Maugard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32604/jrm.2019.04361" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669317v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Purlis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Besbes" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Jury" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2017.04.016" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484785v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Rzigue" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadidja Marmi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chevallier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2016.03.007" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DLNRV9M7-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660258v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behzad Abbasnezhad" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Hamdami" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monteau Jean-Yves" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Vatankhah" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fsn3.257" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670716v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain E Le-Bail" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chevallier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rouaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364201v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Fadhel Ben Aissa" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Bahloul" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10942910903176360" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01425195v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Amir Bahrani" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Loisel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoulikha Maache-Rezzoug" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2014.09.005" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652646v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Izadi Najafabadi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javad Keramat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2014.02.004" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PJLNRXK7-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652511v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2014.02.037" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637132v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Besbes" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2012.09.041" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WKGKSM5R-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652373v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2012.10.005" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9S5FB054-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668432v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2007.04.034" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-43WHL7LW-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360324v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Bail" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561098v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Le Bail" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354302v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aklouche Leila" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668983v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969577v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Loisel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669309v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrin Hesso" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;naelle Leray" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539943v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.-A. Bahrani" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Monteau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150095v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lehebel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Swyngedau Chevallier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Jaillais" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Korbel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561766v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bedas" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bailhache" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Ribourg" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927022v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968767v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538732v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rezzoug Sid-Ahmed" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917089v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiane Margoto" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;lys Warluzelle" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561737v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670991v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cou&#235;del" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Grua-Priol" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538884v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Augereau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cerbelaud" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Leduc" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364217v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure R&#233;guerre" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538826v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668511v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadidja Marmi Meriem" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381023v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Grua" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Prost" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431408v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Oge" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Havet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669093v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>