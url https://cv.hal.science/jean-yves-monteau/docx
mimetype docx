--- v1 (2026-04-14)
+++ v2 (2026-05-10)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Yves Monteau </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical study of rusk checking during storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Monteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Guihard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Le-Bail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Process Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 43 (4), </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jfpe.13385⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of thermal conductivity and specific heat of native maize starch and comparison with HMT treated starch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Aklouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Monteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sid-Ahmed Rezzoug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Guihard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Renewable Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7 (6), pp.535-546. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.32604/jrm.2019.04361⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water transfer in bread during staling: Physical phenomena and modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Monteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Purlis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Besbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Jury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Le-Bail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 211, pp.95 - 103. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2017.04.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01669317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bread collapse. Causes of the technological defect and impact of depanning time on bread quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Rzigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Monteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadidja Marmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Le-Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 182, pp.72-80. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2016.03.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01484785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modeling of heat transfer and pasteurizing value during thermal processing of intact egg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behzad Abbasnezhad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasser Hamdami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monteau Jean-Yves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamed Vatankhah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Science &amp; Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4 (1), pp.42-49. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/fsn3.257⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04660258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bread crust; A hot topic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain E Le-Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Jury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Monteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rouaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baking Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.40-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01670716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Temperature on the Solubility of CO 2 in Bread Dough</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Fadhel Ben Aissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Bahloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Monteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Le-Bail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Properties</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 18 (5), pp.1097-1109. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10942910903176360⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02364201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physics-based modeling of simultaneous heat and mass transfer intensification during vacuum steaming processes of starchy material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seyed Amir Bahrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Monteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sid-Ahmed Rezzoug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Loisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoulikha Maache-Rezzoug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering and Processing: Process Intensification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 85, pp.216 - 226. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cep.2014.09.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01425195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of baking conditions and storage temperature on staling of fully and part-baked Sangak bread</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Izadi Najafabadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Le-Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasser Hamdami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Monteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javad Keramat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cereal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 60 (1), pp.151-156. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcs.2014.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04652646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of baking conditions and storage with crust on the moisture profile, local textural properties and staling kinetics of pan bread</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Besbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Jury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monteau Jean-Yves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Le-Bail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LWT - Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 58 (2), pp.658-666. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lwt.2014.02.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04652511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water vapor transport properties during staling of bread crumb and crust as affected by heating rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Besbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Jury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Monteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Le-Bail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 50 (1), pp.10-19. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2012.09.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04637132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing the cellular structure of bread crumb and crust as affected by heating rate using X-ray microtomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Besbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Jury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monteau Jean-Yves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Le-Bail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 115 (3), pp.415-423. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2012.10.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04652373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of thermal conductivity of sandwich bread using an inverse method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Monteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 85 (1), pp.132 - 140. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2007.04.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01668432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crack in rusks: modelling and simulation of stress and displacement fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Monteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Guihard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Le Bail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEF13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02360324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MW processing of bakery products to prevent cracking & breakage; state of the art.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Le Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monteau Jean-Yves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Le-Bail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53 rd annual Micowave Power Symposium (IMPI 53)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Long Beach, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02561098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of thermal conductivity and specific heat of native maize starch and comparison with hydrothermal treated starch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aklouche Leila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Monteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sid-Ahmed Rezzoug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Guihard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICOME'18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, San Sebastian, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in specific heat and thermal conductivity of hydrothermal treated maize starch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Aklouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Monteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sid-Ahmed Rezzoug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Guihard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biopolymers 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01668983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glass transition in biopolymers in link with the baking process; application to bread crust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Le Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Jury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Loisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Monteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biopolymers 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water in the case of baking/staling. Impact on quality parameters of selected products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain E Le-Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrin Hesso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Besbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guénaelle Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euro Food Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Louvain, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01669309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of effective moisture diffusivity in starchy materials folloming hydrothermal treatments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.-A. Bahrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Loisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Monteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sid-Ahmed Rezzoug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoulikha Maache-Rezzoug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Diffusion in Solids and Liquids (DSL-2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00539943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Better understanding of the appearance of the hard to cook (HTC) phenomenon on red beans through innovative analytical techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lehebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Swyngedau Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Jaillais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Korbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Monteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEF14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Nantes, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04150095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BRICE project: solutions to monitor and to mitigate checking and breakage of dry cereal products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Le Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bedas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Le-Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Bailhache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Ribourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AACC International Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Denver, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02561766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MW processing of bakery products to prevent checking & breakage; state of the art (BRICE project)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Le Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Monteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Le Bail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 52nd Annual Microwave Power Symposium (IMPI 52)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Long Beach, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01927022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BRICE project: solutions to monitor and to mitigate checking and breakage of dry cereal products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Le Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Le Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Bailhache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bedas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd EFFoST International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of thermal conductivity and specific heat of native maize starch and comparison with hydrothermal treated starch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aklouche Leila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Monteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rezzoug Sid-Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Guihard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICOME'18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, San Sebastian, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02538732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cracking of rusks during storage: stress and strain simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Monteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiane Margoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïlys Warluzelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Guihard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Le Bail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd EFFoST International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01917089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BRICE project : checking and breakage of dry cereal products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Le Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Guihard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bedas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Le-Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Bailhache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biopolymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02561737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet ANR SATIN-BAKING (2012-2016). Revêtements non adhérents perfluorés. Bilan et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain E Le-Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Jury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Monteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Couëdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Grua-Priol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">67es Journées Techniques des Industries Céréalières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01670991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of crispness of appetite tiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Monteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Loisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Augereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cerbelaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Leduc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEF12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02538884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bread collapse. Causes of the technological defect and impact of depanning time on bread quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Rzigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Monteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Jury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Réguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICC/AISTEC Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02364217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bread - pan interface; impact of crust structure on bread demolding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Jury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Rzigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Monteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Le Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Réguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEF12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02538826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BREAD – PAN INTERFACE. IMPACT OF CRUST STRUCTURE ON BREAD DEMOLDING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Rzigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadidja Marmi Meriem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Monteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Jury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Réguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th EFFoST International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Uppsala, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01668511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management of perfluorinated anti-stick coating in the backing industry : “Satin” Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Le Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Jury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Monteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Grua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carol Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cereal and Europe Spring Meeting 2013 (2013-05-29 au 2013-05-31: Louvain, Belgique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Louvain, Belgium. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04381023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metrologie sur lignes de cuisson et de congélation en boulangerie et industries agroalimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Le-Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Guihard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Oge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Havet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monteau Jean-Yves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Collège Français de Métrologie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mesures de température – Bonnes pratiques et applications dans l’industrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Afnor éditions, 2021, Les Guides Techniques du Collège Français de Métrologie, 978-2-12-465794-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05431408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat and mass transfer during bread freezing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasser Hamdami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Monteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain E Le-Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Jury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Georgina Calderón-Domínguez; Gutiérrez-López, Gustavo F.; Keshavan Niranjan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in heat transfer unit operations. Baking and freezing in bread making</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRC Press, pp.249-278, 2017, 978-1-4665-0467-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01669093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId115"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Yves Monteau </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical study of rusk checking during storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Monteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Guihard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Le-Bail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Process Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 43 (4), </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jfpe.13385⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of thermal conductivity and specific heat of native maize starch and comparison with HMT treated starch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Aklouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Monteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sid-Ahmed Rezzoug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Guihard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Renewable Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7 (6), pp.535-546. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.32604/jrm.2019.04361⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water transfer in bread during staling: Physical phenomena and modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Monteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Purlis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Besbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Jury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Le-Bail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 211, pp.95 - 103. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2017.04.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01669317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bread collapse. Causes of the technological defect and impact of depanning time on bread quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Rzigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Monteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadidja Marmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Le-Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 182, pp.72-80. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2016.03.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01484785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modeling of heat transfer and pasteurizing value during thermal processing of intact egg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behzad Abbasnezhad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasser Hamdami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monteau Jean-Yves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamed Vatankhah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Science &amp; Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4 (1), pp.42-49. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/fsn3.257⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04660258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bread crust; A hot topic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain E Le-Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Jury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Monteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rouaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baking Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.40-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01670716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Temperature on the Solubility of CO 2 in Bread Dough</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Fadhel Ben Aissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Bahloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Monteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Le-Bail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Properties</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 18 (5), pp.1097-1109. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10942910903176360⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02364201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physics-based modeling of simultaneous heat and mass transfer intensification during vacuum steaming processes of starchy material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seyed Amir Bahrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Monteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sid-Ahmed Rezzoug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Loisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoulikha Maache-Rezzoug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering and Processing: Process Intensification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 85, pp.216 - 226. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cep.2014.09.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01425195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of baking conditions and storage temperature on staling of fully and part-baked Sangak bread</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Izadi Najafabadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Le-Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasser Hamdami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Monteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javad Keramat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cereal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 60 (1), pp.151-156. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcs.2014.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04652646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of baking conditions and storage with crust on the moisture profile, local textural properties and staling kinetics of pan bread</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Besbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Jury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monteau Jean-Yves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Le-Bail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LWT - Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 58 (2), pp.658-666. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lwt.2014.02.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04652511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water vapor transport properties during staling of bread crumb and crust as affected by heating rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Besbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Jury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Monteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Le-Bail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 50 (1), pp.10-19. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2012.09.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04637132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing the cellular structure of bread crumb and crust as affected by heating rate using X-ray microtomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Besbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Jury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monteau Jean-Yves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Le-Bail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 115 (3), pp.415-423. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2012.10.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04652373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of thermal conductivity of sandwich bread using an inverse method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Monteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 85 (1), pp.132 - 140. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2007.04.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01668432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crack in rusks: modelling and simulation of stress and displacement fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Monteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Guihard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Le Bail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEF13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02360324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MW processing of bakery products to prevent cracking & breakage; state of the art.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Le Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monteau Jean-Yves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Le-Bail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53 rd annual Micowave Power Symposium (IMPI 53)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Long Beach, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02561098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of thermal conductivity and specific heat of native maize starch and comparison with hydrothermal treated starch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aklouche Leila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Monteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sid-Ahmed Rezzoug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Guihard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICOME'18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, San Sebastian, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in specific heat and thermal conductivity of hydrothermal treated maize starch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Aklouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Monteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sid-Ahmed Rezzoug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Guihard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biopolymers 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01668983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glass transition in biopolymers in link with the baking process; application to bread crust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Le Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Jury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Loisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Monteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biopolymers 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water in the case of baking/staling. Impact on quality parameters of selected products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain E Le-Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrin Hesso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Besbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guénaelle Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euro Food Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Louvain, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01669309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of effective moisture diffusivity in starchy materials folloming hydrothermal treatments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.-A. Bahrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Loisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Monteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sid-Ahmed Rezzoug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoulikha Maache-Rezzoug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Diffusion in Solids and Liquids (DSL-2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00539943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Better understanding of the appearance of the hard to cook (HTC) phenomenon on red beans through innovative analytical techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lehebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Swyngedau Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Jaillais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Korbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Monteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEF14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Nantes, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04150095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BRICE project: solutions to monitor and to mitigate checking and breakage of dry cereal products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Le Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bedas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Le-Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Bailhache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Ribourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AACC International Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Denver, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02561766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MW processing of bakery products to prevent checking & breakage; state of the art (BRICE project)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Le Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Monteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Le Bail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 52nd Annual Microwave Power Symposium (IMPI 52)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Long Beach, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01927022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BRICE project: solutions to monitor and to mitigate checking and breakage of dry cereal products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Le Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Le Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Bailhache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bedas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd EFFoST International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of thermal conductivity and specific heat of native maize starch and comparison with hydrothermal treated starch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aklouche Leila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Monteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rezzoug Sid-Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Guihard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICOME'18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, San Sebastian, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02538732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cracking of rusks during storage: stress and strain simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Monteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiane Margoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïlys Warluzelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Guihard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Le Bail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd EFFoST International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01917089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BRICE project : checking and breakage of dry cereal products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Le Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Guihard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bedas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Le-Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Bailhache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biopolymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02561737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet ANR SATIN-BAKING (2012-2016). Revêtements non adhérents perfluorés. Bilan et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain E Le-Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Jury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Monteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Couëdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Grua-Priol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">67es Journées Techniques des Industries Céréalières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01670991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of crispness of appetite tiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Monteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Loisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Augereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cerbelaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Leduc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEF12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02538884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bread collapse. Causes of the technological defect and impact of depanning time on bread quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Rzigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Monteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Jury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Réguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICC/AISTEC Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02364217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bread - pan interface; impact of crust structure on bread demolding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Jury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Rzigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Monteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Le Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Réguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEF12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02538826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BREAD – PAN INTERFACE. IMPACT OF CRUST STRUCTURE ON BREAD DEMOLDING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Rzigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadidja Marmi Meriem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Monteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Jury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Réguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th EFFoST International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Uppsala, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01668511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management of perfluorinated anti-stick coating in the backing industry : “Satin” Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Le Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Jury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Monteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Grua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carol Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cereal and Europe Spring Meeting 2013 (2013-05-29 au 2013-05-31: Louvain, Belgique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Louvain, Belgium. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04381023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metrologie sur lignes de cuisson et de congélation en boulangerie et industries agroalimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Le-Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Guihard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Oge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Havet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monteau Jean-Yves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Collège Français de Métrologie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mesures de température – Bonnes pratiques et applications dans l’industrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Afnor éditions, 2021, Les Guides Techniques du Collège Français de Métrologie, 978-2-12-465794-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05431408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat and mass transfer during bread freezing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasser Hamdami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Monteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain E Le-Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Jury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Georgina Calderón-Domínguez; Gutiérrez-López, Gustavo F.; Keshavan Niranjan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in heat transfer unit operations. Baking and freezing in bread making</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRC Press, pp.249-278, 2017, 978-1-4665-0467-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01669093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId116"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534060v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Monteau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Guihard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le-Bail" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfpe.13385" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354243v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Aklouche" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid-Ahmed Rezzoug" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Maugard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32604/jrm.2019.04361" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669317v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Purlis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Besbes" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Jury" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2017.04.016" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484785v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Rzigue" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadidja Marmi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chevallier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2016.03.007" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DLNRV9M7-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660258v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behzad Abbasnezhad" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Hamdami" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monteau Jean-Yves" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Vatankhah" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fsn3.257" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670716v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain E Le-Bail" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chevallier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rouaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364201v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Fadhel Ben Aissa" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Bahloul" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10942910903176360" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01425195v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Amir Bahrani" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Loisel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoulikha Maache-Rezzoug" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2014.09.005" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652646v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Izadi Najafabadi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javad Keramat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2014.02.004" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PJLNRXK7-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652511v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2014.02.037" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637132v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Besbes" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2012.09.041" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WKGKSM5R-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652373v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2012.10.005" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9S5FB054-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668432v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2007.04.034" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-43WHL7LW-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360324v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Bail" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561098v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Le Bail" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354302v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aklouche Leila" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668983v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969577v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Loisel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669309v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrin Hesso" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;naelle Leray" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539943v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.-A. Bahrani" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Monteau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150095v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lehebel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Swyngedau Chevallier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Jaillais" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Korbel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561766v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bedas" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bailhache" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Ribourg" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927022v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968767v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538732v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rezzoug Sid-Ahmed" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917089v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiane Margoto" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;lys Warluzelle" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561737v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670991v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cou&#235;del" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Grua-Priol" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538884v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Augereau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cerbelaud" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Leduc" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364217v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure R&#233;guerre" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538826v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668511v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadidja Marmi Meriem" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381023v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Grua" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Prost" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431408v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Oge" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Havet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669093v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534060v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Monteau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Guihard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le-Bail" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfpe.13385" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354243v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Aklouche" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid-Ahmed Rezzoug" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Maugard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32604/jrm.2019.04361" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669317v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Purlis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Besbes" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Jury" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2017.04.016" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484785v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Rzigue" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadidja Marmi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chevallier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2016.03.007" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DLNRV9M7-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660258v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behzad Abbasnezhad" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Hamdami" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monteau Jean-Yves" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Vatankhah" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fsn3.257" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670716v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain E Le-Bail" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chevallier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rouaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364201v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Fadhel Ben Aissa" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Bahloul" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10942910903176360" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01425195v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Amir Bahrani" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Loisel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoulikha Maache-Rezzoug" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2014.09.005" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5WBL1HBV-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652646v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Izadi Najafabadi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javad Keramat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2014.02.004" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PJLNRXK7-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652511v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2014.02.037" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637132v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Besbes" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2012.09.041" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WKGKSM5R-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652373v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2012.10.005" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9S5FB054-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668432v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2007.04.034" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-43WHL7LW-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360324v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Bail" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561098v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Le Bail" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354302v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aklouche Leila" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668983v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969577v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Loisel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669309v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrin Hesso" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;naelle Leray" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539943v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.-A. Bahrani" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Monteau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150095v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lehebel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Swyngedau Chevallier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Jaillais" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Korbel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561766v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bedas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bailhache" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Ribourg" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927022v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968767v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538732v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rezzoug Sid-Ahmed" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917089v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiane Margoto" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;lys Warluzelle" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561737v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670991v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cou&#235;del" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Grua-Priol" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538884v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Augereau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cerbelaud" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Leduc" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364217v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure R&#233;guerre" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538826v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668511v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadidja Marmi Meriem" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381023v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Grua" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Prost" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431408v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Oge" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Havet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669093v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>