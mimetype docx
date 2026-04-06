--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -100,261 +100,261 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the scanning strategy on the microstructure and the tribological behavior of a Ni-based superalloy processed by L-PBF additive manufacturing</w:t>
+                <w:t xml:space="preserve">Role of crystallographic and morphological textures on wear resistance of an additive-manufactured Ni-based superalloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Nicolas Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-yves Paris</w:t>
+                <w:t xml:space="preserve">Jean-Yves Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Alexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Boher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wear</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 564-565, pp.205671. </w:t>
+              <w:t xml:space="preserve">, 2025, 570, pp.205894. </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.wear.2024.205671⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.wear.2025.205894⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04831131v1</w:t>
+                <w:t xml:space="preserve">hal-04957518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of crystallographic and morphological textures on wear resistance of an additive-manufactured Ni-based superalloy</w:t>
+                <w:t xml:space="preserve">Influence of the scanning strategy on the microstructure and the tribological behavior of a Ni-based superalloy processed by L-PBF additive manufacturing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Nicolas Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Yves Paris</w:t>
+                <w:t xml:space="preserve">Jean-yves Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Alexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Boher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wear</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 570, pp.205894. </w:t>
+              <w:t xml:space="preserve">, 2025, 564-565, pp.205671. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.wear.2025.205894⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.wear.2024.205671⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04957518v1</w:t>
+                <w:t xml:space="preserve">hal-04831131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physico-chemical characterisation and tribological behaviour of ground micro-arc oxidation coating on aluminium alloy – Comparison with hard anodised oxidation</w:t>
               </w:r>
@@ -526,51 +526,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Yahiaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-yves Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Manufacturing Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 75, pp.461-475. </w:t>
@@ -602,360 +602,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03555595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plastic behavior-dependent weldability of heat-treatable aluminum alloys in friction stir welding</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Acoustic emission characterization of transgranular cracks in WC–Co cemented carbides During a one-way scratch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malik Yahiaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Marconnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khouloud Jlaiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Denape</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00170-021-07754-4⟩</w:t>
+              <w:t xml:space="preserve">Tribology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 69 (4), pp.0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11249-021-01509-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03479406v1</w:t>
+                <w:t xml:space="preserve">hal-03620269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustic emission characterization of transgranular cracks in WC–Co cemented carbides During a one-way scratch</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Plastic behavior-dependent weldability of heat-treatable aluminum alloys in friction stir welding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danilo Ambrosio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Dessein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khouloud Jlaiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tribology Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 69 (4), pp.0. </w:t>
+              <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 117 (1-2), pp.635-652. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11249-021-01509-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00170-021-07754-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03620269v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03479406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tribolumen: a tribometer for a correlation between AE signals and observation of tribological process in Real-Time—Application to a dry steel/glass reciprocating sliding contact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khouloud Jlaiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Yahiaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Denape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lubricants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 8 (4), pp.47. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1015,51 +1015,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Delbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-yves Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassin Ezayani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1140,77 +1140,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Yahiaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France Chabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Nassiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Denape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tribology International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 132, pp.154-164. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1238,1220 +1238,1220 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03498995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tribological characterization of a labyrinth-abradable interaction in a turbo engine application</w:t>
+                <w:t xml:space="preserve">General procedure for selecting and testing materials and coatings in response to a tribological problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corentin Delebarre</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Julie Pellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Denape</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Bry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Genissieux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wear</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.wear.2016.11.007⟩</w:t>
+              <w:t xml:space="preserve">Journal of Tribology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 139 (3), pp.0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.4034331⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01758599v1</w:t>
+                <w:t xml:space="preserve">hal-01905418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">General procedure for selecting and testing materials and coatings in response to a tribological problem</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Tribological characterization of a labyrinth-abradable interaction in a turbo engine application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Delebarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Dessein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Denape</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Tribology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 139 (3), pp.0. </w:t>
+              <w:t xml:space="preserve">Wear</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 370-371, pp.29-38. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/1.4034331⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.wear.2016.11.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01905418v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01758599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The wear mechanisms occurring in a labyrinth seal/abradable contact depending on the incursion depth parameter</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Independent analyses of cutting and friction forces applied on a single polycrystalline diamond compact cutter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Yahiaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-Y. Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl Delbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Denape</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/meca/2015118⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Rock Mechanics and Mining Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 85, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijrmms.2016.03.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02135086v1</w:t>
+                <w:t xml:space="preserve">hal-01294284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Independent analyses of cutting and friction forces applied on a single polycrystalline diamond compact cutter</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Interaction between systems and materials in fretting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Benitez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Denape</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Paris</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Rock Mechanics and Mining Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijrmms.2016.03.002⟩</w:t>
+              <w:t xml:space="preserve">Wear</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 368-369, pp.183-195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.wear.2016.09.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01294284v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02114157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction between systems and materials in fretting</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Quality and wear behavior of graded polycrystalline diamond compact cutters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malik Yahiaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-Y. Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl Delbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Denape</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gerbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wear</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 368-369, pp.183-195. </w:t>
+              <w:t xml:space="preserve">International Journal of Refractory Metals and Hard Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 56, pp.87-95. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.wear.2016.09.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijrmhm.2015.12.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02114157v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01258632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quality and wear behavior of graded polycrystalline diamond compact cutters</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">The wear mechanisms occurring in a labyrinth seal/abradable contact depending on the incursion depth parameter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Delebarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Dessein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Denape</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Refractory Metals and Hard Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 56, pp.87-95. </w:t>
+              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 17 (6), pp.601-620. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijrmhm.2015.12.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/meca/2015118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01258632v1</w:t>
+                <w:t xml:space="preserve">hal-02135086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlation between acoustic emission signals and friction behavior under different sliding configurations and materials pairs</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Wear mechanisms of WC-Co drill bit inserts against alumina counterface under dry friction: Part 2 — Graded WC-Co inserts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Denape</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-Y. Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Yahiaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ther</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Key Engineering Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.640.21⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Refractory Metals and Hard Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 48, pp.65-73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijrmhm.2014.07.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01118890v1</w:t>
+                <w:t xml:space="preserve">hal-01078778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wear mechanisms of WC–Co drill bit inserts against alumina counterface under dry friction: Part 1 — WC–Co inserts with homogenous binder phase content</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Yahiaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Denape</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfazazi Dourfaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Refractory Metals and Hard Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, vol. 48, pp. 245-256. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijrmhm.2014.09.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01154614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wear mechanisms of WC-Co drill bit inserts against alumina counterface under dry friction: Part 2 — Graded WC-Co inserts</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Correlation between acoustic emission signals and friction behavior under different sliding configurations and materials pairs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malik Yahiaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Denape</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Refractory Metals and Hard Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Key Engineering Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, vol. 640, pp. 21-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.640.21⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijrmhm.2014.07.024⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01078778v1</w:t>
+                <w:t xml:space="preserve">hal-01118890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wear dynamics of a TPU/steel contact under reciprocal sliding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Yahiaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Denape</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aydemir Güralp Ural</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2515,103 +2515,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An experimental study of the high speed interaction between a labyrinth seal and an abradable coating in a turbo-engine application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Delebarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dessein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Denape</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wear</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, vol. 316, pp. 109-118. </w:t>
@@ -2701,51 +2701,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Vernault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dessein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Denape</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Machining and Machinability of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, vol. 15 (n° 1/2), pp. 18-35. </w:t>
@@ -2796,90 +2796,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A study on PDC drill bits quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Yahiaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Denape</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfazazi Dourfaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wear</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, vol. 298-299, pp. 32-41. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2952,64 +2952,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solisabel Orozco Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Manuel Carrillo Mancuso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Denape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Key Engineering Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Vol. 498, pp. 89-101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3069,77 +3069,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solisabel Orozco Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Delbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Benitez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Denape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Key Engineering Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, vol. 482, pp. 89-100. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3186,64 +3186,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utility of a fretting device working under free displacement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Roméo Yantio Njankeu Sabeya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Denape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tribology International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, vol. 42, pp.1330-1339. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3290,64 +3290,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of seizure of coated and treated titanium alloy under fretting conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Roméo Yantio Njankeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Denape</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3432,64 +3432,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An environmental tribometer for the study of rubbing surface reactivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adib Soufiane Adamou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Denape</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Andrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3574,64 +3574,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Salabura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adib Soufiane Adamou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Denape</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Andrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3722,90 +3722,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acoustic signature identification of damage and wear mechanisms in a steel/glass sliding contact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khouloud Jlaiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Yahiaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Denape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Balkantrib 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Belgrade, Serbia. pp.135065012110405, </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3839,77 +3839,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intéraction système-matériaux en fretting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Benitez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Denape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27ème Journées Internationales Francophones de Tribologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Nantes, France. pp. 281-290</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3928,217 +3928,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01414253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude comparative multiéchelle des mécanismes de frottement et d’usure de carbures cémentés WC-Co</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Elaboration de carbures cémentés à gradient de propriétés par imbibition réactive : application au forage pétrolier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ther</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Yahiaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Denape</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27éme Journées Internationales Francophones de Tribologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Nantes, France. pp.0</w:t>
+              <w:t xml:space="preserve">Science et Technologie des Poudres et Poudres et Matériaux Frittés STPMF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Nancy, France. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01308903v1</w:t>
+                <w:t xml:space="preserve">hal-01977434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude expérimentale des mécanismes d’usure intervenant lors d’un contact entre un joint d’étanchéité de type labyrinthe et un matériau abradable en application dans les turbomachines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Delebarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dessein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Denape</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27ème Journées Internationales Francophones de Tribologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Nantes, France. pp.0</w:t>
@@ -4161,333 +4178,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01308902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration de carbures cémentés à gradient de propriétés par imbibition réactive : application au forage pétrolier</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Elaboration de carbures cémentés à gradient de propriétés par imbibition réactive : application aux inserts d'outils tricône pour le forage pétrolier et minier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ther</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Yahiaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Denape</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science et Technologie des Poudres et Poudres et Matériaux Frittés STPMF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Nancy, France. pp.0</w:t>
+              <w:t xml:space="preserve">Récents Progrès en Génie des Procédés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Nancy, France. 2.6, 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01977434v1</w:t>
+                <w:t xml:space="preserve">hal-01163365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration de carbures cémentés à gradient de propriétés par imbibition réactive : application aux inserts d'outils tricône pour le forage pétrolier et minier</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Ther</w:t>
+                <w:t xml:space="preserve">Étude comparative multiéchelle des mécanismes de frottement et d’usure de carbures cémentés WC-Co</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malik Yahiaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Denape</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Colin</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alfazazi Dourfaye</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Récents Progrès en Génie des Procédés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Nancy, France. 2.6, 8 p</w:t>
+              <w:t xml:space="preserve">27éme Journées Internationales Francophones de Tribologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Nantes, France. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01163365v1</w:t>
+                <w:t xml:space="preserve">hal-01308903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acoustic emission signals correlation with sliding friction behaviour of different materials pairs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Yahiaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Denape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACMA 2014 - Aircraft Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Marrakech, Morocco. pp. 48-49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4512,103 +4512,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High speed interaction between an abradable coating and a labyrinth seal in turbo-engine application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Delebarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dessein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Denape</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Joint Conference on Mechanics, Design Engineering &amp; Advanced Manufacturing (2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Toulouse, France. pp.1-7</w:t>
@@ -4650,90 +4650,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Établissement d’un critère de qualité des taillants diamant/WC-Co pour l’excavation de formations rocheuses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Yahiaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Delbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Denape</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24e Journées internationales francophones de tribologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Aix-en-Provence, France. pp.0</w:t>
@@ -4900,90 +4900,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ANALYTICAL AND EXPERIMENTAL STUDY ON PDC DRILL BITS QUALITY</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Yahiaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Delbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Denape</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd Europeen Conference on Tribology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Vienne, Austria. pp.475</w:t>
@@ -5025,64 +5025,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle des nanoparticules et/ou de nanotubes de carbone sur le comportement en fretting de composites à matrice alumine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Güralp Ural</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Denape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Internationales Francophones de Tribologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Compiègne, France. pp. 361-369</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5341,51 +5341,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Vernault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dessein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Denape</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : FR3001646 (B1). 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
@@ -5576,51 +5576,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04831131v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Nicolas Parent" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-yves Paris" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Alexis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Boher" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2024.205671" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04957518v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Paris" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2025.205894" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061749v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Rodriguez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Vieu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Balsarin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Combes" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Alexis" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2022.204591" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555595v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Ambrosio" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dessein" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Wagner" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Yahiaoui" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmapro.2022.01.012" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479406v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khouloud Jlaiel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-021-07754-4" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620269v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Marconnet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Denape" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-021-01509-8" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02651427v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/lubricants8040047" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353964v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Delb&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassin Ezayani" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498995v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Chabert" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Nassiet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2018.12.020" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758599v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Delebarre" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2016.11.007" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905418v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pellier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Bry" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Genissieux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4034331" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135086v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2015118" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294284v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Yahiaoui" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Paris" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gerbaud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmms.2016.03.002" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114157v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Benitez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2016.09.012" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258632v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmhm.2015.12.009" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118890v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.640.21" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154614v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfazazi Dourfaye" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmhm.2014.09.018" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01078778v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Colin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ther" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmhm.2014.07.024" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D5V12ST8-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095493v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aydemir G&#252;ralp Ural" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelia Alcal&#224;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2014.04.005" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060023v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2014.04.023" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139267v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mandrile" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cazenave-Larroche" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Vernault" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMMM.2014.059185" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919880v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2012.12.026" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881061v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solisabel Orozco Gomez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel Carrillo Mancuso" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.498.89" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881328v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.482.89" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756349v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Rom&#233;o Yantio Njankeu Sabeya" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2009.04.032" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267489v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Rom&#233;o Yantio Njankeu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Pichon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Rivi&#232;re" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2006.02.026" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-27L5XR83-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597330v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adib Soufiane Adamou" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Andrieu" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2005.11.008" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-87H6736G-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597287v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Salabura" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca:2006044" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8C9E4768AEE88B3ED3BDD70BC99649A62B112A36/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03757999v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13506501211040599" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414253v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308903v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308902v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977434v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01163365v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068021v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487133v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023436v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975198v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Javier Martinez" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Canales" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Angel Jim&#233;nez" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780554v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Delbe" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154604v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;ralp Ural" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739467v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gautron" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Balland" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tanaka-Ferrand" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Angeli&#233;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cirio" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04335471v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04957518v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Nicolas Parent" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Paris" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Alexis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Boher" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2025.205894" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04831131v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-yves Paris" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2024.205671" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061749v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Rodriguez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Vieu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Balsarin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Combes" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Alexis" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2022.204591" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555595v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Ambrosio" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dessein" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Wagner" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Yahiaoui" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmapro.2022.01.012" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620269v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Marconnet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khouloud Jlaiel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Denape" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-021-01509-8" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479406v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-021-07754-4" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02651427v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/lubricants8040047" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353964v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Delb&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassin Ezayani" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498995v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Chabert" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Nassiet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2018.12.020" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905418v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pellier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Bry" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Genissieux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4034331" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758599v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Delebarre" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2016.11.007" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294284v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Yahiaoui" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Paris" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gerbaud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmms.2016.03.002" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114157v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Benitez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2016.09.012" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258632v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmhm.2015.12.009" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135086v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2015118" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01078778v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Colin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ther" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmhm.2014.07.024" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D5V12ST8-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154614v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfazazi Dourfaye" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmhm.2014.09.018" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118890v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.640.21" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095493v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aydemir G&#252;ralp Ural" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelia Alcal&#224;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2014.04.005" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060023v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2014.04.023" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139267v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mandrile" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cazenave-Larroche" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Vernault" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMMM.2014.059185" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919880v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2012.12.026" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881061v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solisabel Orozco Gomez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel Carrillo Mancuso" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.498.89" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881328v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.482.89" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756349v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Rom&#233;o Yantio Njankeu Sabeya" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2009.04.032" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267489v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Rom&#233;o Yantio Njankeu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Pichon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Rivi&#232;re" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2006.02.026" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-27L5XR83-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597330v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adib Soufiane Adamou" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Andrieu" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2005.11.008" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-87H6736G-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597287v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Salabura" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca:2006044" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8C9E4768AEE88B3ED3BDD70BC99649A62B112A36/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03757999v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13506501211040599" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414253v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977434v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308902v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01163365v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308903v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068021v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487133v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023436v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975198v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Javier Martinez" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Canales" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Angel Jim&#233;nez" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780554v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Delbe" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154604v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;ralp Ural" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739467v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gautron" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Balland" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tanaka-Ferrand" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Angeli&#233;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cirio" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04335471v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>