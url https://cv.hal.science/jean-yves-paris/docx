--- v1 (2026-04-06)
+++ v2 (2026-05-10)
@@ -3271,380 +3271,380 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00756349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of seizure of coated and treated titanium alloy under fretting conditions</w:t>
+                <w:t xml:space="preserve">An environmental tribometer for the study of rubbing surface reactivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghislain Roméo Yantio Njankeu</w:t>
+                <w:t xml:space="preserve">Adib Soufiane Adamou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Denape</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Pichon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Rivière</w:t>
+                <w:t xml:space="preserve">Eric Andrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tribology International</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Wear</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 261 (3 - 4), pp.311-317. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.wear.2005.11.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.triboint.2006.02.026⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05267489v1</w:t>
+                <w:t xml:space="preserve">hal-03597330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An environmental tribometer for the study of rubbing surface reactivity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Study of seizure of coated and treated titanium alloy under fretting conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Roméo Yantio Njankeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Denape</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adib Soufiane Adamou</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Paris</w:t>
+                <w:t xml:space="preserve">Luc Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Andrieu</w:t>
+                <w:t xml:space="preserve">Jean-Paul Rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wear</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 261 (3 - 4), pp.311-317. </w:t>
+              <w:t xml:space="preserve">Tribology International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 39 (10), pp.1052-1059. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.wear.2005.11.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.triboint.2006.02.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03597330v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05267489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception d’un tribomètre environnemental pour l’étude de la réactivité des surfaces frottantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Salabura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adib Soufiane Adamou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Denape</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Andrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mécanique et Industries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 7 (3), pp.311-315. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3928,277 +3928,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01414253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration de carbures cémentés à gradient de propriétés par imbibition réactive : application au forage pétrolier</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Malik Yahiaoui</w:t>
+                <w:t xml:space="preserve">Etude expérimentale des mécanismes d’usure intervenant lors d’un contact entre un joint d’étanchéité de type labyrinthe et un matériau abradable en application dans les turbomachines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Delebarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Dessein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Denape</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science et Technologie des Poudres et Poudres et Matériaux Frittés STPMF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Nancy, France. pp.0</w:t>
+              <w:t xml:space="preserve">27ème Journées Internationales Francophones de Tribologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Nantes, France. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01977434v1</w:t>
+                <w:t xml:space="preserve">hal-01308902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude expérimentale des mécanismes d’usure intervenant lors d’un contact entre un joint d’étanchéité de type labyrinthe et un matériau abradable en application dans les turbomachines</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Wagner</w:t>
+                <w:t xml:space="preserve">Elaboration de carbures cémentés à gradient de propriétés par imbibition réactive : application au forage pétrolier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ther</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malik Yahiaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Paris</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Dessein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Denape</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27ème Journées Internationales Francophones de Tribologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Nantes, France. pp.0</w:t>
+              <w:t xml:space="preserve">Science et Technologie des Poudres et Poudres et Matériaux Frittés STPMF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Nancy, France. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01308902v1</w:t>
+                <w:t xml:space="preserve">hal-01977434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaboration de carbures cémentés à gradient de propriétés par imbibition réactive : application aux inserts d'outils tricône pour le forage pétrolier et minier</w:t>
               </w:r>
@@ -5576,51 +5576,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04957518v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Nicolas Parent" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Paris" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Alexis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Boher" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2025.205894" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04831131v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-yves Paris" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2024.205671" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061749v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Rodriguez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Vieu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Balsarin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Combes" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Alexis" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2022.204591" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555595v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Ambrosio" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dessein" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Wagner" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Yahiaoui" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmapro.2022.01.012" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620269v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Marconnet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khouloud Jlaiel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Denape" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-021-01509-8" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479406v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-021-07754-4" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02651427v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/lubricants8040047" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353964v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Delb&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassin Ezayani" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498995v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Chabert" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Nassiet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2018.12.020" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905418v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pellier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Bry" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Genissieux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4034331" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758599v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Delebarre" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2016.11.007" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294284v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Yahiaoui" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Paris" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gerbaud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmms.2016.03.002" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114157v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Benitez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2016.09.012" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258632v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmhm.2015.12.009" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135086v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2015118" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01078778v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Colin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ther" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmhm.2014.07.024" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D5V12ST8-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154614v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfazazi Dourfaye" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmhm.2014.09.018" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118890v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.640.21" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095493v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aydemir G&#252;ralp Ural" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelia Alcal&#224;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2014.04.005" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060023v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2014.04.023" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139267v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mandrile" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cazenave-Larroche" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Vernault" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMMM.2014.059185" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919880v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2012.12.026" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881061v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solisabel Orozco Gomez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel Carrillo Mancuso" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.498.89" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881328v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.482.89" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756349v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Rom&#233;o Yantio Njankeu Sabeya" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2009.04.032" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267489v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Rom&#233;o Yantio Njankeu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Pichon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Rivi&#232;re" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2006.02.026" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-27L5XR83-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597330v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adib Soufiane Adamou" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Andrieu" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2005.11.008" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-87H6736G-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597287v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Salabura" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca:2006044" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8C9E4768AEE88B3ED3BDD70BC99649A62B112A36/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03757999v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13506501211040599" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414253v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977434v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308902v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01163365v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308903v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068021v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487133v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023436v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975198v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Javier Martinez" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Canales" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Angel Jim&#233;nez" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780554v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Delbe" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154604v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;ralp Ural" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739467v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gautron" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Balland" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tanaka-Ferrand" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Angeli&#233;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cirio" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04335471v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04957518v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Nicolas Parent" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Paris" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Alexis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Boher" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2025.205894" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04831131v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-yves Paris" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2024.205671" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061749v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Rodriguez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Vieu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Balsarin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Combes" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Alexis" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2022.204591" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555595v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Ambrosio" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dessein" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Wagner" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Yahiaoui" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmapro.2022.01.012" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620269v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Marconnet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khouloud Jlaiel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Denape" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-021-01509-8" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479406v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-021-07754-4" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02651427v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/lubricants8040047" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353964v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Delb&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassin Ezayani" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498995v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Chabert" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Nassiet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2018.12.020" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905418v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pellier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Bry" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Genissieux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4034331" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758599v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Delebarre" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2016.11.007" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294284v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Yahiaoui" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Paris" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gerbaud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmms.2016.03.002" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114157v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Benitez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2016.09.012" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258632v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmhm.2015.12.009" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135086v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2015118" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01078778v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Colin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ther" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmhm.2014.07.024" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D5V12ST8-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154614v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfazazi Dourfaye" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmhm.2014.09.018" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118890v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.640.21" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095493v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aydemir G&#252;ralp Ural" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelia Alcal&#224;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2014.04.005" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060023v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2014.04.023" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139267v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mandrile" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cazenave-Larroche" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Vernault" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMMM.2014.059185" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919880v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2012.12.026" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881061v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solisabel Orozco Gomez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel Carrillo Mancuso" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.498.89" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881328v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.482.89" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756349v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Rom&#233;o Yantio Njankeu Sabeya" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2009.04.032" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597330v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adib Soufiane Adamou" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Andrieu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2005.11.008" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-87H6736G-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267489v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Rom&#233;o Yantio Njankeu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Pichon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Rivi&#232;re" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2006.02.026" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-27L5XR83-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597287v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Salabura" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca:2006044" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8C9E4768AEE88B3ED3BDD70BC99649A62B112A36/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03757999v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13506501211040599" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414253v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308902v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977434v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01163365v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308903v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068021v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487133v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023436v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975198v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Javier Martinez" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Canales" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Angel Jim&#233;nez" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780554v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Delbe" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154604v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;ralp Ural" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739467v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gautron" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Balland" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tanaka-Ferrand" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Angeli&#233;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cirio" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04335471v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>