--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -147,51 +147,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (58)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (59)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -208,51 +208,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études corses et méditerranéennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, Approche historique et anthropologique des incendies de végétation, 93, pp. 21-42</w:t>
+              <w:t xml:space="preserve">, 2025, Approche historique et anthropologique des incendies de végétation, 93, pp.21-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05265376v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -380,4630 +380,4686 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05064494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La science forestière française et la question des essences dites exotiques : le grand affrontement (1820-1914)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahier du GHFF forêt, environnement et société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, n° 34, pp.35-46</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05264923v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Un essai d’entrisme écologique au sein des Éditions Dupuis : l’épisode éphémère du Trombone illustré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahier d'Histoire Immédiate</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, n° 58, pp. 76-93</w:t>
+              <w:t xml:space="preserve">, 2024, n° 58, pp.76-93</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05264962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La science forestière française et la question des essences dites exotiques : le grand affrontement (1820-1914)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahier du GHFF forêt, environnement et société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, n° 34, pp. 35-46</w:t>
+              <w:t xml:space="preserve">Journal de Botanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Hors série 1, pp. 64-79</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05568187v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les disparités socio-spatiales des transitions agroécologiques : apports et éclairages de l’échelle régionale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Charbonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Preux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Thivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Degrémont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Zahm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Territoires &amp; Transitions socio-écologiques : dialogue fécond, parcours inachevé ou voie sans issue ?, 98 (3-4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/13tpr⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaut Preux</w:t>
+                <w:t xml:space="preserve">hal-05058480v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Promouvoir l’action de la France en Indochine : la presse à l’Exposition de Hanoï (novembre 1902 - février 1903)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Outre-Mers Revue d'Histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, La presse dans l’Empire colonial français, 2 (420-421), pp.101-114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/om.420.0101⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05265017v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les écrits algériens du géographe Armand Frémont : « une blessure fermée qui n’est pas fermée »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Carnets: Revista Electrónica de Estudos Franceses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Deuxième série (n° 26), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/carnets.15143⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05264946v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Dex et les “romans aérostatiques”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Studia Romanica Posnaniensia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, n° 50, pp. 55-68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14746/strop.2023.50.1.4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05265359v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souvenirs photographiques du Sud-Annam et de Cochinchine d’un simple soldat de la Coloniale (1946-1953)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers d’Histoire Immédiate</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, n° 57, pp. 106-123</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05416160v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La représentation des grands espaces nord-américains dans Capitaine Apache (Lécureux – Norma, 1975-1986)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Strenae - Recherches sur les livres et objets culturels de l’enfance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, n° 20-21, pp.15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/strenae.9075⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05264941v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deux ans de vacances. Du livre au feuilleton : le merveilleux géographique interrogé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Saison : la revue des séries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, n° spécial "Géographies imaginaires", n° 4, pp.15-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-14628-5.p.0015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05265329v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une frontière pour le massif forestier d’Iraty : droits d’usage vs frontière naturelle (Pyrénées-Atlantiques, XVIIIe-XIXe siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sud-Ouest Européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, vol. 54, pp. 97-111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12g5f⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05265021v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des “tierras calientes” mexicaines aux montagnes enneigées du Wyoming : Palacios et la représentation des paysages de western dans Mac Coy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Géographie : terre des Hommes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, n° 1581, pp.18-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/geo.1581.0018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03882082v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Los primeros intentos de delimitación moderna de la frontera pirenaica: la Comisión franco-española Caro-Ornano y su legado cartográfico (1784-1792)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacobo García Álvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Delphine Thivet</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista de Historiografía</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, n° 30, pp. 15-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20318/revhisto.2019.4742⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05416950v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la Bérézina aux Aldudes : le commandant Gleizes et la question épineuse de la délimitation frontalière des Pyrénées occidentales (1827-1832)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Stratégique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Géographie militaire III, n°119, pp. 35-62</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05377323v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’érosion volontaire des montagnes au secours de la plaine « stérile » ou comment créer un sol fertile dans les Landes de Gascogne dans la seconde moitié du XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aldhuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers thématiques : architecture et paysage, conception, territoire, histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, La plaine, le plat, le plan, n° 17, pp. 19-34</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01816813v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stratégie militaire et prise en compte du milieu : l’exemple de l’expédition du Mexique (1862-1867)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de Géographie Historique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, n° spécial "Géographie historique et guerre" (n°10-11)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05379867v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stratégie militaire et prise en compte du Milieu : l’exemple de l’Expédition du Mexique (1862-1867)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de Géographie Historique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10-11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/geohist.1183⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03660239v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hồ Chi Minh-Ville, un patrimoine bâti qui s'en va : le cas de l'arrondissement n° 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Thu Trang Ngô</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EchoGéo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, n° 40, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/echogeo.14948⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02152720v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une frontière pour les Pyrénées : l'épisode trop méconnu de la commission topographique franco-espagnole Caro-Ornano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacobo Garcia Álvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cartes &amp; géomatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, n° 228, pp. 47-58</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02152715v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cartographier et décrire la péninsule Ibérique : l'héritage militaire français (1808-1823)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Carlos Castañón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacobo García Álvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales de géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Varia, n° 707, pp. 74-102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ag.707.0074⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02152716v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La aportación geográfica y cartográfica de las Comisiones de Límites Luso-franco-españolas (SS. XVIII-XIX). Apuntes para una historia comparada del conocimiento y la cooperación científica sobre la frontera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacobo García Álvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Terra Brasilis : Revista da Rede Brasileira de História da Geografia e Geografia Histórica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, vol. 6 (n° 2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/terrabrasilis.1693⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05407759v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les suberaies marocaines sous le protectorat français (1912-1956)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Forêt Méditerranéenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, XXXV (1), pp. 67-80</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03556444v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pau, le pari des parcs et jardins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Festin (Bordeaux)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, "Paysages et création en Aquitaine", n° 89, pp. 95-108</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05415202v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grandeurs et vicissitudes de l’aménagement des suberaies algériennes durant la période coloniale française (1830-1962)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.Y. Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Forêt Méditerranéenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, XXXIV (n° 2), pp. 129-142</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03556217v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La vision de l’Espagne de la première moitié du XIXe siècle dans la Géographie Universelle de Conrad Malte-Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vegueta: Anuario de la Facultad de Geografía e Historia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, n°12, pp. 23-36</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05379341v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une application du « rôle social de l’officier » (Lyautey) : les services du contrôle du protectorat français au Maroc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Études sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, F. Audren (dir.), numéro spécial Figures des sciences sociales, n° 156, pp. 85-98</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05407145v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrimoine et construction de territoires par l’image : l’exemple du pays d’Albret (France) et de ses paysages (XIXe- XXIe siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bouisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Degrémont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...32 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/13tpr⟩</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Estudios geográficos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 71 (269), pp.449-473. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3989/estgeogr.201015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04418019v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Restauration des Terrains de Montagne – 150 ans de législations RTM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Forêt Privée - revue forestière européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, n° 318, pp. 66-73</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...64 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/carnets.15143⟩</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05384114v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déprise rurale, incendies et patrimonialisation : comment sauver les suberaies roussillonnaises ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bouisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales de géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 677 (1), pp.88-99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ag.677.0088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04417986v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déprise rurale, incendies et patrimonialisation : comment sauver les suberaies roussillonnaises ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bouisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales de géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, nº 677, pp. 88-99</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2022, n° 57, pp. 106-123</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05430497v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The French Military confront Mexico’s Geography: the Expedition of 1862-67</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Latin American Geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, vol. 9 (n° 2), pp. 139-168</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...64 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/strenae.9075⟩</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05397439v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les suberaies d’Aquitaine : entre enjeux patrimoniaux et relance économique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sud-Ouest Européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, n° 30, pp. 53 - 66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/soe.1244⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05416643v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les militaires français et la « barrière pyrénéenne » : construction et permanence du mythe (1720-1900)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers du centre d'études d'histoire de la défense</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, n°36, pp. 69-89</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Une frontière pour le massif forestier d’Iraty : droits d’usage vs frontière naturelle (Pyrénées-Atlantiques, XVIIIe-XIXe siècles)</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05391796v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mise en valeur de la Guyane française et peuplement blanc : les espoirs déçus du Baron de Laussat (1819-1823)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Latin American Geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, vol. 7 (n° 1), pp. 177-202</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05378067v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Que peut apporter la géographie historique en ce début de XXIe siècle ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sud-Ouest Européen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 54, pp.97-111. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2007, 23, pp.1-3</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05419185v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La géographie militaire française et les Pyrénées : « des cartes aux hommes » (XVIIIe-XIXe)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sud-Ouest Européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Jean-Yves Puyo (dir.), n° spécial "Géographie historique, pour un autre regard" (n° 23), pp. 29-44</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Jacobo García Álvarez</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05419470v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Savoirs géographiques et constructions des hauts lieux paysagers français : l’exemple des Landes de Gascogne (XIXe-XXe siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aldhuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista de Historiografía</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20318/revhisto.2019.4742⟩</w:t>
+              <w:t xml:space="preserve">Ería: Revista Cuatrimestral de Geografía </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, n° 73-74, pp. 237-251. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17811/er.0.2007.237-251⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Jacobo García Álvarez</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05378445v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’âge d’or de la géographie militaire aux Pyrénées (1720-1880) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Feuilles du Pin à Crochets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Hélène Saule-Sorbé (dir.), Pyrénées Frontières, (n°7), pp. 38-51</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05515925v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« El proyecto utópico del Conde de la Perronnays (Guayana francesa, 1835) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scripta Nova. Revista Electronica de Geographia y Ciencias Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, vol. X (n° 218)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05431056v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’excursion, des forestiers aux géographes : entre intérêt pédagogique et rite initiatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociétés &amp; Représentations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, n°21, pp. 175-189</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05397559v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une lecture postcoloniale de l’invention régionale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hegoa : cahiers du SET</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, n° 24, pp. 111-112</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05428345v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’expédition du Mexique, 1862-1867 : apports cartographiques et géographiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Monde des Cartes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, n° 180, pp. 57-70</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05428312v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les conséquences de la Première Guerre mondiale pour les forêts et les forestiers français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue forestière française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 56 (n° 6), pp. 573-584. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4267/2042/5123⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03449462v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La question de la Houille blanche dans les Pyrénées occidentales (1900-1925)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Feuilles du Pin à Crochets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, n° 3, pp. 41-52</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05466961v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les expériences de Suchet à l’Armée d’Aragon et leur influence sur l’action de Bugeaud en Algérie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue du souvenir napoléonien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, n° 439, pp. 42-51</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05379320v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ballons et aéroplanes à l’assaut des Pyrénées : les temps héroïques (Pau, 1905-1930)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...30 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Watrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Feuilles du Pin à Crochets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Vues d'en haut les Pyrénées, n° 2, pp. 43-53</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Géographie militaire III, n°119, pp. 35-62</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05466990v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les expériences sylvo-pastorales de l’Association Centrale pour l’Aménagement des Montagnes (1904-1925) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Montagnes méditerranéennes et developpement territorial</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, n° 12, pp. 79-86</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Julien Aldhuy</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05426421v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sur le mythe colonial de l’inépuisabilité des ressources forestières (Afrique occidentale française/Afrique équatoriale française, 1900-1940)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de géographie du Québec</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, vol. 45 (126), pp. 479-496. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/023004ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05405444v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enseignement forestier et sciences sociales : « le grand nulle part » (1824-1914)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Études sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Les élites professionnelles à l’école des sciences sociales, n° 134, pp. 7-22</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05405402v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La frontière vue d’en haut ou le règlement par le pouvoir central d’un problème local inextricable : la délimitation franco-espagnole du massif d’Iraty »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Feuilles du Pin à Crochets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, n° Spécial "Vues d’en Haut, les Pyrénées", J.-Y. Puyo (dir.), (n° 2), pp. 89-99</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05428387v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Aménagement forestier et enjeux scientifiques en France, de 1820 à 1940 »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales de géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, n° 609-610, pp. 668-671</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05430519v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La science forestière vue par les géographes français, ou la confrontation de deux sciences diagonales (1870-1914)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales de géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, n° 609-610, pp. 617-634</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05431351v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La course landaise, sport-spectacle confronté au défi de sa pérennisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, 2017, La plaine, le plat, le plan, n° 17, pp. 19-34</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylis Dauga-Duluc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sud-Ouest Européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, n°8, pp. 15-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05419737v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Réforme du 8 janvier 1888 sur le mode de recrutement des cadres forestiers : l'épisode du ministère Viette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue forestière française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, vol. 49 (n° 2), pp. 175-182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4267/2042/5608⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03443613v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’affrontement phytogéographie-phytosociologie vu par les forestiers français (1920-1940)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, vol. 28 (n° 2), pp. 167-177</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Thi Thu Trang Ngô</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05405428v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La pensée géographique de Le Play</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Berdoulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EchoGéo</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les Études sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, numéro spécial "Frédéric Le Play et la question forestière", n° 126, pp. 19-36</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...70 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05410729v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À propos de l'article &amp;quot;Il y a 100 ans : souvent futaie varie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue forestière française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, XLVIII (1), pp. 83-86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4267/2042/26734⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...2782 lines deleted...]
-                <w:t xml:space="preserve">hal-05410729v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03444271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'imaginaire géographique aux géographies de l'imaginaire : écritures de l'espace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Pau et des pays de l'Adour (PUPPA)</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Spatialités - 2, 978-2-35311-068-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses universitaires de Pau et des pays de l'Adour (PUPPA)</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Spatialités - 2, 978-2-35311-068-1</w:t>
+                <w:t xml:space="preserve">hal-02152714v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’imaginaire géographique. Entre géographie, langue et littérature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses de l'Université de Pau et des Pays de l'Adour (PUPPA), coll. Spatialités - 1, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Lionel Dupuy</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01914119v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ils ont fait les Amériques...: mobilités, territoires et imaginaires (1776-1930)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dornel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Presses de l'Université de Pau et des Pays de l'Adour, 2014, coll. Spatialités - 1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Guicharnaud-Tollis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Parsons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Bordeaux, 2012, Études culturelles. Série Histoire, 978-2-86781-785-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...47 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01619674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5013,7471 +5069,7621 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géographie historique : pour un autre regard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sud-Ouest Européen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, n°23, 148 p., 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05440205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vues d’en Haut, les Pyrénées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Feuilles du Pin à Crochets</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, 102 p., 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05472214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (96)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (98)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Arpenter la France métropolitaine – l’épisode des excursions géographiques interuniversitaires (1905-1914) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">E. Martínez de Pisón; N. Ortega Cantero (eds.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Paisaje y excursionismo: de la educación al alpinismo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UAM ediciones, pp.107-140, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05369681v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’expérience de l’École ménagère ambulante des Basses-Pyrénées (1912-1939) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Clémence Gadenne-Rosfeder; Anthony Hamon (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La vie des femmes dans les campagnes rurales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes (PUR), pp.111-120, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05431362v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un Cholœpus didactylus pour les collections du Muséum d’histoire naturelle ou Leschenault de la Tour et le aï “fatal” (Guyane française, décembre 1823-août 1824)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Éric Buffetaut; Jérôme Tabouelle (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Collections de sciences naturelles : collecte, étude, conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions du CTHS, pp.110-123, 2025, 978-2-7355-0978-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/14zqo⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05384957v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enjeux d’une géographie universelle : le cas de la Grande Géographie universelle Bong Illustrée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Onésime Reclus et l’idée de francophonie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vincent Berdoulay (dir.), Presses Universitaires de Pau et des Pays de l'Adour (PUPPA), pp. 143-166, 2025, 978-2-35311-188-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46608/spatialites4.9782353111879.10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05265387v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Brasilia aux Tumuc-Humac” : le projet moderne dit de la Perronnays (1835)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean Moomou; Isabelle Hidair-Krisky. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Penser les identités culturelles et les dynamiques socio-politiques dans les pays du Plateau des Guyanes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Orphie, pp. 154-176, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05431037v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Onésime Reclus 1837-1916 : lieux et cercle d’affinité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Berdoulay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vincent Berdoulay. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Onésime Reclus et l’idée de francophonie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses Universitaires de Pau et des Pays de l'Adour (PUPPA), pp. 143-166, 2025, 978-2-35311-188-6. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.46608/spatialites4.9782353111879.10⟩</w:t>
+              <w:t xml:space="preserve">, Presses Universitaires de Pau et des Pays de l'Adour (PUPPA), pp.53-70, 2025, 978-2-35311-188-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46608/spatialites4.9782353111879.6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...70 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05265395v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Jean Toulet, une vie d’excès (1867-1920)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Carmen Alberdi Urquizu; Natalia Arregui Barragán (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’excès – manque ou (dé)mesure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, COMARES éditorial, pp.179-196, 2025</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, UAM ediciones, pp. 107-140, 2025</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05288305v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Joseph de Pesquidoux, la ruralité gasconne fantasmée »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cécile Rochelois; Dominique Vaugeois (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le soc et la plume – mots et voix de la ruralité, de l’Antiquité à la littérature française contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Droz, pp.375-390, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jean Moomou, Isabelle Hidair-Krisky (dir.), Orphie, pp. 154-176, 2025</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05431501v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“La géographie, ça sert, aussi, à fixer des frontières”: chronique d’un échec cuisant de la diplomatie française (le Contesté guyanais franco-hollandais, 1891)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Françoise Buisson; Stéphanie Durrans; Olivier Caporossi (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Désirs, attraits et peurs des frontières : les Amériques dans tous leurs états</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Pau et des Pays de l'Adour (PUPPA), pp. 59-74, 2024, 2-35311-047-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, PUR, pp. 111-120, 2025</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05265438v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les paysages des timbres-poste des anciennes colonies françaises subsahariennes (AOF-AEF-Côte des Somalis-Madagascar, 1902-1960)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Modos de expresión del paisaje : de la ciencia al arte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UAM ediciones, pp.405-426, 2024, 978-84-09-63806-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, COMARES éditorial, pp. 179-196, 2025</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05265422v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La delimitación de la frontera franco-española y la cuestión de los “límites naturales&amp;quot; (Pirineos, siglos XVII-XIX)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">David García Hernán; Jacobo García Álvarez; Michele Curnis (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fronteras del mundo hispánico: ideas, conflictos, identidades</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sílex, pp. 129-146, 2024, 978-84-19661-84-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Vincent Berdoulay</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05265475v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Jean Toulet face au paysage : à propos du voyage en Extrême Orient (novembre 1902 – mai 1903)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Eduardo Martínez de Pisón; Nicolás Ortega Cantero. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">El paisaje. Vivencia y experiencia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UAM ediciones, pp.213-238, 2022, 9788483448410</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05265603v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mise en récit colonial du &amp;quot;Maroc utile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mohammed Lakhdar; Jalal Ourya (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le récit de voyage à l’épreuve du fait historique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Leprinter, pp.5-36, 2022, 978-9920-40-789-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05265499v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geográfia real vs geográfia imaginária: os romances geográficos franceses do vasto espaço amazónico (1860-1910)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">José Luís Jobim; Maria Elizabeth Chaves de Mello; Eden Viana Martin; Nadine Laporte. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Circulações transculturais : territórios, representações, imaginários</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Edições Makunaima, pp.333-357, 2022, 978-65-87250-15-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03340177v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rights of Use vs. Natural Boundary: Demarcation of the Iraty Forest Massif (Western Pyrenees, 17th-19th Centuries)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jacobo García-Álvarez; Paloma Puente-Lozano. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Beneath the Lines : Borders and Boundary-Making from the 18th to the 20th Century</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, pp. 109-123, 2022, Historical geography and geosciences, 978-3-030-96903-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-96904-2_7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03882120v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géographie réelle vs géographie imaginaire : les romans géographiques français du vaste espace amazonien (1860-1910)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Eden Viana Martin; Nadine Laporte; José Luis Jobim; Marie Elizabeth Chaves de Mello (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Circulations transculturelles : territoires, représentations, imaginaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, coll. Dialogues France-Brésil, n° 2, Presses universitaires de Pau et des pays de l'Adour — PUPPA, pp.253-268, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03882157v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La géographie militaire française durant l’expédition du Mexique. L’exemple des deux sièges de Puebla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Humberto Morales Moreno (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Delirios imperiales. Ecos de la intervención francesa en México (1862-1867)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ediciones de la Benemérita Universidad Autónoma de Puebla, pp.144-173, 2022, 9786075257556</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05265610v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les tribulations d’un Béarnais en Indochine : Paul-Jean Toulet et l’Exposition de Hanoï (novembre 1902 - mai 1903)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sandrine Bédouret-Larraburu; Isabelle Chol; Jérôme Hennebert. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Paul-Jean Toulet, les « prismes » de l’écriture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Pau et des Pays de l'Adour, pp.219-252, 2021, 978-2-35311-131-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03885264v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouvements étudiants et vie syndicale : l’UPPA, la belle agitée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Victor Pereira. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'université de Pau et des pays de l'Adour : un demi-siècle d'histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de l'Université de Pau (PUPPA), pp.473-530, 2021, 978-2-35311-118-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03882203v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Laugénie, des sommets andins au piémont pyrénéen (1938-2008)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Victor Pereira. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'université de Pau et des pays de l'Adour : un demi-siècle d'histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Pau et des pays de l'Adour — PUPPA, pp.294-297, 2021, 978-2-35311-118-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03882235v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Utopian and Developmental Mediterranean Spaces: The Example of the Inland Sea of Martins, Lavigne, Roudaire et al. (1869–1892)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ruben C. Lois-Gonzales. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geographies of Mediterranean Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, pp.181-200, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-49464-3_9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03266211v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">BD et représentation des grands espaces nord-américains - l'exemple des séries Blueberry (Giraud-Charlier) et Mac Coy (Palacios - Gourmelen)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">E. Martínez de Pisón; N. Ortega Cantero. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Paisajes y Cultura</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UAM ediciones, pp.353-385, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05377286v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le projet utopique dit “de la Perronnays (1835)”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Matthieu Noucher; Laurent Polidori. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atlas critique de la Guyane</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS Éditions, pp.262-263, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02152670v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Littérature et tourisme : sur les traces des arpenteurs de Saïgon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ana Clara Santos; Maria de Jesus Cabral. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lire les villes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Manuscrit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.213-228, 2020, Exotopies, 9782304048445</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03285823v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le projet utopique dit “de la Perronnays (1835)”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Matthieu Noucher; Laurent Polidori. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atlas critique de la Guyane</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS Éditions, pp.262-263, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05559212v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Utopian and Developmental Mediterranean Spaces: the Example of the Inland Sea of Martins, Lavigne, Roudaire et al. (1869-1892)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rubén C. Lois-González. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geographies of Mediterranean Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer Geography, pp.181-200, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05378429v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Coudreau e a questão do Contestado franco-brasileiro – a exploração de 1883-1884</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">José Luis Jobim; Maria Elizabeth Chaves de Mello; Eden Viana Martin; Nejma Kermele. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Diálogos França-Brasil: circulações, representações, imaginários</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Edições Makunaima, pp.35-61, 2019, 978-85-65130-27-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03285872v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tourisme littéraire et paysage – l’exemple des pays de l’ancienne Indochine française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Eduardo Martínez de Pisón; Nicolás Ortega Cantero. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Paisajes y turismo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidad Autónoma de Madrid Ediciones, pp.301-330, 2019, 9788436274875</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05390557v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paysage urbain et héritage colonial : le cas de l’arrondissement n°1 d’Hô Chi Minh-ville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Eduardo Martínez de Pisón; Nicolás Ortega Cantero. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Paisajes y historia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidad Autónoma de Madrid Ediciones, pp.281-306, 2019, 9788436274875</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05390718v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charbon de bois vs charbon de terre : la grande bataille de la conversion forestière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Charles-François Mathis; Geneviève Massard-Guilbaud. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sous le soleil. Systèmes et transitions énergétiques, du Moyen-Âge à nos jours.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions de la Sorbonne, pp.283-295, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05407612v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Coudreau et la question du Contesté franco-brésilien – l’exploration de 1883-1884</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dialogues France-Brésil - Circulation, représentations, imaginaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Eden Viana Martin, Nejma Kermele, Maria Elizabeth Chaves de Mello, José Luis Jobim (dir.), PUPPA, pp. 37-53, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05517099v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrimonialiser la biodiversité : l’exemple des suberaies d’Aquitaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Patrimonialização e sustentabilidade do património: reflexão e prospectiva</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Graça Felipe, José Vale &amp; Inês Castaño (dir.), IHC-NOVA FCHS, pp. 607-619, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05389426v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vive le général Alcazar ! C’est un lascar !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les géographies de Tintin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Paul Arnould (dir.), CNRS Editions, pp. 179-192, 2018, 9782271118981</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05405386v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La photochromie au service de la représentation en couleur du paysage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Paisajes pintados. Paisajes fotografiados</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Martínez de Pisón E. &amp; Ortega Cantero N. (eds.), UAM ediciones, pp. 33-48, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05362418v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Guyane française et les romans géographiques : Boussenard, Maël et al. (1850-1920)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Littérature et sociétés coloniales (1850-1960)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laurent Jalabert (dir.), Les Indes Savantes, pp. 85-103, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05391286v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Guyane française face aux efforts d’aménagement de l’espace – les questions d’acclimatement et de modèles économiques coloniaux (1817-1835)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aménagement et environnement : perspectives historiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Patrick Fournier, Geneviève Massard-Guilbaud (dir.), Presses universitaires de Rennes, pp. 41-59, 2016, Histoire (Rennes), 978-2-7535-5032-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05375506v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les romans géographiques de l'espace guyanais et la question des parcours littéraires (XIXe - XXe siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De l'imaginaire géographique aux géographies de l'imaginaire : écritures de l'espace</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Dupuy, Jean-Yves Puyo (dir.), Presses universitaires de Pau et des pays de l'Adour (PUPPA)</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 55 - 70, 2015, Spatialités - 2, 978-2-35311-068-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02152709v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conclusion générale - &amp;quot;Video killed the radio star</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De l'imaginaire géographique aux géographies de l'imaginaire : écritures de l'espace</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lionel Dupuy, Jean-Yves Puyo (dir.), Presses universitaires de Pau et des pays de l'Adour (PUPPA), pp. 167-171, 2015, Spatialités - 2, 978-2-35311-068-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02152713v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Promotion, exploration et aménagement du protectorat français au Maroc : Augustin Bernard et Jean Dresch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">El paisaje: de los exploradores a los turistas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Eduardo Martínez de Pisón, Nicolás Ortega Cantero (dir.), Universidad Autónoma de Madrid, pp. 183-204, 2015, 978-84-8344-497-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02152708v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'acclimatation à l'adaptation des hommes : interrogations et impacts aménagistes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vincent Berdoulay, Olivier Soubeyran. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aménager pour s'adapter au changement climatique: un rapport à la nature à reconstruire ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Pau et des pays de l'Adour (PUPPA), pp. 33-54, 2015, Spatialités - 3, 978-2-35311-071-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02152711v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’érosion des Pyrénées au service de la fertilisation des Landes de Gascogne : le projet « pharaonique » d’Adolphe Duponchel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Figures d’Aquitaine, de la célébrité à l’oubli</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fr. Bart &amp; B. Gallinato-Contino (dirs.), CTHS &amp; Presses universitaires de Bordeaux, pp. 197-209, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05378056v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La politique forestière du Protectorat marocain, outil de pacification “politique” des zones rurales ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Coloniser, pacifier, administrer – XIXe –XXIe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, S. El Mechat (dir.), Éditions du CNRS, pp. 267-280, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05379629v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les géographes français et les premiers temps du Protectorat français au Maroc – la figure de Louis Gentil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">História da Geografia e Colonialismo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jacobo García Álvarez &amp; João Carlos Garcia (eds), Centro de Estudos Geográficos da Universidade de Lisboa, pp. 179-194, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05379368v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction générale - L’imaginaire géographique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...21 lines deleted...]
-            </w:hyperlink>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’imaginaire géographique. Entre géographie, langue et littérature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lionel Dupuy, Jean-Yves Puyo (dir.), coll. Spatialités – 1, PUPPA, pp. 21-28, 2014, coll. Spatialités</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Droz, pp. 375-390, 2025</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05517796v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand les fonctions sociales et environnementales viennent au secours de la fonction productive. Le cas des suberaies du Sud-Ouest de la France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bouisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Forêts et foresterie – mutations &amp; décloisonnements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ch. Farcy, J-L. Peyron, Y. Poss (dir.), L’Harmattan, pp. 195-212, 2013, 978-2-336-29066-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Pau et des Pays de l'Adour (PUPPA), pp. 59-74, 2024, 2-35311-047-9</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04416611v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paysage des artistes et aménagement forestier : l’exemple de la forêt de Fontainebleau (XIXe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Saule-Sorbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Paisaje y patrimonio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Martínez de Pisón E. &amp; Ortega Cantero N. (eds.), FDS-UAM ediciones, pp. 131-167, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, UAM ediciones, pp. 405-426, 2024, 978-84-09-63806-2</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05389411v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La visión de España en la primera mitad del siglo XIX en el Précis de la Géographie universelle de Conrad Malte-Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De Julio Verne a la actualidad : la palabra y la tierra</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, M. P. Tresaco, J. Vicente, M. L. Cadena (dirs.), Prensas Universitarias de Zaragoza, pp. 307-331, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Sílex, pp. 129-146, 2024, 978-84-19661-84-5</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05428578v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les forêts de chêne-liège en Catalogne Nord, entre ressource et patrimoine (XIXe -XXIe siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bouisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comme une étoffe déchirée. Les Catalognes avant et après le Traité des Pyrénées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Ramon Llull, Éditions Trabucaire, pp. 137-143, 2012, coll. Cultura Catalana, 978-2849741580</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, coll. Dialogues France-Brésil, n° 2, PUPPA, pp. 253-268, 2022</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04416697v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du Contesté Franco-brésilien à la République de Counani : histoire édifiante et curieuse d’une cryptarchie éphémère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ils ont fait les Amériques… Mobilités, territoires et imaginaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laurent Dornel, Michèle Guicharnaud-Tollis, Michael Parsons, Jean-Yves Puyo (dir.), Presses Universitaires de Bordeaux, pp. 279-291, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Eduardo Martínez de Pisón, Nicolás Ortega Cantero (dir.), UAM ediciones, pp. 213-238, 2022, 9788483448410</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05390234v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tempêtes, un regard géographique sur deux siècles de catastrophes dans le Sud-Ouest aquitain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bouisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tempêtes sur la forêt landaise – histoires, mémoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Atelier des Brisants, pp. 147-157, 2012, 978-2846231084</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Ediciones de la Benemérita Universidad Autónoma de Puebla, pp. 144-173, 2022, 9786075257556</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04416754v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milieu et acclimatement : l’exemple de la Guyane française (1817-1835)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le peuplement européen des Amériques (XVIIe-XXe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Alain Faure (dir.), Paris, CTHS, pp. 49-60, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Edições Makunaima, pp. 333-357, 2022, 978-65-87250-15-1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05393877v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les premiers temps de la planification urbaine paloise : l’héritage méconnu des années 1920 à 1940</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mémoires de Pau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, D. Bidot-Germa (dir.), Éditions Cairn, pp. 114-129, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05378426v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La question de l’esclavage dans les nouveaux projets pour la Guyane française de la période “Laussat” (1819-1823) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Guyane, histoire et mémoire - la Guyane au temps de l’esclavage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, J-P. Baccot &amp; J. Zonzon (dir.), Ibis rouge, pp. 257-280, 2011</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Leprinter, pp. 5-36, 2022, 978-9920-40-789-2</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05429368v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La République fantasmée de Counani : une histoire digne d’un roman (géographique) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Alrededor de la obra de Julio Verne – escribir y describir el mundo en el siglo XIX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, M. P. Tresaco (dir.), Prensas Universitarias de Zaragoza, pp. 119-144, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, PUPPA, pp. 294-297, 2021, 978-2-35311-118-3</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05429344v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Hommes du liège : acteurs et territoires de la suberaie nord-catalane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bouisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le bois l’écorce et la sève. Les artisanats forestiers et l’identité des terres rurales en Méditerranée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Musée dauphinois, pp. 61-75, 2011, Le monde alpin &amp; rhodanien (coll.), 978-2-35567-060-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...70 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04416667v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colonisation de la Guyane française et transport des « engagés de couleur libres ». L’exemple des engagés africains (1854-1859)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À pied, à cheval, en voiture : l’Amérique indépendante et les moyens de transport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Isabelle Tauzin-Castellanos (dir.), MSHA, pp. 55-70, 2011, 978-2858924028</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de l'Université de Pau (PUPPA), pp. 473-530, 2021, 978-2-35311-118-3</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05405361v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La patrimonialisation d’une ressource économique. L’exemple des forêts de chêne-liège en Catalogne nord</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bouisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Belén María Castro Fernández; Lucrezia López; María José Piñeira Mantiñán. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Processes of Heritage Making in Geographical Space</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, vol. 191, Universidade de Santiago de Compostela, pp. 301-312, 2010, Cursos e congresos da Universidade de Santiago de Compostela, 978-84-9887-391-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Sandrine Bédouret-Larraburu, Isabelle Chol, Jérôme Hennebert (dir.), Presses Universitaires de Pau et des Pays de l'Adour, pp. 219-252, 2021, 978-2-35311-131-2</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04418093v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre production et patrimonialisation : quel avenir pour les suberaies françaises ? L’exemple des Pyrénées-Orientales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bouisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Des milieux aux territoires forestiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, M. Galochet &amp; E. Glon (dir.), Artois Presses Université, pp.141-156, 2010, 978-2-84832-122-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Matthieu Noucher et Laurent Polidori (dir.), CNRS Éditions, pp. 262-263, 2020</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04416797v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le traitement du paysage dans les travaux des ingénieurs-géographes français du Bureau Topographique d’Espagne (1808-1813)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Carlos Castañón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lenguajes y visiones del paisaje y del territorio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nicolás Ortega Cantero, Jacobo García Álvarez, Manuel Mollá Ruiz-Gómez (dir.), UAM ediciones, pp. 453-469, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, UAM ediciones, pp. 353-385, 2020</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05429356v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre production et patrimonialisation : quel avenir pour les suberaies françaises ? L’exemple des Pyrénées-Orientales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bouisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Des milieux aux territoires forestiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Galochet, Eric Glon (dir.), Artois Presses Université</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 141-156, 2010, coll. Géographie, 9782848321226</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">Lire les villes</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05272910v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le développement de la houille blanche dans les Pyrénées Occidentales - les premiers temps (1900-1925)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Innovation dans la gestion environnementale des territoires de montagne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jean-Pierre Bravard (dir.), Editions du CTHS, pp. 49-60, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05375502v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’opposition entre liège métropolitain et liège colonial : le « paradoxe » français / (1890-1950)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Alcornocales y industria corchera : hoy, ayer y mañana - cork oak woodlands and cork industry: present, past and future</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Santiago Zapata (dir.), Museo del Suro de Palafrugell, pp. 712-726, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05384188v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regards géographiques sur l’expédition du Mexique (1862-1867)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Susanne Berthier-Foglar. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La France en Amérique : mémoire d’une conquête</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, vol. 12, Université de Savoie, pp. 131-153, 2009, Collection Sociétés, religions, politiques, 978-2-915797-53-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05440165v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le paysage dans les lois de conservation et d’urbanisme en France - l’exemple des stations touristiques pyrénéennes. Première moitié du XXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Degrémont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Los valores del paisaje. Martínez de Pisón E. &amp; Ortega Cantero N. (eds.), Madrid, FDS-UAM ediciones, pp. 95-136</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nicolás Ortega Cantero, Eduardo Martínez de Pisón (dir.), FDS-UAM ediciones, pp. 95-136, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05391883v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quel aménagement pour la France équinoxiale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michèle Guicharnaud-Tollis. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Regards croisés entre la France et le Brésil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L’Harmattan, pp. 43-64, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05433402v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La herencia cartográfica y el avance en el conocimiento geográfico de España</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Castañón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quirós Francisco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Juan Carlos Castañon; Francisco Quirós. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Madrid 1808 - Guerra y territorio - Mapas y planos 1808-1814</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Quirós (Fr.) &amp; Castañón (J. C.) (dir.), edición del Museo de Historia, pp.108-127, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05433524v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cartographie et science forestière - court aperçu sur deux siècles d’évolution des pratiques disciplinaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les usages des cartes (XVIIe-XIXe siècle) - pour une approche pragmatique des productions cartographiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Isabelle Laboulais (dir.), Presses Universitaires de Strasbourg, pp. 239-255, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05391499v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le paysage à la croisée des chemins ou 35 ans d’atermoiements de la géographie française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Degrémont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Eduardo Martínez de Pisón; Nicolás Ortega Cantero. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La recuperación del paisaje</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Martínez de Pisón E. &amp; Ortega Cantero N. (ed.), FDS-UAM ediciones, pp. 87-113, 2008, Estudios</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05433475v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La cartografía realizada por el ejército napoleónico durante la guerra de la Independencia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Carlos Castañón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Madrid 1808 - Guerra y territorio - Mapas y planos 1808-1814</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Quirós (Fr.) &amp; Castañón (J. C.) (dir.), edición del Museo de Historia, pp. 67-108, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05433515v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyautey et la politique forestière marocaine (Protectorat français, 1912-1956)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Empire des Géographes - Géographie, exploration et colonisation, XIXe-XXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pierre Singaravelou (dir.), Belin, pp. 147-159, 2008, Mappemonde</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05433485v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyautey et la politique forestière du Protectorat marocain : des influences leplaysiennes &amp;quot;tardives&amp;quot;?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frédéric Le Play - parcours, audience, héritage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A. Savoye &amp; F. Cardoni (dir.), ParisTechn, coll. Sciences Sociales, pp. 239-262, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05395576v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la reserva de Néouvielle al Parque Nacional de los Pirineos : un siglo de políticas de conservación : ¿ a favor o en contra del hombre?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Degrémont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La conservación de paisaje en los parques nacionales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Martínez de Pisón E. &amp; Ortega Cantero N. (dir.), FDS-UAM ediciones, pp. 99-124, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05396581v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faut-il refouiller une villa ? Sondages archéologiques récents sur la villa de l'Arribèra deus Glesiars à Lalonquette (Pyrénées-Atlantiques)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Mai Bui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Rechin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Monturet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Pailhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Textes réunis par François Réchin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouveaux regards sur les villae d'Aquitaine : Bâtiments de vie et d'exploitation, domaines et postérité médiévales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fédération archéologique des Pyrénées occidentales et des Landes : hors série n°2, pp.131-163, 2006, Archéologie des Pyrénées occidentales et des Landes</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00310125v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les premiers temps de la mise en valeur coloniale des suberaies algériennes - le triste épisode des concessions privées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Homme et le liège</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions de l’Institut Méditerranéen du Liège, pp. 91-102, 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05451151v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aux sources de la foresterie sociale ? Le cas des forêts marocaines sous le Protectorat français (1912-1956)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Techniques et colonies, XVIe - XXe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sylviane Llinares, Philippe Hrodĕj (dir.), Société française d'histoire d'outre-mer, pp. 239-257, 2005, Histoires d'Outre-mer, 2-85970-032-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05474770v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Essai de biogéographie historique, aux confins du Béarn et du Pays Basque : la forêt de Gouloume (forêt communale d’Aramits, Pyrénées- Atlantiques), 1890-1945</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Paysages, territoires et aménagements dans le sud de la France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp. 213-228, 2020, Exotopies, 9782304048445</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Tissier (dir.), Éditions du CTHS</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 107-119, 2005, Actes des congrès nationaux des sociétés historiques et scientifiques</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Springer Geography, pp. 181-200, 2020</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05375462v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les grands vents dans le Sud-Ouest, XIXe-XXe siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bouisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L’Harmattan. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tempêtes sur la forêt française (XVIe-XXe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 71-89, 2005, 978-2747593854</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Edições Makunaima, pp. 35-61, 2019, 978-85-65130-27-1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04416838v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La circulation des conceptions forestières entre la France et l’Allemagne au XVIIIe et XIXe siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Où en est la géographie historique ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ph. Boulanger et J.-R. Trochet (dir.), L’Harmattan, coll. Géographie et Cultures, pp. 275-290, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Eduardo Martínez de Pisón, Nicolás Ortega Cantero (dir.), Universidad Autónoma de Madrid Ediciones, pp. 281-306, 2019, 9788436274875</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05383648v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le regard porté par les géographes français du XIXe siècle sur l’Espagne : entre répulsion et fascination »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Pyrénées, une frontière ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Prignitz Gisèle, Duché-Gavet Véronique, Landrouin Yves (dir.), L'Harmattan, pp. 185-199, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Universidad Autónoma de Madrid Ediciones, pp. 301-330, 2019, 9788436274875</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05429779v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’interprétation sylvicole des chablis (XVIIIe - XXe siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tempêtes sur la forêt française (XVIe-XXe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrée Corvol (dir.), L'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 103-118, 2005, 2-7475-9385-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Éditions de la Sorbonne, pp. 283-295, 2019</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05383577v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Géographie française et la Chalosse : interrogations et errements autour d’une définition (XIXe - début du XXe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aldhuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Chalosse - l’esprit des lieux, entre mémoires et histoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Michel Papy, Christian Thibon (dir.), Universitaria, pp. 213-242, 2004, 9782914444200</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Eden Viana Martin, Nejma Kermele, Maria Elizabeth Chaves de Mello, José Luis Jobim (dir.), PUPPA, pp. 37-53, 2018</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05379459v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mobilisation des bois et autres impacts forestiers de la Première Guerre mondiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’effort de guerre - Approvisionnement, mobilisation matérielle et armement, XIVe-XXe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jean-Paul Rothiot (dir.), Éditions du CTHS, pp. 155-171, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Paul Arnould (dir.), CNRS Editions, pp. 179-192, 2018, 9782271118981</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05383604v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les écarteurs landais, entre mythe et réalité (XIXe-XXe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylis Dauga-Duluc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’homme du Midi - sociabilités méridionales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Christian Desplat (dir.), Éditions du CTHS, pp. 185-202, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Martínez de Pisón E. &amp; Ortega Cantero N. (eds.), UAM ediciones, pp. 33-48, 2017</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05394686v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’épineux problème des bois de marine : l’affrontement services de la marine - corps forestier (France, 1820-1860)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Deux siècles de constructions et chantiers navals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ch. Villain-Gandossi (dir.), Éditions du CTHS</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 147-160, 2002, 2-7355-0483-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Laurent Jalabert (dir.), Les Indes Savantes, pp. 85-103, 2017</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05393948v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faceries et rectifications frontalières : le cas de la forêt d’Iraty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Christian Desplat (dir.), Éditions du CTHS, pp. 65-78, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Patrick Fournier, Geneviève Massard-Guilbaud (dir.), Presses universitaires de Rennes, pp. 41-59, 2016, Histoire (Rennes), 978-2-7535-5032-2</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05433642v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le poids de l’observation dans la constitution de la science forestière française au XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’observation dans les sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Viret (dir.), Éditions du CTHS</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 169-180, 2001, Actes des congrès nationaux des sociétés historiques et scientifiques (1990-), 2-7355-0426-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Pau et des pays de l'Adour (PUPPA), pp. 33-54, 2015, Spatialités - 3, 978-2-35311-071-1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05374703v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'urbanisme selon Léon Jaussely</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aux débuts de l’urbanisme français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vincent Berdoulay, Paul Claval (dir.), l’Harmattan, coll. Géographie et Cultures, pp. 119-132, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Eduardo Martínez de Pisón, Nicolás Ortega Cantero (dir.), Universidad Autónoma de Madrid, pp. 183-204, 2015, 978-84-8344-497-9</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05396725v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pratique de l’excursion sous la Troisième République : les forestiers, les « naturalistes » et les géographes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Guy Baudelle; Marie-Vic Ozouf-Marignier; Marie-Claire Robic. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Géographes en pratiques, 1870-1945 : le terrain, le livre, la cité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.315-326, 2001, Espace et territoires, 2-86847-580-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Lionel Dupuy, Jean-Yves Puyo (dir.), Presses universitaires de Pau et des pays de l'Adour (PUPPA), pp. 167-171, 2015, Spatialités - 2, 978-2-35311-068-1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05429940v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la théorie à la pratique : les forestiers français face au défi colonial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Milieu, colonisation et développement durable : perspectives géographiques sur l’aménagement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vincent Berdoulay, Olivier Soubeyran (dir.), l’Harmattan, pp. 155-171, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, pp. 55 - 70, 2015, Spatialités - 2, 978-2-35311-068-1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05378061v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’évolution de l’enseignement agricole dans les Basses-Pyrénées, 1870-1920</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les enjeux de la formation des acteurs de l’agriculture (1760-1945)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, M. Boulet (dir.), Éditions Educagri, pp. 121-128, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Fr. Bart &amp; B. Gallinato-Contino (dirs.), CTHS &amp; Presses universitaires de Bordeaux, pp. 197-209, 2015</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05398133v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deux siècles d’évolution des conceptions françaises en matière d’aménagement forestier (XIXe et XXe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IXe Congreso de Historia agraria</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions de l’UPV/EHU, pp. 575-585, 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jacobo García Álvarez &amp; João Carlos Garcia (eds), Centro de Estudos Geográficos da Universidade de Lisboa, pp. 179-194, 2014</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05407216v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Approvisionnements en bois de marine et théorie forestière aménagiste, de 1820 à 1870 : vers la fin d’un enjeu stratégique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Forêts et Marine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Andrée Corvol (dir.), L'Harmattan, pp. 409-418, 1999, 2-7384-8316-X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Lionel Dupuy</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05369039v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Expérimentation des essences forestières exotiques, en France, de 1820 à 1914</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Jardin : entre science et représentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jean-Louis Fischer (dir), Éditions du Comité des travaux historiques et scientifiques, pp. 239-253, 1999, 2-7355-0390-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05398563v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le traitement photographique des Pyrénées par les forestiers français (1860-1914)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pyrénées - Voyages photographiques de 1839 à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hélène Saule-Sorbé (dir.), Éditions du Pin à Crochets, pp. 170-183, 1998</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05444891v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les effets méconnus de la guerre 14-18 sur l’évolution de la science forestière française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Impacts de la guerre sur la végétation et la régénération du tapis végétal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 3, Mémoires de la Société Linnéenne Nord-Picardie, pp.27-34, 1996</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05521869v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naissance et fonctionnement d’une équipe pédagogique en DEUG de Géographie à l’UPPA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ducournau Colette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Lionel Dupuy, Jean-Yves Puyo (dir.), coll. Spatialités – 1, PUPPA, pp. 21-28, 2014, coll. Spatialités</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Degrémont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Gonot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Laplace-Treyture</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Raymond Regrain. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L‘enseignement de la géographie après le baccalauréat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions du CTHS, pp.93-100, 1996, Géographie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, S. El Mechat (dir.), Éditions du CNRS, pp. 267-280, 2014</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05430589v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’ouverture de l’enseignement forestier aux sciences naturelles et humaines »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de la Société forestière de Franche-Comté et des Provinces de l’Est</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, n° 3, pp. 135-142, 1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Ch. Farcy, J-L. Peyron, Y. Poss (dir.), L’Harmattan, pp. 195-212, 2013, 978-2-336-29066-9</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02152706v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sauver la terre de la patrie&amp;quot; - les expériences de l’ACAM aux Pyrénées (1904-1924)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Pyrénées, lieux d’interaction des savoirs (XIXe - début XXe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vincent Berdoulay (dir.), Éditions du CTHS, pp. 189-202, 1995, 2-7355-0326-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...4090 lines deleted...]
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05420692v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12487,15546 +12693,15588 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« El Sahara Occidental y las Fronteras Coloniales Exposición cartográfica virtual</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Raya Collado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05463967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du lịch Việt Nam đủ nguồn lực chuyên môn cao để hướng đến khách “giàu” ?&amp;quot; - phỏng vấn cho RFI-Việt Nam (Đài phát thanh quốc tế Pháp)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05463977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une géopolitique de Tintin : cap sur le San Theodoros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05435186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Las experiencias de Suchet en el ejercito de Aragón, y su influencia en la actividad de Bugeaud en Argelia »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05379289v2</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05379289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pyrénées - Le regard porté par Élisée Reclus sur les Pyrénées dans la Nouvelle Géographie Universelle (NGU) - l’apparition des hauts lieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Elisée Reclus: Les 101 mots</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, pp. 378-382</w:t>
+              <w:t xml:space="preserve">, 2024, pp.378-382</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05265435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Landes de Gascogne - à propos du projet de fertilisation d’Adolphe Duponchel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Elisée Reclus: Les 101 mots</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, pp. 220-225</w:t>
+              <w:t xml:space="preserve">, 2024, pp.220-225</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05265433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souvenirs photographiques du Sud-Annam d’un simple soldat de la Coloniale : la guerre des postes (1946-1949)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopédie d'histoire numérique de l'Europe, Daniel Foliard (dir.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05272902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (203)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (206)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La Nature en ville : le cas de l’arrondissement n°1 d’Hô Chi Minh-Ville (ex-Saïgon, Vietnam) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le jardin à travers les siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dénes Harai (dir.), manifestation relevant des "Nocturnes de l’Histoire", Musée national du Château de Pau &amp; laboratoire ITEM (UPPA), Mar 2026, Pau, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05567864v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tourisme littéraire et ressources territoriales – l’exemple de la Maison de l’Amant (Sa Đéc, Viêt-Nam)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les maisons d’écrivain aujourd’hui - Enjeux et perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UR ALTER (UPPA), UR Plurielles (Université Bordeaux Montaigne), MEPLNA (Réseau régional des maisons d’écrivain et des patrimoines littéraires en Nouvelle Aquitaine), Feb 2026, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05498778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les paysages africains véhiculés par les timbres-poste des anciennes colonies françaises (AOF – AEF – Côte française des Somalis - Madagascar, 1902-1962) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence dans le cadre du cycle annuel "Les Lundis de la Géographie"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société de Géographie de Bordeaux, Mar 2026, Bordeaux (espace Athénée), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05564867v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Former à la science forestière : les missions françaises internationales (1850-1914)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">149e congrès du CTHS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Comité des Travaux Historiques et Scientifiques, Apr 2025, Orléans, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05288373v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La frontière pyrénéenne par les cartes (XVIIe-XIXe siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Duinat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">conférence donnée dans le cadre des "Nocturnes de l’Histoire"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Médiathèque de Bayonne &amp; Bilketa, Mar 2025, Bayonne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05288398v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Léon Jaussely et Pau : un rendez-vous (hélas ?) “manqué” (1928) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence dans le cadre de l’exposition "Les années 20 et 30 à Pau, 100 ans d’Art Déco"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Archives intercommunales Pau Pyrénées Béarn, Nov 2025, Pau, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05439660v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évolution de l’aménagement forestier français (du Moyen Âge à nos jours)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les 50 ans du CETEF 64</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Claire Broqué-Garcia (org.) ; conférence donnée dans le cadre du programme de recherche FORESTT-HUB, Apr 2025, Salies-de-Béarn, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05288393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Archives intercommunales Pau Pyrénées Béarn, Nov 2025, Pau, France</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’âge d’or de la course landaise en Béarn - les cas de Pau et de Garlin (1880-1940)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, médiathèque de Garlin, Apr 2025, Garlin, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Comité des Travaux Historiques et Scientifiques, Apr 2025, Orléans, France</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05362402v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Coudreau y el arbitraje internacional del contestado franco-brasileño (Berna, 1ro de diciembre de 1900): deconstruir el mito</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geopolítica de los conflictos. Aproximaciones geo históricas y actuales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidad Carlos III de Madrid, May 2025, Madrid, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Duinat</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05272991v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">BD et culture historique populaire – France, années 1970</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Jeudis d’ITEM - Écrire l’histoire en bandes dessinées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laurent Dornel (org.), laboratoire ITEM, UPPA, Oct 2025, Pau, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05380082v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« De la mise en défens des taillis à la futaie irrégulière à couvert continu : 7 siècles d’évolution de l’aménagement forestier français »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Programme de recherche FORESTT-HUB</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, conférence donnée dans le cadre d’une AG de membres de l’Office National des Forêts (Pyrénées-Atlantiques), Ramuntcho Tellechea (org.), Nov 2025, Oloron-Sainte-Marie, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02152674v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Los paisajes yucatecos en la obra novelística de Désiré Charnay (1828-1915)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">séminaire Paisaje y excursionismo: de la educación al alpinismo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fundación Duques de Soria - Instituto del Paisaje, Oct 2025, Soria, España</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05379979v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’âge d’or de la course landaise à Pau (1880-1914)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence pour "Les Rendez-vous du patrimoine"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Archives communautaires Pau Béarn Pyrénées (org.), Nov 2024, Pau, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05288368v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le défi de l’instruction des cas de plagiat par les instances disciplinaires académiques »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Py</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">conférence donnée dans le cadre des "Nocturnes de l’Histoire"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Médiathèque de Bayonne &amp; Bilketa, Mar 2025, Bayonne, France</w:t>
+              <w:t xml:space="preserve">Défis et incertitudes de l’intégrité académique à l’ère de l’intelligence artificielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 3ème Colloque International de l’IRAFPA sur l’Intégrité Académiquee, Université de Coimbra (org.), Jun 2024, Figueira da Foz, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">« L’âge d’or de la course landaise en Béarn - les cas de Pau et de Garlin (1880-1940) »</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05451736v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’expérience de l’École ménagère ambulante – le cas des Basses-Pyrénées (1912-1938)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les chemins de l’émancipation – les femmes dans les mondes ruraux en France au XIXe et XXe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Rennes II, Oct 2024, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05288418v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Science forestière et aménagement : l’héritage de la mission forestière française au Mexique (1908-1915)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La forêt dans les mondes hispaniques et ibéro-américains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SoFHIA, Jun 2024, Limoges, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05288320v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Croisière des oubliés&amp;quot;, fable écologique (et sociale) d’une Haute Lande fantasmée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2ième journée d’études BD &amp; Environnement (années 70-90)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Julie Gallego (ALTER), Laurent Jalabert (ITEM), Jean-Yves Puyo (TREE) - 3ième Réseau BD Région Nouvelle Aquitaine, Nov 2024, Pau, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05288407v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La géographie militaire française et la découverte de l’altérité pyrénéenne (1750-1850)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Voyages aux Pyrénées – récits et représentations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ITEM, Jan 2024, Pau, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05362372v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Délimiter une frontière : du respect des droits d’usage à la recherche d’évanescentes « limites naturelles » (Pyrénées – XVIIe-XIXe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Formation et appropriation des frontières en Europe (XVIIe- XXIe siècles) – Approches pluridisciplinaires (anthropologie, géographie et histoire)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ITEM, Feb 2024, Pau, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05362365v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La edad de oro de las excursiones geográficas interuniversitarias y la confrontación con la alteridad paisajística (Francia, 1905-1914)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Paisaje y excursionismo: de la educación al alpinismo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fundación Duques de Soria - Instituto del Paisaje - UAM, Oct 2024, Soria, España</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05272998v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Jean Toulet, une vie d’excès (1867-1920)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Excès</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ve Congrès International co-organisé par l’AFUE, l’APEF et la SoFHIA, Sep 2024, Grenade, Espagne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05415508v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La photochromie au service de la représentation en couleur du paysage »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Les Lundis de la Géographie"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Conférence pour la Société de Géographie de Bordeaux (org.), Mar 2024, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05439737v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La course landaise, pratique sportive ou spectacle “has been” ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">148e congrès du CTHS : corps, sport et jeux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CTHS, May 2024, Aubervilliers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05362344v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Table ronde « Conflits frontaliers en Espagne et en Amérique latine: approches géohistoriques et géopolitiques »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Alejandro Ávila Gómez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque IV journées franco-espagnoles de la géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Toulouse II Jean Jaurès, Oct 2023, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04287364v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faire frontière en Amérique du Sud : les leçons de l’arbitrage suisse (contesté franco-brésilien, 1897-1900)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4ièmes Journées franco-espagnoles de Géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNFG-AEG, Oct 2023, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05288333v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les transitions agroécologiques dans les territoires néoaquitains : prendre en compte les disparités socio-spatiales des initiatives cherchant à travailler avec le vivant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Charbonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Preux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Degrémont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Zahm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gagnepain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12e Rencontres du Végétal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Agro Rennes-Angers; INRAE, Nov 2023, Angers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05499087v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carter et se renseigner sur le voisin espagnol : l’épisode méconnu du bureau topographique de Madrid (1823-1841)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dans les petits papiers de l’État – savoir pour gouverner en Espagne et en France (XIXe-XXIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Pau et des Pays de l'Adour, Jun 2023, Pau, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05362387v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Protéger la Nature durant le protectorat français sur le Maroc – l’épisode de la création du Parc National du Toubkal (1942) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Défendre la Nature, de 1923 à aujourd’hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AHPNE, SNPN, CITERES-DATE (UMR 7324), Sep 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05435459v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plagiat textuel, plagiat d’idées : comment les instances académiques jugent-elles ce type d’affaires disciplinaires ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Py</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’intégrité académique : des principes aux pratiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de La Rochelle; Université Mont-Blanc Savoie; Université de Pau et des Pays de l'Adour, Nov 2023, Pau, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05362384v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Incendies de forêt et politique forestière coloniale : étude comparée Algérie – protectorat français au Maroc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire de feux, feux dans l’histoire : histoire et anthropologie des incendies de végétations de l’époque moderne à nos jours en Méditerranée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Università di Corsica Pasquale Paoli, Oct 2023, Corte, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05273123v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paisajes africanos transmitidos por los sellos postales de las antiguas colonias francesas de “África negra” (AOF – AEF - Madgascar, 1902-1958)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Modos de expresión del paisaje. De la ciencia al arte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fundación Duques de Soria - Instituto del Paisaje - UAM, Oct 2023, Soria, España</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05273002v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Promouvoir l’action de la France en Indochine : le comité de la presse coloniale à l’Exposition de Hanoï (novembre 1902 - mai 1903)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La presse dans l’Empire colonial français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, laboratoire 3L.AM, Archives Nationales d’Outre-Mer, SFHOM, Jun 2023, Le Mans, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05288339v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Îles ultra-périphériques et cryptarchies éphémères : l’épisode pathétique de Port-Breton (1879-1883)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">146° congrès du CTHS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Comité des Travaux Historiques et Scientifiques, May 2022, Aubervilliers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03885218v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Petite histoire de la photochromie »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence donnée dans le cadre des Rendez-vous du patrimoine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Archives communautaires Pau Béarn Pyrénées, L’Usine des Tramways, Dec 2022, Pau, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02152702v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tintin et le merveilleux géographique – l’exemple de l’Oreille Cassée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">conférence pour l’Université du Temps Libre d’Aquitaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UTLA, May 2022, Pau, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02152677v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Et si Vidal de la Blache avait eu raison ? À la recherche du bras perdu de l’Araguari (contesté franco-brésilien)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le temps des géographes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Union géographique internationale (UGI), Comité National Français de Géographie (CNFG), Jul 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03737748v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph de Pesquidoux, la ruralité gasconne fantasmée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Littérature et ruralité II</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, laboratoire CELLAM (Université Rennes 2); laboratoire ALTER (UPPA), Oct 2022, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03885110v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les carnets de guerre d’Armand Frémont : des hautes plaines du Constantinois à l’émergence de la « géographie sensible</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Mémoire en questions - Transmission, transferts et mises en récit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IVe CONGRÈS APEF – AFUE – SHF, Oct 2022, Ponta Delgada, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05391412v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Un essai d’entrisme écologique au sein des éditions Dupuis : l’épisode éphémère du Trombone illustré »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ière journée d’études BD &amp; Environnement (années 60-80)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Julie Gallego (ALTER), Laurent Jalabert (ITEM), Jean-Yves Puyo (TREE) (dir.), 3ième Réseau BD Région Nouvelle Aquitaine, Dec 2022, Pau, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05464003v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La delimitación de la frontera franco-española en los Pirineos y la cuestión de las “limites naturales”(siglo XVII-mediados del siglo XIX)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontera del mundo hispánico – ideas, conflictos, identidades</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Carlos III (Madrid), Dec 2022, Getafe, España</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05273053v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Guyane française dans les romans géographiques (1860-1920)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Littératures, arts, musiques et histoire en terre(s) coloniale(s) et post coloniales(s) – décryptage à partir des Antilles et des Guyanes (XIXe-XXIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Pointe-à-Pitre, Guadeloupe</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03885195v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La représentation des grands espaces nord-américains dans Capitaine Apache (Norma – Lécureux, 1975-1986)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pif Gadget et compagnie : approches pluridisciplinaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sébastien LAFFAGE-COSNIER, Christian VIVIER (org.), Université de Franche-Comté, Feb 2021, Besançon (distanciel), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03286797v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Jean Toulet face au paysage : à propos du voyage en Extrême Orient (novembre 1902 – mai 1903)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">El paisaje. Vivencia y experiencia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fundación Duques de Soria - Instituto del Paisaje - UAM, Oct 2021, Soria, Espagne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05273058v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un Choloepus didactylus pour les collections du Muséum d’Histoire Naturelle ou Leschenault de la Tour et le Aï “fatal”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Collecter, collectionner, conserver", 145e congrès des Sociétés historiques et scientifiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CTHS, May 2021, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03286768v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La géographie, ça sert, aussi, à fixer des frontières&amp;quot;. Chronique de deux échecs cuisants de la diplomatie française (Guyane française, 1891-1900)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Désirs, attraits et peurs des frontières : les Amériques dans tous leurs États</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire ALTER (UPPA), Jun 2021, Pau, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03885251v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Université de Pau et des Pays de l’Adour : une histoire de reconstruction permanente</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Callegarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7ème édition du festival littéraire "les Idées mènent le monde"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Pau, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05288314v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La question de la francophonie à travers la Grande géographie Bong illustrée - Les pays et les peuples (O. Reclus, dir.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Onésime Reclus, aux origines de la francophonie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoires ALTER &amp; TREE (UMR 6031), May 2021, Pau, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03286737v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les romans géographiques français du vaste espace amazonien : la géographicité questionnée (1860-1920)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Circulações transculturais : territórios, representações, imaginários - Circulations transculturelles : territoires, représentations, imaginaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidade federal Fluminense, Université de Pau et des Pays de l'Adour (colloque en distanciel), Dec 2020, Pau, Rio de Janeiro, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03285961v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les tribulations d’un Béarnais en Indochine : Paul-Jean Toulet et l’Exposition de Hanoï (novembre 1902-mai 1903)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Paul-Jean Toulet, les prismes de l’écriture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, laboratoire ALTER (UPPA), Université de Lille, Sep 2020, Pau, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03286692v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souvenirs photographiques d’Annam et de Cochinchine d’un simple soldat de la Coloniale (1947-1953)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">journées d’études internationales « Cadrages coloniaux - Usages privés de la photographie dans les empires européens"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Encyclopédie d’Histoire Numérique de l’Europe (EHNE) &amp; Maison Européenne de la photographie, Jan 2020, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05415535v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1659-1866: dos siglos de esfuerzos por una linea fronteriza pirenaica : el caso del macizo forestal de Irati</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire doctoral</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Facultat de Geografia i Historia &amp; Escola de doctorat (Universitat de Barcelona), Dec 2020, Barcelone (en distanciel), España</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05273071v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tintin et le merveilleux géographique - l'exemple de l'Oreille Cassée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">cycle de conférences pour le réseau des Instituts français d’Algérie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Alliance française, ambassade de France en Algérie, Sep 2019, Tlemcen, Annaba, Constantine, Alger, Algérie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05362423v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Politique forestière coloniale et pacification des zones rurales : le cas du Maroc sous le protectorat français (1912-1956)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ordre et désordre dans l’Empire colonial français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 45ième congrès de la Société d’histoire coloniale française – French colonial historical society, Jun 2019, Québec, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03286728v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La réception en France du projet Atlantropa (1932)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le réel et le virtuel, 144e congrès des Sociétés historiques et scientifiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CTHS, May 2019, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03286862v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Tumuc-Humac : invention et permanence du mythe (Guyane française)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Territoires : sujet, représentations et pouvoir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ALTER/PASSAGES (UPPA) – Univ. Federal Fluminense – T3aXEL (UNIZAR ), Sep 2019, Pau, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03286825v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La représentation des grands espaces nord-américains dans Blueberry (Giraud-Charlier) et Mac Coy (Palacios-Gourmelen)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Paisaje y culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fundación Duques de Soria - Instituto del Paisaje - UAM, Nov 2019, Soria, Espagne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05273088v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une frontière pour la Guyane française : l’invention des Tumuc-Humac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geographies of identities and imaginations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Commission sur l’Histoire de la Géographie (C23-UGI), Jul 2019, Dublin, Irlande</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03286722v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Littérature et tourisme : sur les traces des arpenteurs de Saigon, Hanoi et Hué</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Urbi et orbi : lire les villes, vivre en littérature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université d’Aveiro / APEF, Oct 2019, Aveiro, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03286704v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De Julio Verne a Tintín : el &amp;quot;maravilloso geográfico” y el desarrollo del conocimiento geográfico</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence pour la manifestation "Verne – de la Tierra à la Luna (50° aniversario de la llegada del hombre a la Luna)"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, laboratoire T3AxEL (UNIZAR), Mar 2019, Huesca, España</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05439443v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1659-1866 : deux siècles d’efforts pour un tracé frontalier pyrénéen : l’exemple du massif forestier d’Iraty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXXIXe Congrès de la Société des Hispanistes Français, "Frontières dans le monde ibérique et ibéro-américain"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, laboratoire ALTER (UPPA), Jun 2019, Pau, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05451003v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une frontière pour le massif forestier d’Iraty : un siècle de controverses (1759-1856)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trazar la línea : teoría y practica de las delimitaciones fronterizas franco-luso-españolas (1750-1936)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidad Carlos III (Madrid), Oct 2019, Getafe, Espagne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05273102v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esclavage et tourisme littéraire : l'exemple du plateau des Guyanes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Géographies de l'esclavage sur le plateau des Guyanes - mobilités, héritages, discours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Journées d'études organisées par le laboratoire MINEA (Université de Guyane), Jun 2018, Cayenne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02152684v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Turismo literario y paisaje: el ejemplo de los países de la antigua Indochina francesa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Paisaje y turismo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fundación Duques de Soria - Instituto del Paisaje - UAM, Nov 2018, Soria, España</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02152694v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les géographes français et la promotion du Maroc Utile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès régional de l'UGI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Québec, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02152687v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Îles et cryptarchies éphémères : l’épisode pathétique de Port-Breton (1879-1883)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Viagem e cosmopolitismo: da ihla ao Mundo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidade da Madeira, Oct 2018, Funchal, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05391326v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le merveilleux géographique : l’exemple des romans géographiques à travers l’espace guyanais »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">conférencier invité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société de Géographie, IPAG, Société des explorateurs français, Apr 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05436731v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La circulation des conceptions forestières, entre la France et l'Allemagne, au XVIIIe et XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La transmission des savoirs, 143e congrès des Sociétés historiques et scientifiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CTHS, Apr 2018, Paris, INALCO, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02152672v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« De Julio Verne a Tintín: conocer la geografía a través de sus viajes »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">conférence dans le cadre du programe doctoral "Patrimonio, Sociedades y Espacios de fronteras"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Campus d’Excellence Iberus (UPNA, UNIZAR, Universidad de la Rioja, Universitat de Lleida), Nov 2018, Saragosse, España</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05439322v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tintin et le merveilleux géographique - l'exemple de L'Oreille Cassée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence pour "Les Lundis de la Géographie"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société de Géographie de Bordeaux (org.), Feb 2018, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02152669v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Dex et les romans &amp;quot;aérostatiques&amp;quot; - un héritage vernien discuté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jules Verne et les pouvoirs de l'imagination</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidade de Aveiro – T3AxEL – APEF, Apr 2018, Aveiro, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02152688v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vive le général Alcazar ! C'est un lascar !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les géographies de Tintin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société de Géographie, Jan 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02152673v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geography as an International Science. Reflections from the IGU Centennial Oral History Project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacobo Garcia Álvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Devivo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">25e Congrès International d'Histoire de La Science et de La Technologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ICHST - commission Histoire de la géographie (UGI), Aug 2017, Rio de Janeiro, Brazil</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02152680v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les ressources territoriales du tourisme littéraire - l'exemple des campagnes vietnamiennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">25e Colloque international de la commission Rural space in a multifunctional transtion : experience and adaptation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, commission "Géographie rurale" de l'Union Géographique Internationale (UGI), Université des Sciences sociales et humaines (USSH - HCMV), Apr 2017, Hô Chi Minh-Ville, Vietnam</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02152685v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les confins franco-brésiliens (Guyane / Amapa) : de délaissés territoriaux en cryptarchies éphémères</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dialogues France - Brésil : représentations de l'ailleurs - espaces, imaginaires, circulations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fédération de recherche Espaces, Frontières, Métissages (UPPA), Nov 2017, Pau, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02152689v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La geografía militar francesa durante la “expedición de México” (1862-1867): misiones y realizaciones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférencier invité par la Universidad Autónoma Metropolitana (campus de Iztapalapa)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ambassade de France au Mexique &amp; Campus France, Mar 2017, México DF, México</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05417022v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paysage urbain et héritage historique : le cas de l'arrondissement n°1 d'Hô Chi Minh-Ville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Paisaje e historia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fundación Duques de Soria - Instituto del Paisaje - UAM, Nov 2017, Soria, Espagne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02152700v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Los primeros intentos de delimitación moderna de la frontera pirenaica: la Comisión franco-española Caro-Ornano y su legado cartográfico (1784-1792)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacobo García-Álvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">workshop international « Trazar la línea : teoría y practica de las delimitaciones fronterizas franco-luso-españolas (1750-1936)"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jacobo García Álvarez (université Carlos III, Madrid), Sep 2017, Getafe, España</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05416888v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Photochrome et lithographie au service de la représentation en couleur du paysage »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire "Tourisme-Paysage"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire Études Rurales (LER), Feb 2017, Lyon (Institut des Sciences de l’Homme), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02152699v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coopération cartographique internationale et délimitation frontalière : la commission franco-espagnole Caro-Ornano aux défis du terrain (Pyrénées, 1784-1792)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacobo García-Álvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">25e congrès international d'Histoire de la Science et de la Technologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ICHST, Aug 2017, Rio de Janeiro, Brésil</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02152690v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ordenación del territorio y utopías</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférencier invité par la Universidad Autónoma Metropolitana (México)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ambassade de France au Mexique &amp; Campus France, Mar 2016, Rectoría general, Tlalpan, México DF, México</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05417268v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Disciplining the Bordelands. Representation of Iberian Border Areas in Boundary Delimitation Processes between Spain, Portugal and France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacobo García Álvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">33° congrès international de l’UGI "Geographical imaginations, practices and stories of finisterrae and border spaces"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, joint session co-organised by the Commissions on the Cultural Approach in Geography and History of Geography, Aug 2016, Benjing Pekin, China</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05415759v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’émergence du statut de l’étudiant transfrontalier au niveau local »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">colloque "Vers un statut de l'étudiant transfrontalier"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Master Coopération transfrontalière et interterritoriale (CTI, UPPA), Mar 2016, Bayonne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03285796v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'aménagement forestier en France, du Moyen-Age à nos jours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence pour la Société de Géographie de Bordeaux dans le cadre de leur cycle annuel Les Lundis de la Géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02152671v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Maroc utile et sa mise en récit colonial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop international "Regards croisés sur l’Anthropocène - paysages et récits"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LETG Angers – ESO Angers, Nov 2016, Angers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05415752v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La figure contesté d'Henri Coudreau : traître pour (certains) Français, héros pour les Brésiliens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">II Colóquio Internacional Franco-Brasileiro Estudos comparados de epistemologia e História da Geografia / 2ième Atelier international franco-brésilien Etudes comparées d'épistémologie et histoire de la géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Júlio César Suzuki, Vincent Berdoulay (dir.) - Laboratoire PASSAGES – UMR 5319 (site UPPA), May 2016, Pau, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02152675v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charbon de bois vs charbon de terre : la grande bataille de la conversion forestière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mobiliser et dépenser l'énergie, de l'Antiquité à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CEMCC, RUCHE, Sep 2016, Talence (MSHA), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02152693v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’aménagement forestier en France, du Moyen-Age à nos jours »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">conférence dans le cadre des "Lundis de la Géographie"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société de géographie de Bordeaux, Mar 2016, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05436295v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danrit : le roman d'anticipation géopolitique au service de la Patrie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VI colloque luso-hispano-français: Textos, Territorios, Tecnologias - Otro viaje extraordinario</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Grupo de investigación T3AxEL (UNIZAR), Apr 2016, Huesca, Espagne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02152692v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tempêtes et dégâts forestiers : deux siècles de catastrophes en Aquitaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence pour la Société de Géographie de Bordeaux dans le cadre de leur cycle annuel Les Lundis de la Géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2015, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02152679v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une frontière pour les Pyrénées : l’épisode trop méconnu de la commission topographique franco-espagnole Ornano-Caro (1784-1792)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacobo García Álvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La cartographie des traités – XVe-XXe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Comité français de cartographie, Archives diplomatiques (MEAF), Nov 2015, La Courneuve, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05436159v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers le merveilleux géographique - L'exemple des romans géographiques de l'espace guyanais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">26ème Festival International de Géographie de Saint-Dié-des-Vosges "Les territoires de l'imaginaire - utopie, représentation, prospective", 2 au 4 octobre 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Saint-Dié-des-Vosges, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02152704v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Stratégie militaire et prise en compte du Milieu : l’exemple de l’expédition du Mexique (1862-1867) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Guerre et Géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Journées d’études organisées par J. Baechler &amp; Ph. Boulanger (Institut de France - Académie des sciences morales et politiques), May 2015, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05434056v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Vers le merveilleux géographique – l’exemple des romans géographiques de l’espace guyanais »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">conférencier invité au 26ème Festival International de Géographie de Saint-Dié-des-Vosges « Les territoires de l’imaginaire – utopie, représentation, prospective »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FIG, Oct 2015, Saint-Dié-les-Vosges, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05447423v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La question de la fixation de frontière territoriale de la Guyane française : la géographie française en échec ou la fin d’un certain 'romantisme' géographique »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">I Colóquio Internacional Franco-Brasileiro Estudos comparados de epistemologia e História da Geografia / 1er Atelier international franco-brésilien Etudes comparées d'épistémologie et histoire de la géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, laboratoire SET (UMR 5603), Mar 2015, Pau, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02152678v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Tempêtes et dégâts forestiers : deux siècles de catastrophes en Aquitaine »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">conférence dans le cadre des "Lundis de la Géographie"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société de Géographie de Bordeaux, Feb 2015, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05436194v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand le savant s'essaye au roman : l'exemple de Désiré Charnay, un des pères français de &amp;quot;l'américanisme&amp;quot; (1828-1915)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">V° colloque luso-hispano-français: Géographie, langue et textes littéraires : écrire le lieu, fictionnaliser l'espace</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Porto, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02152686v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les ordonnances forestières de François Ier : entre continuité et innovation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1515-2015, François Ier – la Renaissance en Val de Loire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Stéphane Blond (org.), Centre d’études supérieurs de la Renaissance (CNRS, Université François-Rabelais, Ministère de la Culture et de la communication), Sep 2015, Loches, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05388690v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Patrimonialiser la biodiversité : l’exemple des suberaies d’Aquitaine »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international "Patrimonialização e sustentabilidade do património : reflexão e prospectiva"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Instituto de História Contemporânea, Universidade Nova de Lisboa (org.), Nov 2014, Lisbonne (Faculdade de Ciências Sociais e Humanas | UNL), Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05579059v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El tratamiento del paisaje en la Grande géographie illustrée Bong – Ejemplo del capitulo consagrado a España</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire international "El paisaje y sus símbolos"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fundación Duques de Soria - Instituto del Paisaje - UAM, Nov 2014, Soria, España</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05417210v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La delimitación de la frontera franco-española a fines del Antiguo Régimen: la relación francesa de los trabajos de la Comisión Caro-Ornano (1784-1792)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A fronteira luso-espanhola – geografias do passado e do presente (XIVe Coloquio Ibérico de Geografía)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jacobo García Álvarez (Universidad Carlos III de Madrid), João Carlos Garcia (Universidade do Porto), Luís Miguel Moreira (Universidade do Minho), Nov 2014, Braga, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05389423v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La aportación geográfica y cartográfica de las Comisiones de Límites luso-franco-españolas (ss. XVIII-XIX). Apuntes para una historia comparada del conocimiento y la cooperación científica sobre la frontera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacobo García Álvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Circulação das ideias e história dos saberes geográficos: hierarquias, interações e redes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Commission Histoire de la Géographie de l’UGI &amp; Rede Brasileira de História da Geografia e Geografia Histórica, Dec 2014, Palácio Universitário da Praia Vermelha – UFRJ, Rio de Janeiro, Brasil</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05415771v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Los exploradores franceses al servicio del Estado: del apoyo a la creación del Protectorado en Marruecos a los primeros intentos de parques nacionales (1900-1934)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire international "El paisaje : de los exploradores a los turistas"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fundación Duques de Soria - Instituto del Paisaje - UAM, Nov 2014, Soria, España</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05417649v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« De la fertilisation des Landes de Gascogne (Duponchel) à la Mer intérieure du capitaine Roudaire : deux exemples d’utopies aménagistes passées »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence dans le cadre des "Lundis de la géographie"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société de Géographie de Bordeaux, Jan 2014, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05436211v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers l’émergence d’une vraie science aménagiste : les Officiers des Affaires Indigènes et la politique agro-sylvo-pastorale du Protectorat français au Maroc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colóquio Internacional Conhecimento e Ciência Colonial</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Instituto de investigação cientifica tropical, Nov 2013, Lisbonne, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05424597v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La geografía militar francesa y la cuestión de la representación cartográfica de la frontera luso-española &amp;quot;(1808-1841)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Representações geográficas da fronteira luso-espanhola (séc. XVII-XX)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jacobo García Álvarez (Université Carlos III, Madrid), João Carlos Garcia (Uuniversité de Porto), Luís Miguel Moreira (université du Minho), Sep 2013, Melgaço, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05390199v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Aménagement de l’espace et développement démographique : l’exemple de la Guyane française (XIXe – première moitié du XXe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">conférence dans le cadre des "Lundis de la Géographie"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société de Géographie de Bordeaux, Feb 2013, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05436227v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La geografía militar francesa durante la Expedición de México : misiones y realizaciones, con el ejemplo de Puebla »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Coloquio internacional "150 aniversario del Sitio de Puebla de 1863"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Colegio de Historia de la Facultad de Filosofía y Letras y el Instituto de Ciencias Sociales y Humanidades de la Benemérita Universidad Autónoma de Puebla, May 2013, Puebla, México</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05428801v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Ríos, montañas y grandes bosques : paisajes y exploraciones de la Guayana Francesa »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire international "Viajes y paisaje"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fundación Duques de Soria - Instituto del Paisaje - UAM, Nov 2013, Soria, España</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05417712v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Turismo Rural, retos y oportunidades</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">conférencier panéliste "III Jornadas sobre Turismo San Francisco Javier"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, journée d'études, Facultad de Ciencias Sociales y Humanas de la Universidad Deusto (org.), Dec 2013, San Sebastian, España</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05436274v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tirer des leçons de Kourou : la Guyane française face aux efforts d’aménagement de l’espace (1817-1835)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les impact environnementaux et sociaux de l’aménagement territorial : perspectives historiques.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau Universitaire de Chercheurs en Histoire Environnementale – EHESS, Sep 2013, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05393329v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Quelques remarques et réflexions à propos du projet de création d’une nouvelle université à Man »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire "Bilan sur la construction des nouvelles universités"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ministère de l’Enseignement supérieur et de la recherche scientifique de Côte d’Ivoire (org.), Programme Présidentiel d’Urgence (PPU), Jul 2013, Grand Bassam, Côte d’Ivoire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05449172v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peupler à tout prix la Guyane française - quelques expériences funestes des siècles passés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Se perdre en forêt (14e Géo’rizon)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Département de géographie de l’Université de Savoie (org.), Apr 2013, Chambéry, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05447470v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un épisode méconnu de coopération cartographique franco-espagnole : le Bureau topographique de Madrid (1823-1841)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacobo García Álvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence internationale de l’Union Géographique Internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Commission Histoire de la Géographie de l’UGI, Aug 2013, Kyoto, Japon</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05415799v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La vision de l’Espagne de la première moitié du XIXe siècle dans la Géographie universelle de Conrad Malte-Brun »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De Julio Verne a la actualidad: la palabra y la Tierra</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AXEL-UNIZAR, Apr 2012, Huesca, Espagne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05428751v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les expériences forestières coloniales françaises en Algérie et au Maroc – l’exemple des suberaies »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, médiathèque de Garlin, Apr 2025, Garlin, France</w:t>
+              <w:t xml:space="preserve">, Musée du liège et du bouchon (Mézin), Association des Amis du vieux Nérac (org.), May 2012, Mézin, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Universidad Carlos III de Madrid, May 2025, Madrid, España</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05436124v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Cartografía y geografía militar en el siglo XIX : el ejemplo de la expedición francesa de México »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférencier invité dans le cadre de la "Cátedra de Geografía Humana Élisée Reclus"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Instituto Mora (org.), Nov 2012, San Juan Mixcoac (CDMX), México</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Laurent Dornel (org.), laboratoire ITEM, UPPA, Oct 2025, Pau, France</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05449319v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Discutant des films Délivrance (John Boorman) et La Mouche David Cronenberg)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Géocinéma – regards de géographes sur le cinéma et la société 2012 (thème : Natures)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ADES (UMR 5185), Université Michel de Montaigne - Bordeaux 3, Mar 2012, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, conférence donnée dans le cadre d’une AG de l’Office National des Forêts (Pyrénées-Atlantiques), Ramuntcho Tellechea (org.), Nov 2025, Oloron Sainte Marie, France</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05435781v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La politique forestière du protectorat marocain, outil de pacification « politique » des zones rurales ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les administrations coloniales et la « pacification », aux XIXe et XXe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRSAEM-IHTP-ISAD, Mar 2012, École Militaire, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Fundación Duques de Soria - Instituto del Paisaje, Oct 2025, Soria, España</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05415745v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aux sources de la planification urbaine française : l’épisode des Plans d’Aménagement, d’Embellissement et d’Extension (PAEE) et l’exemple de la ville de Pau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Composiitons urbaines", 137e congrès des Sociétés historiques et scientifiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Comité des travaux historiques et scientifique (CTHS), Apr 2012, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université Rennes II, Oct 2024, Rennes, France</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05393370v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’urbanisme palois : les aléas du plan Jaussely »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">conférence cycle "Balades urbaines – mémoire de Pau"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mission valorisation de l’Architecture et du Patrimoine &amp; Archives communautaires Pau Béarn Pyrénées, Mar 2012, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Jacques Py</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05436085v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les romans géographiques guyanais (XIXe - début XXe siècle) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Littérature et sociétés coloniales (1850-1950)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Journée d’études CRPHL - ITEM (org.), Oct 2012, Pau, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05436147v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Del medioambiente al paisaje: estado de la cuestión de la geografía francesa (siglos XVIII al XX)”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférences dans le cadre de la "Cátedra de géografia humana Elisée Reclus"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centro de Estudios de Geografía Humana, Colegio de Michoacán, Nov 2012, La Piedad (Michoacán), México</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05449339v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Contestés, cryptarchies et autres litiges frontaliers : les constructions territoriales questionnées (Amériques du Sud, 1840-1900) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international "La Guerre des Malouines 30 ans après – conflit, sortie de conflit, mutations politiques, représentations"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut des Amériques, UPPA, Université Sorbonne Nouvelle - Paris 3 - IHEAL (org.), Oct 2012, Pau, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05451179v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Main d’œuvre servile et engagés libres : l’exemple de la Guyane française (1817-1875) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Migrations et marché du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Journée d'études, ITEM (org.), Nov 2012, Pau, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05436256v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les ingénieurs-géographes militaires français et la représentation cartographique de la Galice (1808-1841) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacobo García Álvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Défis et incertitudes de l’intégrité académique à l’ère de l’intelligence artificielle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 3ème Colloque International de l’IRAFPA sur l’Intégrité Académiquee, Université de Coimbra (org.), Jun 2024, Figueira da Foz, Portugal</w:t>
+              <w:t xml:space="preserve">Symposium international "Cartographie et savoir(s) géographique(s) dans la sphère publique"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Commission Histoire de la Géographie (UGI) - Leibniz Institute for Regional Geography (org.), Aug 2012, Leipzig, Allemagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, SoFHIA, Jun 2024, Limoges, France</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05451213v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Oferta universitaria y enseñanzas : evaluación y metas (el caso francés) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d'études "Universidad y Territorio: programación y acreditación de las enseñanzas"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidad internacional Menéndez Pelayo (UIMP), Jun 2012, Canfranc-Estación (Laboratorio Subterráneo), España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Julie Gallego (ALTER), Laurent Jalabert (ITEM), Jean-Yves Puyo (TREE) - 3ième Réseau BD Région Nouvelle Aquitaine, Nov 2024, Pau, France</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05449301v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Pau ville jardin : mythe ou réalité ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence dans le cadre des "Rendez-vous aux jardins – Aquitaine"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Archives communautaires Pau Béarn Pyrénées, May 2012, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, ITEM, Jan 2024, Pau, France</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05436133v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Paysage des artistes et aménagement forestier : l’exemple de la forêt de Fontainebleau (XIXe siècle) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Saule-Sorbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire international "Patrimonio y paisaje"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fundación Duques de Soria - Instituto del Paisaje - UAM, Oct 2011, Centro Luso Español de patrimonio, Ciudad Rodrigo, Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, ITEM, Feb 2024, Pau, France</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05428835v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Milieu, acclimatement et adaptation – l’exemple de la Guyane française »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Forum international "Science et Société"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, conférencier invité par Consulat général de la France au Québec, Nov 2011, Québec (CEGEP de Limoilou), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Fundación Duques de Soria - Instituto del Paisaje - UAM, Oct 2024, Soria, España</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05447358v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les romans géographiques guyanais du XIXe siècle et la question des parcours littéraires »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Deuxièmes rencontres franco-espagnoles "Géographie, langue et textes littéraires – regards croisés sur l’imaginaire géographique"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, laboratoire SET (UMR 5603, UPPA), Jun 2011, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Ve Congrès International co-organisé par l’AFUE, l’APEF et la SoFHIA, Sep 2024, Grenade, Espagne</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05467054v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La géographie militaire et la frontière espagnole : des cartes pour les Pyrénées ! »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">136e congrès des Sociétés historiques et scientifiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CTHS, May 2011, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Conférence pour la Société de Géographie de Bordeaux (org.), Mar 2024, Bordeaux, France</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05435769v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les sociétés savantes au défi de l’aménagement de l’espace – l’exemple de l’ACAM »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Sociétés savantes et l’environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les Amis du CTHS), Jan 2011, Paris, auditorium Colbert de l'INHA, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, CTHS, May 2024, Aubervilliers, France</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05439241v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milieu et acclimatement : quels colons pour la Guyane française (1817-1835) ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Climat, Savoirs et politique, XVIIIe-XXe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ANR-Profutur / CRH, EHESS-CNRS / IHMC, ENS-CNRS, Sep 2011, Paris ENS Ulm, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Marion Charbonneau</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05388703v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’environnement : les forces sociales qui le façonnent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférencier panelliste dans le cadre de la "12ème édition du Forum international Science et Société"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association francophone pour le savoir (ACFAS), Nov 2011, Québec, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05447389v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Los geógrafos franceses y la cuestión de la fijación de las fronteras territoriales de la Guyana francesa »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Conferencia geografía regional", session "Geography and territorial policies : past and present"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Union Géographique Internationale, Nov 2011, Santiago du Chili, Chile</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05451258v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La forêt des Landes, histoire d’un massif singulier »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2011 année internationale de la forêt</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, conférence - débats organisée par le Conseil Régional d’Aquitaine &amp; le Conseil Général des Landes, Dec 2011, Saint-Paul-les-Dax, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02152697v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Quand les fonctions sociales et environnementales viennent au secours de la fonction productive. Le cas des suberaies du Sud-Ouest de la France »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bouisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Preux</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Migration et territoires - session Forêts et foresterie : mutations et décloisonnements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association de science régionale de langue française (ASRDLF) &amp; UAG (campus Victor Schoelcher), Jul 2011, Schoelcher, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05523531v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Du Contesté franco-brésilien à la République de Counani : histoire édifiante et curieuse d’un eldorado éphémère »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international "Mobilités, territoires et imaginaires en Amérique, des Indépendances aux années 1930"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EA 1925 Arc Atlantique - UMR 5603 SET - EA 3002 ITEM (UPPA), Jan 2011, Pau, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05451803v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les géographes français et le Protectorat marocain (1912-1956) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Symposium international "Historia da Geografia e Colonialismo"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Commission sur l’Histoire de la Géographie de l’UGI - Universidade de Cabo Verbe (org.), Jun 2011, Praia, Cap-Vert</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05451779v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tempêtes : un regard géographique sur deux siècles de catastrophes dans le Sud-Ouest aquitain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bouisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Landes de Gascogne à l’épreuve de la tempête</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Parc Naturel régional des Landes de Gascogne (en partenariat avec le Pays des Landes de Gascogne), Feb 2010, Sabres, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05452562v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La question de l’esclavage dans les nouveaux projets pour la Guyane française de la période Laussat (1819-1823)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Guyane, histoire et mémoire – la Guyane française au temps de l’esclavage : discours, pratiques et représentations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SAAGH &amp; APHG-G, Nov 2010, Cayenne (Guyane), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05388730v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« D’une tempête à l’autre : enjeux et débats autour du massif forestier des Landes de Gascogne »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bouisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">21ème Festival International de Géographie « La forêt, or vert des hommes ? »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association pour le Développement du FIG, Oct 2010, Saint-Dié-des-Vosges, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05452628v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Petit aperçu géographique relatif aux peuplements forestiers du Sud de l’Adour »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence donnée dans le cadre de l'AG du GPF Sud-Adour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupement de Productivité forestière du Sud-Adour (org.), Jun 2010, Serres-Gaston, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05579194v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la réserve de Néouvielle au Parc national des Pyrénées : quels paysages révélés en un siècle de politiques de conservation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Degrémont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">135e congrès des Sociétés historiques et scientifiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CTHS, Apr 2010, Neuchâtel, Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05435764v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Risque d’incendies de forêt et habitat dans l’espace méditerranéen français - enjeux et logiques territoriales »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bouisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Zahm</w:t>
+                <w:t xml:space="preserve">Isabelle Degrémont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claire Gagnepain</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Espace d’action espace en action : la Méditerranée à l’invite de la géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Faculté des Lettres &amp; Sciences Humaines (Université de Sousse), Mar 2010, Sousse, Tunisie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05273117v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« De Coudreau à Boussenard : la République fantasmée de Counani »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Autour de l’œuvre de Jules Verne : écrire le monde au XIXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rencontres franco-espagnoles SET (UPPA) – AXEL (Université de Saragosse), Nov 2010, Jaca, Espagne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05436056v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« El relanzamiento de la producción corchera en Cataluña del norte y en Aquitania »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">workshop international "Encuentro-Debate Universidad-Empresa: situación actual, retos y perspectivas de la agroindustria corchera en Extremadura-Alentejo"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université d’Extrémadure (UEx), Jun 2010, Caceres, España</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05448848v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tourisme et lutte contre la pauvreté - résultats et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international "Le tourisme durable et la lutte contre la pauvreté"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Xuan Lan Vo Sang (dir.); Université Van Lang (HCM-V), Sep 2009, Phan Rang, Vietnam</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05447193v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le traitement du paysage dans la cartographie napoléonienne : l’exemple de l’œuvre des ingénieurs-géographes français durant la guerre d’Espagne (1808-1813) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Carlos Castañón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lenguajes y visions del paisaje y del territorio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AGE &amp; UGI - commission Histoire de la Géographie (dir.), Feb 2009, Miraflores de la Sierra, Espagne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05432529v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adolphe Duponchel et la fertilisation des Landes de Gascogne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Célèbres ou obscurs. Hommes et femmes dans leurs territoires et leur histoire - 134e congrès des Sociétés historiques et scientifiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Comité des travaux historiques et scientifiques (CTHS), Apr 2009, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05393433v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La relance du peuplement de la Guyane française : de projets morts-nés en échecs patents (1817-1835) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Migrations, transferts et échanges de part et d'autre de l’Atlantique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CTHS, Université Laval (Québec), Jun 2008, Québec, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05431923v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les forêts de chêne-liège en Catalogne Nord, entre ressource et patrimoine (XIXe-XXIe siècles) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bouisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Catalogne, une histoire méditerranéenne, un destin européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut d’Études Catalanes, Université Paris IV-Sorbonne, Oct 2008, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02152683v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cartographie et science forestière - court aperçu sur deux siècles d’évolution des pratiques disciplinaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Expériences de terrain et compétences cartographiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Isabelle Laboulais (MISHA - Université Marc Bloch), Jan 2008, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05388763v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Entre production et patrimonialisation : quel avenir pour les suberaies françaises ? L’exemple des Pyrénées-Orientales »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bouisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Des milieux aux territoires forestiers : itinéraires biogéographiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoires Dynamiques des réseaux et des territoires (EA 2468, Artois), Territoires, Villes, Environnement, Société (EA 4019 Lille-I) &amp; Espaces, Nature et Culture (UMR 8185, Paris-IV) (org.), avec le soutien de la commission de biogéographie du CNFG et du GHFF, Oct 2008, Villeneuve d’Ascq (USTL), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02152703v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La patrimonialisation d’une ressource économique. L’exemple des forêts de chêne-liège en Catalogne nord »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bouisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Processus de Patrimonialisation dans l’Espace Géographique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Commission Géographie Culturelle (UGI), Jun 2008, Santiago de Compostela, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05362398v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Aux sources de la foresterie sociale ? Le cas des forêts marocaines sous le Protectorat français »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Techniques et colonies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Journée d'études organisée par le SOLITO, Université de Bretagne Sud, Nov 2007, Lorient, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05440254v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les forestiers leplaysiens et les Pyrénées - l’expérience de l’Association Centrale pour l’Aménagement des Montagnes (1904-1924) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Regards croisés sur les identités leplaysiennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Journée d'étude organisée par le Centre Aquitain d’Histoire du Droit - Université Montesquieu-Bordeaux IV, Jun 2007, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05428479v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Regards géographiques sur l’expédition du Mexique, 1862-1867 »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès international "La France en Amérique"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association française d’études américaines (AFEA), May 2007, Paris (Bibliothèque Nationale de France), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05452671v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« El paisaje en la encrucijada o 35 años de titubeos de la geografía francesa »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Degrémont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">séminaire international "La recuperación del paisaje"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fundación Duques de Soria - Instituto del Paisaje - UAM, Jul 2007, Soria, España</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05448984v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modernité et utopie aménagiste : l’exemple de la Guyane française (première moitié du XIXe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Problèmes dans l’appropriation Territoriale du développement durable : une modernité réinventée ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire SET &amp; Ministère de l’Écologie, du Développement et de l’Aménagement durable, Nov 2007, Pau, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05431915v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les savoirs géographiques français sur les Pyrénées au XIXe siècle : de la vue de loin à la vue d’en haut ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aldhuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire franco-espagnol « Patrimonialisation des Pyrénées, entre pratiques professionnelles et pratiques scientifiques »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Isabelle Degrémont, Jean-Yves Puyo (dir.), laboratoire SET (UPPA), Mar 2006, Irissarry, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05451879v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les premiers temps de la mise en valeur coloniale des suberaies algériennes - le triste épisode des concessions privées »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Homme et le liège</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Méditerranéen du Liège, Jun 2006, Vives, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05512297v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Quel aménagement pour la France équinoxiale ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">France et Brésil : influences croisées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoires SET et CRPHL (UPPA), Jan 2006, Pau, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05523441v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le développement de la Houille blanche dans les Pyrénées Occidentales - les premiers temps (1900-1925) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">131e congrès des Sociétés historiques et scientifiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CTHS, Apr 2006, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05421638v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« De la réserve du Néouvielle au Parc national des Pyrénées, un siècle de politiques de conservation : avec ou contre l’Homme ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Degrémont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire international « La conservación del paisaje en los parques nacionales »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fundación Duques de Soria - Instituto del Paisaje - UAM, Jul 2006, Soria, Espagne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05448923v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le territoire environnant la villa de Lalonquette (canton de Thèze, Pyrénées-Atlantiques) : premiers résultats de campagne de protection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosa Plana-Mallart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Didierjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Pailhé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Réchin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Table ronde de Pau, 24-25 novembre 2000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Pau, France. pp.203-226</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03070912v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les militaires français et la “barrière pyrénéenne” : construction et permanence du mythe (1720-1914 »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire militaire et sciences humaines - Géographie et géographie historique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Philippe Boulanger (dir.), Centre d’études d’histoire de la Défense (CEHD), Nov 2006, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05435756v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Quel type de développement pour la Guyane française ? Le projet utopique du comte de la Perronnays (Guyane française, 1835) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VIII Coloquio international de Geocrítica « Geografía historica e História del territorio »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UNAM, Universidad de Barcelona (org.), May 2006, Mexico, Mexique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05451834v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La politique forestière du Protectorat marocain (1912-1956) : des influences leplaysiennes « tardives » ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international "Frédéric Le Play, 1806-1882"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École des Mines - Société d’économie et de sciences sociales - Centre de recherches en histoire du XIXe siècle, Universités Paris I &amp; IV (org.), Nov 2006, Paris (École des Mines), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05451859v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La construcción de los lugares emblemáticos ; el ejemplo de las Landas de Gascoña »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aldhuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La valoración patrimonial y simbólica del paisaje : factores y modalidades</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nicolás Ortega Cantero (dir.), Universidad Autonoma de Madrid, Nov 2006, Miraflores de la Sierra, España</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05432538v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’opposition entre liège métropolitain et liège colonial : le « paradoxe » français (1890-1950) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international Alcornocales, fábricas y comerciantes : pasado, presente y futuro del negocio corchero</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universitat de Girona, Universidad de Extremadura, Feb 2005, Palafrugell, Espagne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05431938v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les tribulations d’un Charentais aux Guyanes : Henri Coudreau et la question du Contesté franco-brésilien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">130e congrès des Sociétés historiques et scientifiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CTHS, Apr 2005, La Rochelle, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05421588v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’excursion, des forestiers aux géographes : entre intérêt pédagogique et rite initiatique »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire, géographie, littérature : trois approches culturelles du voyage au XIXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sylvain Venayre (dir.), Centre d’Histoire du XIXe siècle, Paris-I Sorbonne, Nov 2005, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05435748v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’évolution du paysage, entre conceptions disciplinaires et dynamiques locales - l’exemple des Landes de Gascogne (regards géographiques, XIXe-XXe siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aldhuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">journée d’études "La notion de paysage, d’hier à aujourd’hui"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Espace Mendés France - Université de Poitiers, Dec 2005, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05421550v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Lyautey et la politique forestière marocaine (Protectorat français, 1912-1956) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Géographie, exploration et colonisation (XIXe-XXe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ADES, Université Bordeaux Montaigne, MSH Aquitaine, Apr 2005, Talence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05434024v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conrad Malte-Brun et Élisée Reclus : deux visions politiques de l’Espagne du XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Elisée Reclus et nos géographies - textes et prétextes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Lumière Lyon 2; Université Lyon 3 Jean Moulin; ENS Lyon; UMR 5600 Environnement, ville et société; UMR 8504 Géographie-cités, Sep 2005, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05421058v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Los geógrafos franceses del siglo XIX y México : miradas profesionales y aficionadas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9e Encuentro de Geógrafos de América Latina (EGAL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, commission "Histoire de la pensée géographique" de l'UGI, Apr 2003, Merida, México</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05425849v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’expédition du Mexique, 1862-1867 : apports cartographiques et géographiques »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée internationale d’études, Cartographie, colonisation et empires, XVIIIe-XXe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, commission Histoire de la cartographie du Comité français de cartographie, Nov 2003, BNF site Richelieu, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05425724v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La circulation des conceptions forestières entre la France et l’Allemagne au XVIIIe et XIXe siècles »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Où en est la géographie historique ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Philippe Boulanger, Jean-René Trochet (Paris IV), Sep 2002, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05426122v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les suberaies marocaines sous le Protectorat français (1912-1956)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXII Encontro da Associação Portuguesa de História Económica e Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, APHES, Nov 2002, Aveiro, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05425996v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Mobilisation des bois et autres impacts forestiers de la Première Guerre mondiale »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">127e congrès des Sociétés historiques et scientifiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CTHS, Apr 2002, Nancy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05428423v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le regard porté par les géographes français du XIXe siècle sur l’Espagne : entre répulsion et fascination »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international "Vérité en deçà des Pyrénées, erreur au-delà"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Département de Lettres - UPPA, Jan 2001, Bayonne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05428874v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Essai de biogéographie historique, aux confins du Béarn et du Pays Basque : la forêt de Gouloume (forêt communale d’Aramits, Pyrénées-Atlantiques)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">126e congrès national des Sociétés historiques et scientifiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CTHS, Apr 2001, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05428449v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les suberaies algériennes sous la domination française (1830-1962) : entre production et dévastation »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La forêt dans tous ses états : réalités, perceptions, imaginaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Interuniversitaire de l’Est, Université de Bourgogne, Nov 2001, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05440244v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les écarteurs landais, entre mythe et réalité (XIXe-XXe siècle) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylis Dauga-Duluc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">126e congrès national des Sociétés historiques et scientifiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CTHS, Apr 2001, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05434003v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les expériences sylvo-pastorales de l’Association Centrale pour l’Aménagement des Montagnes (1904-1925) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international "La montagne et le savoir : du transfert de connaissances, des rapports entre l’action sur l’espace montagnard et la connaissance qu’en ont les acteurs"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS LAMA-TEO / CERMOSEM / LERMA (U. Cadi Ayyad, Marrakech), Sep 2000, Le Pradel, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05452707v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le massif d’Iraty et la rectification frontalière franco-espagnole de 1852-1859 »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">125e congrès national des Sociétés historiques et scientifiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CTHS, Apr 2000, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05433993v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le mythe colonial de la forêt équatoriale « inépuisable » (AOF/AEF, 1890-1940) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Symposium international "Mythe et connaissance scientifique dans l’histoire de la pensée "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Angelo Turco (Univ. de L’Aquilà, Italie), Athanase Bopda (Institut National de Cartographie, Yaoundé), Jan 2000, Yaoundé, Cameroun</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05452702v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">«El paisaje en las leyes de conservación y urbanismo en Francia - el ejemplo de los centros turísticos pirenaicos (primera mitad del siglo XX)»</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Degrémont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Los valores del paisaje</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fundación Duques de Soria - Instituto del Paisaje - UAM, Jul 2000, Soria, España</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05448802v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Deux siècles d’évolution des conceptions françaises en matière d’aménagement forestier (XIXe et XXe siècle) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IXe Congreso de Historia agraria</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Departamento de historia e instituciones económicas, UPV- EHU, Sep 1999, Bilbao, Espagne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05432170v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Quelques exemples de pratique de l’excursion sous la Troisième République : les forestiers, les « naturalistes » et les géographes »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1899 - 1999 : la fondation des laboratoires de géographie et la figure d’Emmanuel de Martonne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, colloque international organisé par les UMR COSTEL, RESO et EHGO, patronné par la Société Française pour l'Histoire des Sciences de l'Homme, Nov 1999, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05432099v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’évolution de l’enseignement agricole dans les Basses-Pyrénées, 1870-1920 »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les enjeux de la formation des acteurs de l’agriculture (1760-1945)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENESAD, Jan 1999, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05432156v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les suberaies algériennes sous la domination française (1830-1962) - entre production et dévastation »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">El negocio del corcho (pasado, presente y futuro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Santiago Zapata Blanco (dir.), Facultad de Ciencias Económicas y Empresariales de la Universidad de Extremadura, Dec 1999, Caceres, Espagne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05432130v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’épineux problème des bois de marine : l’affrontement Services de la marine - Corps forestier (France, 1820-1860) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">124e congrès des Sociétés historiques et scientifiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CTHS, Apr 1999, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05433984v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« De Suchet à Bugeaud : les expériences de l’Armée d’Aragon au service des premiers temps de la colonisation algérienne »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontres Orient-Occident, organisées dans le cadre de la manifestation "À propos d’Abdelkader, 1848-1998"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Musée national du château de Pau, Société Henri IV (org.), May 1998, Pau, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05440234v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La circulation des conceptions forestières entre la France et l’Allemagne au XVIIIe et XIXe siècle »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Symposium international «La circulation des idées dans l’histoire de la pensée géographique», colloque régional de l'UGI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Commission d’Histoire de la Pensée Géographique (UGI), Université Nouvelle de Lisbonne, Sep 1998, Lisbonne, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05451900v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La fin d’un enjeux stratégique, 1820-1870 »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Forêt et Marine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GHFF, ENS Ulm, ONF, État-Major de la Marine, ministère de l’Agriculture, ministère de la Culture, ENS Fontenay-Saint-Cloud, IHMC, Centre de Biogéographie - Ecologie (org.), Sep 1997, Paris (ENS Ulm), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05444831v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Léon Jaussely, aux sources du culturalisme »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international "L’environnement urbain : regards croisés des scientifiques et des professionnels de l’aménagement en France, de 1870 à 1939"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoires Espace et culture ( Paris IV) &amp; SET (UPPA), sous les auspices de la Commission Epistémologie et Histoire de la Géographie (UGI),, Oct 1997, Paris (U. Paris IV), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05451891v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La pensée géographique de Le Play »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Berdoulay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frédéric Le Play et la question forestière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société d’économie et de sciences sociales, Mar 1997, Paris (Institut de France), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05472300v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La science forestière vue par les géographes français, ou la confrontation de deux sciences diagonales (1800-1914) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXe Congrès international d’Histoire des Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ICHST &amp; commission "Histoire de la pensée géographique de l'UGI", Jul 1997, Liège, Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05444795v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’ouverture de l’enseignement forestier aux sciences naturelles et humaines »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les discours épistémologiques en géographie - à propos de l’École française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Journée d’études, Jean-Marc Besse (coord.), laboratoires SET (UMR 5603, UPPA) &amp; EGHO (URA 1246, Paris I), Jun 1996, Pau, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02152698v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les effets méconnus de la Première Guerre mondiale sur l’évolution de la science forestière française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’impact de la guerre sur la végétation et la régénération du tapis végétal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe d'Histoire des Forêts Françaises, Jun 1996, Albert, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05410579v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le poids de l’observation dans la constitution de la science forestière française au XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">121e congrès national des Sociétés historiques et scientifiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Comité des Travaux Historiques et Scientifiques, Oct 1996, Nice, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05410607v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Expérimentation des essences forestières exotiques, en France, de 1820 à 1914</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">120e congrès national des Sociétés historiques et scientifiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Comité des Travaux Historiques et Scientifiques, Oct 1995, Aix-en-Provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05410545v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Naissance et fonctionnement d’une équipe pédagogique en DEUG de Géographie à l’UPPA »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ducournau Colette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Degrémont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Gonot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Laplace-Treyture</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12es Rencontres du Végétal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Agro Rennes-Angers, Nov 2023, Angers, France</w:t>
+              <w:t xml:space="preserve">119e congrès national des Sociétés historiques et scientifiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CTHS, Oct 1994, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...82 lines deleted...]
-              <w:t xml:space="preserve">, Université Toulouse II Jean Jaurès, Oct 2023, Toulouse, France</w:t>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02152691v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sauver la terre de la patrie&amp;quot; - les expériences de l’ACAM aux Pyrénées (1904-1924)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">118e congrès des Sociétés savantes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Comité des Travaux Historiques et Scientifiques, Oct 1993, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...13025 lines deleted...]
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05410522v1</w:t>
-              </w:r>
-[...163 lines deleted...]
-                <w:t xml:space="preserve">hal-03444271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CONstruction SOciale et REgulation des projets forestiers (CONSORE) volet 1 : Bois énergie et développement territorial en Aquitaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Brahic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Deuffic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.Y. Puyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2015, pp.227</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId471" w:history="1">
-              <w:r>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02602243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId472"/>
+      <w:footerReference w:type="default" r:id="rId476"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -28094,51 +28342,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="43877C67"/>
+    <w:nsid w:val="F55536A8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -28325,51 +28573,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-yves-puyo" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8610-0859" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/115879382" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265376v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Puyo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064494v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga de Cos" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Charbonneau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thao Tran" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Montagne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2025.107589" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264962v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264923v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058480v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Preux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Thivet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Degr&#233;mont" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Zahm" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13tpr" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265017v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/om.420.0101" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264946v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/carnets.15143" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265359v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14746/strop.2023.50.1.4" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416160v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264941v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/strenae.9075" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265329v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14628-5.p.0015" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265021v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12g5f" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03882082v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geo.1581.0018" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416950v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacobo Garc&#237;a &#193;lvarez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20318/revhisto.2019.4742" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03266172v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05377323v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01816813v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Aldhuy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379867v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660239v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geohist.1183" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02152720v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thu Trang Ng&#244;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.14948" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02152715v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacobo Garcia &#193;lvarez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02152716v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Casta&#241;&#243;n" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.707.0074" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407759v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terrabrasilis.1693" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556444v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415202v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556217v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Puyo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379341v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407145v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04418019v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bouisset" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Puyo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3989/estgeogr.201015" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384114v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04417986v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.677.0088" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430497v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397439v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416643v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/soe.1244" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391796v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378067v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419185v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419470v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378445v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17811/er.0.2007.237-251" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515925v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431056v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397559v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428345v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428312v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449462v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/5123" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466961v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379320v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405402v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466990v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Watrin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426421v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405444v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/023004ar" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428387v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430519v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431351v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419737v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylis Dauga-Duluc" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405428v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443613v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/5608" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410729v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Berdoulay" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02152714v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Dupuy" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/lectures/20630" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01914119v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619674v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dornel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Guicharnaud-Tollis" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Parsons" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440205v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472214v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265387v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/spatialites4.9782353111879.10" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384957v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14zqo" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369681v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431037v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431362v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288305v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265395v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/spatialites4.9782353111879.6" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431501v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265438v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265422v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265475v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03882157v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265603v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265610v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03340177v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03882120v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-96904-2_7" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265499v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03882235v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03266211v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-49464-3_9" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03882203v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03885264v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02152670v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377286v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03285823v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lemanuscrit.fr/livres/lire-les-villes/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378429v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03285872v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390718v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390557v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407612v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517099v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405386v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05362418v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391286v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375506v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02152711v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02152708v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02152713v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02152709v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://recherche.univ-pau.fr/fr/productions-scientifiques/puppa/publications/collections/spatialites/de-l-imaginaire-geographique-aux-geographies-de-l-imaginaire-ecritures-de-l-espace.html" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378056v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379368v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517796v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379629v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04416611v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389411v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Saule-Sorb&#233;" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428578v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04416697v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390234v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04416754v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393877v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378426v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405361v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429368v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429344v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04416667v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04416797v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04418093v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429356v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272910v2" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://apu.univ-artois.fr/Revues-et-collections/Geographie/Des-milieux-aux-territoires-forestiers" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375502v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384188v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440165v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391883v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391499v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433475v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433402v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433515v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433524v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Casta&#241;&#243;n" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quir&#243;s Francisco" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433485v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395576v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396581v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00310125v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Mai Bui" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rechin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Leblanc" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Monturet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pailhe" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451151v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474770v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375462v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cths.fr/ed/edition.php?id=1261" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04416838v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383648v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429779v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383577v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/tempetes-sur-la-foret-francaise/54932" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379459v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383604v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394686v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393948v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.persee.fr/doc/acths_0000-0001_2002_act_124_2_6031" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433642v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396725v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374703v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cths.fr/ed/edition.php?id=62" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429940v2" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378061v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398133v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407216v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369039v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398563v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444891v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521869v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430589v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ducournau Colette" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Gonot" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Laplace-Treyture" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02152706v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420692v2" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463967v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Raya Collado" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463977v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435186v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379289v2" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265435v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265433v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272902v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498778v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288393v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439660v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288373v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288398v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Duinat" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05362402v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272991v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380082v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02152674v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379979v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288418v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451736v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Py" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288320v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288407v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05362372v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05362365v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272998v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415508v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439737v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05362344v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499087v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gagnepain" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287364v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Alejandro &#193;vila G&#243;mez" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Medina" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288333v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05362387v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435459v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05362384v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273123v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288339v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273002v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02152677v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02152702v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03737748v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03885218v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391412v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03885110v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464003v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273053v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03885195v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273058v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03286797v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03286768v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03885251v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288314v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Callegarin" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jalabert" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Pereira" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03286737v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03285961v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03286692v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273071v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415535v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273088v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03286722v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03286728v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05362423v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03286862v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03286825v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273102v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451003v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439443v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273125v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03286704v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02152684v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02152694v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02152687v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436731v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391326v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02152672v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02152669v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02152688v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439322v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02152685v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02152680v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Devivo" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02152673v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02152689v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416888v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacobo Garc&#237;a-&#193;lvarez" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417022v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02152700v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02152699v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02152690v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02152671v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415752v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05417268v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05415759v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02152675v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03285796v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02152693v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436295v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02152692v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02152704v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02152679v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434056v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436159v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447423v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02152678v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02152686v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436194v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388690v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389423v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05415771v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05417210v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417649v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389426v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436211v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436227v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428801v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417712v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05424597v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390199v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436274v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393329v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449172v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447470v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05415799v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435781v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415745v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393370v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428751v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436124v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449319v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436147v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449339v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436085v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451213v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451179v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436256v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449301v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436133v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428835v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Saule-Sorbe" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447358v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467054v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435769v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388703v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439241v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523531v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451258v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447389v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02152697v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451803v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451779v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452562v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435764v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388730v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452628v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273117v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436056v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448848v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432529v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447193v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393433v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431923v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02152683v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388763v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02152703v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05362398v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428479v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440254v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452671v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448984v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431915v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070912v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Plana-Mallart" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Didierjean" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pailh&#233;" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois R&#233;chin" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451879v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523441v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421638v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512297v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448923v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435756v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451834v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432538v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451859v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434024v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431938v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421588v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421058v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435748v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421550v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425849v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425724v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426122v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425996v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428423v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428874v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428449v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440244v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434003v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433993v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452702v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448802v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452707v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432099v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432156v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432170v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432130v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433984v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440234v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451900v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451891v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444831v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05472300v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444795v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02152698v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410579v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410607v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410545v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02152691v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410522v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288368v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444271v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/26734" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602243v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Brahic" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deuffic" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sergent" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeoffrey Dehez" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-yves-puyo" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8610-0859" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/115879382" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265376v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Puyo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064494v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga de Cos" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Charbonneau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thao Tran" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Montagne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2025.107589" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264923v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264962v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568187v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058480v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Preux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Thivet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Degr&#233;mont" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Zahm" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13tpr" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265017v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/om.420.0101" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264946v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/carnets.15143" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265359v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14746/strop.2023.50.1.4" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416160v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264941v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/strenae.9075" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265329v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14628-5.p.0015" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265021v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12g5f" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03882082v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geo.1581.0018" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416950v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacobo Garc&#237;a &#193;lvarez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20318/revhisto.2019.4742" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05377323v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01816813v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Aldhuy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379867v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660239v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geohist.1183" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02152720v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thu Trang Ng&#244;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.14948" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02152715v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacobo Garcia &#193;lvarez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02152716v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Casta&#241;&#243;n" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.707.0074" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407759v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terrabrasilis.1693" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556444v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415202v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556217v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Puyo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379341v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407145v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04418019v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bouisset" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Puyo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3989/estgeogr.201015" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384114v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04417986v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.677.0088" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430497v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397439v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416643v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/soe.1244" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391796v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378067v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419185v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419470v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378445v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17811/er.0.2007.237-251" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515925v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431056v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397559v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428345v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428312v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449462v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/5123" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466961v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379320v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466990v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Watrin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426421v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405444v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/023004ar" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405402v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428387v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430519v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431351v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419737v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylis Dauga-Duluc" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443613v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/5608" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405428v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410729v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Berdoulay" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444271v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/26734" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02152714v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Dupuy" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/lectures/20630" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01914119v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619674v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dornel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Guicharnaud-Tollis" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Parsons" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440205v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472214v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369681v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431362v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384957v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14zqo" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265387v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/spatialites4.9782353111879.10" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431037v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265395v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/spatialites4.9782353111879.6" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288305v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431501v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265438v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265422v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265475v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265603v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265499v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03340177v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03882120v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-96904-2_7" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03882157v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265610v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03885264v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03882203v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03882235v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03266211v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-49464-3_9" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377286v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02152670v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03285823v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lemanuscrit.fr/livres/lire-les-villes/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559212v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378429v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03285872v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390557v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390718v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407612v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517099v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389426v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405386v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05362418v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391286v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375506v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02152709v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://recherche.univ-pau.fr/fr/productions-scientifiques/puppa/publications/collections/spatialites/de-l-imaginaire-geographique-aux-geographies-de-l-imaginaire-ecritures-de-l-espace.html" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02152713v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02152708v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02152711v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378056v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379629v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379368v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517796v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04416611v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389411v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Saule-Sorb&#233;" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428578v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04416697v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390234v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04416754v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393877v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378426v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429368v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429344v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04416667v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405361v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04418093v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04416797v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429356v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272910v2" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://apu.univ-artois.fr/Revues-et-collections/Geographie/Des-milieux-aux-territoires-forestiers" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375502v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384188v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440165v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391883v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433402v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433524v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Casta&#241;&#243;n" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quir&#243;s Francisco" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391499v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433475v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433515v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433485v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395576v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396581v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00310125v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Mai Bui" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rechin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Leblanc" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Monturet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pailhe" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451151v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474770v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375462v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cths.fr/ed/edition.php?id=1261" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04416838v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383648v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429779v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383577v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/tempetes-sur-la-foret-francaise/54932" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379459v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383604v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394686v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393948v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.persee.fr/doc/acths_0000-0001_2002_act_124_2_6031" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433642v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374703v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cths.fr/ed/edition.php?id=62" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396725v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429940v2" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378061v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398133v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407216v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369039v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398563v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444891v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521869v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430589v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ducournau Colette" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Gonot" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Laplace-Treyture" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02152706v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420692v2" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463967v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Raya Collado" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463977v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435186v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379289v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265435v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265433v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272902v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567864v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498778v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564867v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288373v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288398v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Duinat" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439660v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288393v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05362402v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272991v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380082v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02152674v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379979v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288368v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451736v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Py" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288418v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288320v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288407v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05362372v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05362365v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272998v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415508v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439737v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05362344v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287364v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Alejandro &#193;vila G&#243;mez" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Medina" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288333v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499087v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gagnepain" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05362387v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435459v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05362384v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273123v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273002v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288339v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03885218v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02152702v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02152677v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03737748v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03885110v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391412v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464003v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273053v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03885195v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03286797v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273058v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03286768v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03885251v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288314v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Callegarin" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jalabert" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Pereira" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03286737v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03285961v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03286692v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415535v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273071v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05362423v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03286728v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03286862v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03286825v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273088v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03286722v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03286704v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439443v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451003v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273102v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02152684v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02152694v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02152687v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391326v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436731v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02152672v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439322v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02152669v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02152688v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02152673v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02152680v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Devivo" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02152685v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02152689v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417022v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02152700v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416888v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacobo Garc&#237;a-&#193;lvarez" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02152699v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02152690v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05417268v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05415759v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03285796v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02152671v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415752v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02152675v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02152693v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436295v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02152692v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02152679v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436159v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02152704v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434056v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447423v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02152678v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436194v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02152686v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388690v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579059v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05417210v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389423v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05415771v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417649v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436211v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05424597v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390199v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436227v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428801v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417712v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436274v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393329v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449172v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447470v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05415799v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428751v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436124v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449319v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435781v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415745v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393370v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436085v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436147v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449339v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451179v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436256v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451213v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449301v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436133v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428835v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Saule-Sorbe" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447358v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467054v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435769v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439241v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388703v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447389v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451258v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02152697v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523531v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451803v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451779v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452562v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388730v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452628v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579194v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435764v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273117v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436056v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448848v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447193v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432529v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393433v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431923v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02152683v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388763v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02152703v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05362398v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440254v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428479v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452671v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448984v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431915v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451879v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512297v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523441v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421638v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448923v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070912v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Plana-Mallart" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Didierjean" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pailh&#233;" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois R&#233;chin" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435756v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451834v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451859v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432538v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431938v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421588v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435748v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421550v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434024v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421058v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425849v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425724v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426122v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425996v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428423v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428874v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428449v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440244v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434003v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452707v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433993v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452702v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448802v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432170v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432099v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432156v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432130v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433984v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440234v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451900v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444831v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451891v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05472300v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444795v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02152698v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410579v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410607v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410545v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02152691v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410522v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602243v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Brahic" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deuffic" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sergent" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeoffrey Dehez" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>