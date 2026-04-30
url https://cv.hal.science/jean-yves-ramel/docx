--- v0 (2026-03-21)
+++ v1 (2026-04-30)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Yves Ramel </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">RAMEL Jean-Yves - HALProfesseur Section 27 LISTIC - USMB</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jean-yves-ramel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-4427-4612</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">094601445</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professeur en Informatique (section 27)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Savoie-Mont-Blanc - LISTIC - UFR SceM (2024 - ...)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Francois Rabelais de Tours - PolytechTours (2002-2024)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[[[Site Web](</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.univ-smb.fr/listic/presentation/membres/enseignants-chercheurs/jean-yves-ramel/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">*</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual and structural feature combination in an interactive machine learning system for medical image segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Galisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Brouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barthélémy Serres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machine Learning with Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 8, pp.100294. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mlwa.2022.100294⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03665845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of algorithms for Multi-Modality Whole Heart Segmentation: An open-access grand challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiahai Zhuang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Payer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darko Štern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Urschler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Image Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 58, pp.101537. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.media.2019.101537⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient k-nearest neighbors search in graph space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeina Abu-Aisheh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Raveaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patrec.2018.05.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01791560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A parallel graph edit distance algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeina Abu-Aisheh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Raveaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Martineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expert Systems with Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 94, pp.41 - 57. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eswa.2017.10.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graph edit distance contest: Results and future challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeina Abu-Aisheh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaüzère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bougleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 100, pp.96-103. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patrec.2017.10.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01624592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative study of conventional time series matching techniques for word spotting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanmoy Mondal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umapada Pal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patcog.2017.07.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-one-class dynamic classifier for adaptive digitization of document streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anh Khoi Ngo Ho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Document Analysis and Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.1-18. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10032-017-0286-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01525831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anytime graph matching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeina Abu-Aisheh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Raveaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 84, pp.215--224. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patrec.2016.10.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01490832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexible Sequence Matching Technique:An Effective Learning-free Approach For word-spotting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanmoy Mondal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umapada Pal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patcog.2016.05.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An efficient tree structure for indexing feature vectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">✩ The-Anh Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Barrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Delalandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Pattern Recognition Letters, 55, pp.42-50. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patrec.2014.08.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01159623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Word spotting in historical documents using primitive codebook and dynamic programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partha Pratim Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rayar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image and Vision Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 44, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.imavis.2015.09.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01272467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A framework of perceptual features for the characterisation of 3D textured images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Paulhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Makris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Gregoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal, Image and Video Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Signal, Image and Video Processing, 9 (2), pp.305-329. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11760-013-0438-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01159620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of linked-node m-ary tree structure for feature vector indexing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The-Anh Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Barrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Delalandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate junction detection and characterization in line-drawing image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.-A. Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Delalandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Barrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.282-295</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01022626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuzzy Multilevel Graph Embedding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Muzzamil Luqman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Lladós</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Brouard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 46, pp.551-565</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01022622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive layout analysis, content extraction and transcription of historical printed books using Pattern Redundancy Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sidère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rayar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Literary and Linguistic Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 28 (2), pp.303-314</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01022631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A combined topological and statistical approach for interactive segmentation of 3D images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Paulhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Makris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machine Vision and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.15. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00138-012-0477-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00769322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Document Image Characterization Using a Multiresolution Analysis of the Texture: Application to Old Document</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Journet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Mullot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eglin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Document Analysis and Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 11 (1), pp.9-18. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10032-008-0064-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01022532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse d'Images de Documents Anciens: une Approche Texture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Journet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Mullot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Eglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement du Signal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 24 (6), pp.461-479</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00355243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">User-driven Page Layout Analysis of historical printed Books</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Busson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Document Analysis and Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 9 (2-4), pp.243-261. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10032-007-0040-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00150167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A structural representation for understanding line-drawing images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Emptoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Document Analysis and Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 3 (2), pp.58-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00480135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (103)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GRAMMAR REINFORCEMENT LEARNING: PATH AND CYCLE COUNTING IN GRAPHS WITH A CONTEXT-FREE GRAMMAR AND TRANSFORMER APPROACH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Piquenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Bérar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Héroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Raveaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Thirteenth International Conference on Learning Representations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Singapour, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05096789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grammatical Path Network: Unveiling Cycles Through Path Computation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Piquenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louisa Bouzidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Bérar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Héroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Graph-Based Representations in Pattern Recognition (GBr 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Caen, France. pp.124-133, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-94139-9_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05374509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison Between CNN and GNN Pipelines for Analysing the Brain in Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bourlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Slimane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Joint Conference on Computer Vision Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Porto, Portugal. pp.475-482, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0013173500003912⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05127055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G 2 N 2 : Weisfeiler and Lehman go grammatical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Piquenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldo Moscatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Bérar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Héroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Twelfth International Conference on Learning Representations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Vienne (AUT), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grammatical Path Network: You want cycles, follow this path</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Piquenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louisa Bouzidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Bérar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Héroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learning on Graphs Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Virtual conference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05402699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de contenus d'images par appariement multivoque de graphes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kieu-Diem Ho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Monmarché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ORASIS 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National de la Recherche Scientifique [CNRS], Sep 2021, Saint Ferréol, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03339629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic and Interaction: When Document Image Analysis Meets Computer Vision and Machine Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 International Conference on Document Analysis and Recognition (ICDAR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Sydney, Australia. pp.1187-1192, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICDAR.2019.00192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03626193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparative Study on Voxel Classification Methods for Atlas based Segmentation of Brain Structures from 3D MRI Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Galisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Brouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Computer Vision Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Prague, France. pp.341-350, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0007358503410350⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relative Pose Improvement of Sphere based RGB-D Calibration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Boas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergii Poltaretskyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Chaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Berhouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Computer Vision Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Prague, France. pp.91-98, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0007309700910098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de l'allaitement artificiel sur la maturation cérébrale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Lapouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Love</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique de la SFR Tours-Poitiers - Neuroimagerie fonctionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction of linear structures from LIDAR images using a machine learning approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Laplaige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuo Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">international conference on Computer Applications and Quantitative Methods in Archaeology (CAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Tübingen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Nearest Neighbors Search in Graph Space based on a Branch-and-Bound Strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeina Abu-Aisheh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Raveaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graph-Based Representations in Pattern Recognition - 11th IAPR-TC-15 International Workshop, GbRPR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Anacapri, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01617383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image segmentation using local probabilistic atlases coupled with topological information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Galisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Brouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VISAPP 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Porto, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01492497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local probabilistic atlases and a posteriori correction for the segmentation of heart images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Galisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Brouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Workshop on STACOM - Statistical Atlases and Computational Models of the Heart (associated to MICCAI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Quebec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01617349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet &amp;quot;Collation numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée Générale 2017 du programme de recherche « Bibliothèques Virtuelles Humanistes »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CESR, Programme de recherche BVH (resp. Pr Chiara Lastraioli), Nov 2017, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03589720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction of linear structures from LIDAR images using a machine learning approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuo Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Laplaige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> international conference on Computer Applications and Quantitative Methods in Archaeology (CAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Atlanta, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01617319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction of linear structures from LIDAR images using a machine learning approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Laplaige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bechir Ben-Rhima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metrology for Archaeology and Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Emma Angelini; Pasquale Daponte, Oct 2016, Torino, Italy. pp.83-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01421170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage et exploitation d’un graphe topologique d’atlas probabilistes locaux pour la segmentation d’images IRM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Galisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Brouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RFIA 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Clermont-Ferrant, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01492486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi One-Class Incremental SVM for Document Stream Digitization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anh Khoi Ngo Ho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IAPR International Workshop on Document Analysis Systems (DAS 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Santorini, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Compliant Document Image Classification System based on One-Class Classifier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sidère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Barrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Poulain D 'Andecy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saddok Kebairi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 12th IAPR Workshop on Document Analysis Systems (DAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Santorini, Greece. pp.96 - 101, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DAS.2016.55⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive definition and tuning of One-Class classifiers for Document Image Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Trullo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Barrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12 th International Workshop on Document Analysis Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Santorini, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan 2016 & perspectives du programme de recherche BVH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Lastraioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshinori Uetani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Duboc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée Générale 2016 du programme de recherche « Bibliothèques Virtuelles Humanistes »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CESR, Programme de recherche BVH (resp. Pr Chiara Lastraioli), Dec 2016, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03588321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Exact Graph Edit Distance Algorithm for Solving Pattern Recognition Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeina Abu-Aisheh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Raveaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Martineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Pattern Recognition Applications and Methods 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Lisbon, Portugal. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0005209202710278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01168816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Graph Database Repository and Performance Evaluation Metrics for Graph Edit Distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeina Abu-Aisheh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Raveaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graph-Based Representations in Pattern Recognition - 10th IAPR-TC-15 International Workshop, GbRPR 2015, Beijing, China, May 13-15, 2015. Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Beijing, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01168809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exemplary Sequence Cardinality: An Effective Application for Word Spotting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanmoy Mondal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umapada Pal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Document Analysis and Recognition (ICDAR 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Vectorization and Decision Tree Based Text-Graphics Separation Algorithm for Bangla Maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tarafdar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umapada Pal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alireza Alaei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IAPR International Workshop on Graphics Recognition (GREC’15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved Shape Code Based Word Matching For Multi-script Documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanmoy Mondal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umapada Pal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAPR Asian Conference on Pattern Recognition (ACPR2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, KUALA LUMPUR, Malaysia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Evaluation of DTW and its Variants for Word Spotting in Degraded Documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanmoy Mondal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umapada Pal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Document Analysis and Recognition (ICDAR 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle méthode de classification monoclasse à base de représentation symbolique : Application à la classification de documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sidère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahimeh Alaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Barrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reconnaissance de Formes et Intelligence Artificielle (RFIA) 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00989012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Word Spotting in Bangla and English Graphical Documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tarafdar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umapada Pal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. B. Chaudury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22th International Conference on Pattern recognition (ICPR 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01084500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexible Sequence Matching Technique: Application to Word Spotting in Degraded Documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanmoy Mondal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umapada Pal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Frontiers in Handwriting Recognition (ICFHR-2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Crete, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01084497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de documents par classification monoclasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sidere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Barrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Poulain d'Andecy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saddok Kebairi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International Francophone sur l'Ecrit et le Document</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Nancy, France. pp.277-290</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01084466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi One-Class Incremental SVM for both stationary and non-stationary environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahn Khoi Ngo Ho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Eglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Conférence d’Aprentissage automatique (Cap’2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01084502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PaRADIIT Project: Main Concepts and Outcomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rayar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bourquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Jimenes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshinori Uetani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IAPR INTERNATIONAL WORKSHOP ON DOCUMENT ANALYSIS SYSTEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01094430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New One-class Classification Method Based on Symbolic Representation: Application to Document Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahimeh Alaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Barrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IAPR INTERNATIONAL WORKSHOP ON DOCUMENT ANALYSIS SYSTEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Tours, France. pp.00-00</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00940195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un moteur d'appariement et transformation de sous-arbres pour la conception interactive de scénarios d'analyse d'images de documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bourquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International Francophone sur l'Ecrit et le Document</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Univrsité de Nancy, Mar 2014, Nancy, France. pp.309-324</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01084460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Two-Stage Approach for Word Spotting in Graphical Documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tarafdar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umapada Pal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partha Pratim Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Document Analysis and Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Washington DC, United States. pp.319-323</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01027458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust symbol localization based on junction features and efficient geometry consistency checking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Ahn Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Delalandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Barrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Document Analysis And Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Washington DC, United States. pp.1083-1087</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01027448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An efficient indexing scheme based on linked-node m-ary tree structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The-Anh Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Barrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Delalandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In proceedings of the 17th International Conference on Image Analysis and Processing (ICIAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Napoli, Italy. pp.752-762</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Document Classification in a non-stationary environment: A One-Class SVM Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahn Khoi Ngo Ho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sidère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Document Analysis and Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Washington DC, United States. pp.616-620</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01027456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparison of Explicit and Implicit Graph Embedding Methods for Pattern Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donatello Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sidère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Muzzamil Luqman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaüzère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IAPR - TC 15 workshop on Graph Based Repesentations in Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Vienne, Austria. pp.81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00829226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Semi-automatic Groundtruthing Framework for Performance Evaluation of Symbol Recognition and Spotting Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Delalandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sidere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Workshop, GREC 2011, Seoul, Korea, September 15-16, 2011, Revised Selected Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Seoul, North Korea. pp.163-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01178069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A semi-automatic groundtruthing framework for performance evaluation of symbols recognition & spotting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Delalandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sidère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Graphics Recognition, GRECLNCS 2013 Contest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Bethlehem, United States. pp.163-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01027439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création d'atlas du cerveau de brebis : Intérêt d'une approche &amp;quot;basée graphe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Cascimodot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fast Word Retrieval Technique Based on Kernelized Locality Sensitive Hashing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanmoy Mondal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umapada Pal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Document Analysis and Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Washington DC, United States. pp.1195-1199</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01027461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche de sous-graphes par encapsulation floue des cliques d'ordre 2: Application à la localisation de contenu dans les images de documents graphiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Muzzamil Luqman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Brouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Lladós</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International Francophone sur l'Ecrit et le Documen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01045172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche multi-niveaux pour la recherche de texte par l'exemple dans les images de documents historiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rayar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partha Pratim Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International Francophone sur l'Ecrit et le Document</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01045174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signature based Document Retrieval using GHT of Background Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partha Pratim Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souvik Bohwmick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umapada Pal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Frontiers in Handwriting Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Bari, Italy. pp.225-230</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01027436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate Junction Detection and Reconstruction in Line-Drawing Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Ahn Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Delalandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Barrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference on Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Tsukuba Science City, Japan. pp.693-696</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01027447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche robuste pour la détection de points d'intérêt dans les images de documents techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Ahn Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Barrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Delalandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International Francophone sur l'Ecrit et le Documen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Bordeaux, France. pp.445-460</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01045169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Fuzzy Multilevel Graph Embedding through Feature Selection Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Muzzamil Luqman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Lladós</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Workshop on Structural and Syntactic Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Miyajima-Itsukushima, Japan. pp.243-253</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01027440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A robust approach for local interest point detection in line-drawing images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Ahn Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Delalandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Barrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IAPR International Workshop on Document Analysis Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Gold Coast, Australia. pp.79-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01027437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Efficient Coarse-to-Fine Indexing Technique for Fast Text Retrieval in Historical Documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partha Pratim Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rayar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IAPR International Workshop on Document Analysis Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Gold Coast, Australia. pp.150-154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01026501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition pour la conception d'un systeme de segmentation interactif d'images 2D et 3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Paulhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque GRETSI - Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01045156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subgraph Spotting through Explicit Graph Embedding: An Application to Content Spotting in Graphic Document Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Muzzamil Luqman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Lladós</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Brouard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eleventh International Conference on Document Analysis and Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Pékin, China. pp.870-874</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01026482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive indexation and transcription of historical printed books</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sidère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Stanford, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01026493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensionality Reduction for Fuzzy-Interval Based Explicit Graph Embedding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Muzzamil Luqman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Lladós</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Brouard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ninth IAPR International Workshop on Graphics RECognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Séoul, South Korea. pp.117-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01026488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de méthodes à base de points d'interets pour l'analyse d'images urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Barrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sidère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvette Denefle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Salamagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">H2PTM'11 : Hypermédias et pratiques numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Metz, France. pp.65-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01045159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Word Retrieval in Historical Document using Character-Primitives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partha Pratim Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ragot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Document Analysis and Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Pekin, China. pp.678-682</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01026452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numérisation des livres : Bibliothèque du futur.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence invité à l'Université LVMH Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01023734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A semi-automatic groundtruthing framework for performance evaluation of symbols recognition & spotting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Delalandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sidère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ninth IAPR International Workshop on Graphics RECognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Pékin, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01026496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive Segmentation of 3D Images Using a Region Adjacency Graph Representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Paulhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renard Tom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Image Analysis and Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Canada. pp.354-364</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00709220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une approche ﬂoue d'encapsulation de graphes: application à la reconnaissance de symboles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Muzzamil Luqman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Brouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Lladós</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International Francophone sur l'Écrit et le Document</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Sousse, Tunisie. pp.168-184</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00483706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fuzzy-Interval Based Approach For Explicit Graph Embedding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Muzzamil Luqman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Lladós</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Brouard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Pattern Recognition contests</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Istanbul, Turkey. pp.93-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01026436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle signature de graphes : Application à la reconnaissance de Lettres et de Symboles Graphiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sidère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Héroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès francophone de Reconnaissance des Formes et Intelligence Artificiell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Caen, France. pp.751-756</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01045151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Content Spotting System For Line Drawing Graphic Document Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Muzzamil Luqman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Brouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Lladós</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01026441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de classes de formes pour la transcription de textes imprimés anciens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International Francophone sur l'Ecrit et le Document (CIFED2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Sousse, Tunisie. pp.451-464</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00492179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Content-Based Old Documents Indexing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Coustaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Sidère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Héroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eight International Workshop on Graphics Recognition - GREC 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, La Rochelle, France. pp.217-223</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00382086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Employing fuzzy intervals and loop-based methodology for designing structural signature: an application to symbol recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Muzzamil Luqman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Delalandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Brouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Lladós</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eighth IAPR International Workshop on Graphics RECognition (GREC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00482923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embedding labeled graphs into occurence matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sidère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Héroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAPR Workshop on Graphics Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, La Rochelle, France. pp.44-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00601844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Understandable Features for Segmentation of Solid Texture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Paulhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Makris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Gregoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Visual Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Las Vegas, United States. pp.379-390</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00709232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Solid Texture Database for Segmentation and Classification Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Paulhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Makris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computer Vision Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Portugal. pp.135-141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00709239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Descripteurs de Textures pour la Segmentation d'Images Echographiques 3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Paulhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Makris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Gregoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ORASIS'09 - Congrès des jeunes chercheurs en vision par ordinateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Trégastel, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00404626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche multirésolution pour la segmentation de textures dans les images ultrasonores 3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Paulhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Makris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème colloque GRETSI : traitement du signal et des images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01045132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vector Representation of Graphs: Application to the Classification of Symbols and Letters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sidère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Héroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICDAR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Barcelona, Spain. pp.681-685</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00440067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Performance Characterization Algorithm for Symbol Localization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Delalandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernest Valveny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Muzzamil Luqman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Workshop on Graphics Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, La Rochelle, France. pp.3-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01026425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embedding labeled graphs into occurrence matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sidère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Héroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Workshop on Graphics Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01026422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graphic Symbol Recognition using Graph Based Signature and Bayesian Network Classifier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Muzzamil Luqman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Brouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tenth International Conference on Document Analysis and Recognition (ICDAR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Barcelona, Spain. pp.1325-1329</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00482922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Vectorial Representation for the Indexation of Structural Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sidère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Héroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint International Workshops on Structural, Syntactic and Statistical Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Orlando, United States. pp.45-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01026404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Vectorial Representation for the Indexation of Structural Informations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sidère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Héroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSPR/SPR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Orlando, United States. pp.45-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00440141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentation vectorielle pour l'indexation d'informations structurelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sidère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Héroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International Francophone sur l'Ecrit et le Document</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, France. pp.19-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00335034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between 2D and 3D Local Binary Pattern Methods for Characterisation of Three-Dimensional Textures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Paulhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Makris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference Image Analysis and Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Portugal. pp.670-679</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00709247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spotting Symbols in Line Drawing Images Using Graph Representations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rashid-Jalal Qureshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Barret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Cardot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Workshop on Graphics Recognition. Recent Advances and New Opportunities.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Curitiba, Brazil. pp.91-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01026397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graph Signature: A Simple Approach for Clustering Similar Graph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rashid-Jalal Qureshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Cardot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pascal workshop: learning from and with graphs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Alicante, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01026347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symbol Spotting in Graphical Documents Using Graph Representations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rashid-Jalal Qureshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Cardot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seventh IAPR International Workshop on Graphics Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Curitiba, Brazil. pp.97-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01026384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">User Classification for Keystroke Dynamics Authentication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Hocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Cardot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">pp.531-539, </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-74549-5_56⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01026346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combination of Symbolic and Statistical Features for Symbols Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rashid-Jalal Qureshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Cardot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Signal Processing, Communications and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2007, Chennai, India. pp.477-482</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01026344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Proposition of Retrieval Tools for Historical Document Images Libraries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Journet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Mullot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICDAR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, ., France. pp.1053-1057</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00355274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graph Based Shapes Representation and Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rashid-Jalal Qureshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Cardot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th IAPR Workshop on Graph-based Representations in Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Alicante, Spain. pp.49-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01026348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graphic Symbol recognition using flexible matching of attributed relational graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rashid-Jalal Qureshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Cardot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Visualization, Imaging, and Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Palma De Mallorca, Spain. pp.383-388</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01026315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">User specific parameters in one-class problems: the case of keystroke dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Hocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Cardot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Sixth International Workshop on Pattern Recognition in Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Cyprus. pp.127-135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01026271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of user specific parameters in one-class problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Hocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Cardot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Hong-Kong, China. pp.349-352</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01026268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaissance de symboles graphiques à partir de graphes Etiquetés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rashid-Jalal Qureshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Cardot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MAnifestation des Jeunes Chercheurs STIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01045059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AGORA: the Interactive Document Image Analysis Tool of the BVH Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Busson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd IEEE International Conference on Document Image Analysis for Libraries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Lyon, France. pp.145-155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01026266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse d'images de documents anciens : Catégorisation de contenus par approche texture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Journet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Mullot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIFED</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Fribourg, Suisse. pp.247-252</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00120002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse d'images de documents anciens:catégorisation de contenus par approche texture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Journet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Mullot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIFED, Colloque International sur l'Ecrit et le Document</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Fribourg, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01562427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'appariement de graphes symboliques à l'appariement de graphes numériques : Application à la reconnaissance de symboles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rashid-Jalal Qureshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Cardot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sep 2006, pp.31-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00114207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Authentification par la dynamique de frappe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Hocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Cardot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15e congrès francophone de Reconnaissance des Formes et Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, Tours, France. pp.65-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01045029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dedicated Texture Based Tools for Characterisation of Old Books</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Journet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Mullot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second International Conference on Document Image Analysis for Libraries, 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Lyon, France. pp.60-69, </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DIAL.2006.11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00355268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Text/Graphic labelling of Ancient Printed Documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Journet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Mullot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eglin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eighth International Conference on Document Analysis and Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Séoul, South Korea. pp.1010-1014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00355265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancient Printed Documents Indexation: A New Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Journet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Mullot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Advances in Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, United Kingdom. pp.580-589</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00355255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de la mise en page des documents imprimés de la Renaissance par une analyse des orientations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Journet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Mullot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, France. pp.122-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00355267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une proposition de structuration pour les systèmes et activités de Télé-enseignement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Milliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Prevot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technologies de l'Information et de la Communication dans les Enseignements d'ingénieurs et dans l'industrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2002, Villeurbanne, France. pp.213-221</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the 12th IAPR-TC-15 International Workshop, GbRPR 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donatello Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pasquale Foggia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02285833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes d'indexation et recherche d'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Grau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Laleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lavoisier, 14, pp.216, 2011, 9782746238519</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01224639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multivalent Graph Matching Problem Solved by Max-Min Ant System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kieu Diem Ho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Monmarché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structural, Syntactic, and Statistical Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 12644, Springer International Publishing, pp.227-237, 2021, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-73973-7_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03400440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multivalent Graph Matching for Symbol Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Monmarché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document Analysis and Recognition – ICDAR 2021 Workshops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 12917, Springer International Publishing, pp.488-503, 2021, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-86159-9_35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03400426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilevel Analysis of Attributed Graphs for Explicit Graph Embedding in Vector Spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Muzzamil Luqman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Llados</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yun Raymond Fu (Ed.),. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graph Embedding for Pattern Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2013, 978-1-4899-9062-4. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4614-4457-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01214895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un &amp;quot;CTRL +F&amp;quot; amélioré pour tout type de document numérique? Techniques et enjeux de la recherche de motifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gensel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Murisasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sèdes F.; Ogier J-M.; Marquis P. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information, Interaction, Intelligence – Le point sur le i3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cepadues, pp.215-238, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuzzy Intervals for Designing Structural Signature: An Application to Graphic Symbol Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Muzzamil Luqman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Delalandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Brouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Lladós</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.-M. Ogier,W. Liu, and J. Llad'os. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graphics Recognition. Achievements, Challenges, and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Berlin / Heidelberg, pp.12-24, 2010, Lecture Notes in Computer Science, Volume 6020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00502825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de reconnaissance de caractères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Kernéis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Brouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Rouzières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR2973539. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03983359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propositions pour la représentation et l'analyse de documents numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traitement du texte et du document. Université Francois Rabelais de Tours, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01075984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INTERPRETATION AUTOMATIQUE DE DESSINS METHODES D'ANALYSE ET DE RECONNAISSANCE APPLICATION AUX PLANS CINEMATIQUES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traitement du texte et du document. INSA de Lyon, 1996. Français. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 1996ISAL0105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01076112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3DBrainMiner, a tool to generate brain graphs from MR-images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bourlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroCompare : Comparative Neuronal Circuits For Adaptive Behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04228052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image segmentation using local probabilistic atlases coupled with topological information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Galisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Brouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Joint Conference on Computer Vision, Imaging and Computer Graphics Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Porto, Portugal. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SciTePress</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 4, 2017, 12th International Joint Conference on Computer Vision, Imaging and Computer Graphics Theory and Applications. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0006130605010508⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création d'atlas de cerveau de brebis 3D par imagerie par résonance magnétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsène Ella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Barantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Makris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Paris, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation et exploration de graphes d'IRMs cérébrales sans a priori anatomiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bourlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Slimane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05127135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charte éthique et déontologique de l'ICVL : une proposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Billot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cleuziou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Exbrayat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Bouchou Markhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03436421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From image to content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01617368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Evolutionary Methods Applied to the Learning of Bayesian Network Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Brouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Delaplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Muzzamil Luqman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Cardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Parallel Graph Edit Distance Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeina Abu-Aisheh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Raveaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Martineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01476393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting Document Image Analysis in the Humanities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rayar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Jimenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00805863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neurobiologie des comportements des animaux, démarche de sciences participatives au collège - Neuro2Co</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Siwiaszczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Andersson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Destrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE UMR PRC; INSERM iBrain; Université de Tours LIFAT; NeuroSpin. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04106607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId319"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Yves Ramel </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">RAMEL Jean-Yves - HALProfesseur Section 27 LISTIC - USMB</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jean-yves-ramel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-4427-4612</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">094601445</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professeur en Informatique (section 27)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Savoie-Mont-Blanc - LISTIC - UFR SceM (2024 - ...)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Francois Rabelais de Tours - PolytechTours (2002-2024)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[[[Site Web](</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.univ-smb.fr/listic/presentation/membres/enseignants-chercheurs/jean-yves-ramel/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">*</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual and structural feature combination in an interactive machine learning system for medical image segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Galisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Brouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barthélémy Serres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machine Learning with Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 8, pp.100294. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mlwa.2022.100294⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03665845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of algorithms for Multi-Modality Whole Heart Segmentation: An open-access grand challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiahai Zhuang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Payer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darko Štern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Urschler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Image Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 58, pp.101537. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.media.2019.101537⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient k-nearest neighbors search in graph space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeina Abu-Aisheh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Raveaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patrec.2018.05.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01791560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A parallel graph edit distance algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeina Abu-Aisheh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Raveaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Martineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expert Systems with Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 94, pp.41 - 57. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eswa.2017.10.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graph edit distance contest: Results and future challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeina Abu-Aisheh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaüzère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bougleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 100, pp.96-103. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patrec.2017.10.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01624592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative study of conventional time series matching techniques for word spotting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanmoy Mondal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umapada Pal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patcog.2017.07.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-one-class dynamic classifier for adaptive digitization of document streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anh Khoi Ngo Ho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Document Analysis and Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.1-18. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10032-017-0286-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01525831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anytime graph matching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeina Abu-Aisheh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Raveaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 84, pp.215--224. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patrec.2016.10.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01490832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexible Sequence Matching Technique:An Effective Learning-free Approach For word-spotting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanmoy Mondal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umapada Pal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patcog.2016.05.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An efficient tree structure for indexing feature vectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">✩ The-Anh Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Barrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Delalandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Pattern Recognition Letters, 55, pp.42-50. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patrec.2014.08.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01159623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Word spotting in historical documents using primitive codebook and dynamic programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partha Pratim Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rayar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image and Vision Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 44, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.imavis.2015.09.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01272467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A framework of perceptual features for the characterisation of 3D textured images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Paulhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Makris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Gregoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal, Image and Video Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Signal, Image and Video Processing, 9 (2), pp.305-329. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11760-013-0438-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01159620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of linked-node m-ary tree structure for feature vector indexing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The-Anh Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Barrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Delalandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate junction detection and characterization in line-drawing image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.-A. Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Delalandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Barrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.282-295</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01022626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuzzy Multilevel Graph Embedding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Muzzamil Luqman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Lladós</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Brouard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 46, pp.551-565</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01022622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive layout analysis, content extraction and transcription of historical printed books using Pattern Redundancy Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sidère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rayar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Literary and Linguistic Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 28 (2), pp.303-314</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01022631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A combined topological and statistical approach for interactive segmentation of 3D images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Paulhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Makris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machine Vision and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.15. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00138-012-0477-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00769322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Document Image Characterization Using a Multiresolution Analysis of the Texture: Application to Old Document</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Journet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Mullot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eglin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Document Analysis and Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 11 (1), pp.9-18. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10032-008-0064-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01022532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse d'Images de Documents Anciens: une Approche Texture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Journet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Mullot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Eglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement du Signal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 24 (6), pp.461-479</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00355243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">User-driven Page Layout Analysis of historical printed Books</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Busson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Document Analysis and Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 9 (2-4), pp.243-261. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10032-007-0040-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00150167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A structural representation for understanding line-drawing images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Emptoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Document Analysis and Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 3 (2), pp.58-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00480135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (103)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GRAMMAR REINFORCEMENT LEARNING: PATH AND CYCLE COUNTING IN GRAPHS WITH A CONTEXT-FREE GRAMMAR AND TRANSFORMER APPROACH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Piquenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Bérar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Héroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Raveaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Thirteenth International Conference on Learning Representations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Singapour, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05096789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grammatical Path Network: Unveiling Cycles Through Path Computation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Piquenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louisa Bouzidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Bérar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Héroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Graph-Based Representations in Pattern Recognition (GBr 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Caen, France. pp.124-133, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-94139-9_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05374509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison Between CNN and GNN Pipelines for Analysing the Brain in Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bourlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Slimane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Joint Conference on Computer Vision Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Porto, Portugal. pp.475-482, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0013173500003912⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05127055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G 2 N 2 : Weisfeiler and Lehman go grammatical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Piquenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldo Moscatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Bérar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Héroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Twelfth International Conference on Learning Representations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Vienne (AUT), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grammatical Path Network: You want cycles, follow this path</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Piquenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louisa Bouzidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Bérar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Héroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learning on Graphs Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Virtual conference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05402699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de contenus d'images par appariement multivoque de graphes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kieu-Diem Ho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Monmarché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ORASIS 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National de la Recherche Scientifique [CNRS], Sep 2021, Saint Ferréol, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03339629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic and Interaction: When Document Image Analysis Meets Computer Vision and Machine Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 International Conference on Document Analysis and Recognition (ICDAR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Sydney, Australia. pp.1187-1192, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICDAR.2019.00192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03626193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparative Study on Voxel Classification Methods for Atlas based Segmentation of Brain Structures from 3D MRI Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Galisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Brouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Computer Vision Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Prague, France. pp.341-350, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0007358503410350⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relative Pose Improvement of Sphere based RGB-D Calibration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Boas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergii Poltaretskyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Chaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Berhouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Computer Vision Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Prague, France. pp.91-98, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0007309700910098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de l'allaitement artificiel sur la maturation cérébrale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Lapouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Love</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique de la SFR Tours-Poitiers - Neuroimagerie fonctionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction of linear structures from LIDAR images using a machine learning approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Laplaige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuo Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">international conference on Computer Applications and Quantitative Methods in Archaeology (CAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Tübingen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Nearest Neighbors Search in Graph Space based on a Branch-and-Bound Strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeina Abu-Aisheh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Raveaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graph-Based Representations in Pattern Recognition - 11th IAPR-TC-15 International Workshop, GbRPR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Anacapri, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01617383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image segmentation using local probabilistic atlases coupled with topological information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Galisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Brouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VISAPP 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Porto, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01492497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local probabilistic atlases and a posteriori correction for the segmentation of heart images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Galisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Brouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Workshop on STACOM - Statistical Atlases and Computational Models of the Heart (associated to MICCAI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Quebec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01617349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet &amp;quot;Collation numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée Générale 2017 du programme de recherche « Bibliothèques Virtuelles Humanistes »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CESR, Programme de recherche BVH (resp. Pr Chiara Lastraioli), Nov 2017, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03589720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction of linear structures from LIDAR images using a machine learning approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuo Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Laplaige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> international conference on Computer Applications and Quantitative Methods in Archaeology (CAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Atlanta, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01617319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction of linear structures from LIDAR images using a machine learning approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Laplaige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bechir Ben-Rhima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metrology for Archaeology and Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Emma Angelini; Pasquale Daponte, Oct 2016, Torino, Italy. pp.83-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01421170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage et exploitation d’un graphe topologique d’atlas probabilistes locaux pour la segmentation d’images IRM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Galisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Brouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RFIA 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Clermont-Ferrant, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01492486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi One-Class Incremental SVM for Document Stream Digitization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anh Khoi Ngo Ho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IAPR International Workshop on Document Analysis Systems (DAS 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Santorini, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Compliant Document Image Classification System based on One-Class Classifier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sidère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Barrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Poulain D 'Andecy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saddok Kebairi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 12th IAPR Workshop on Document Analysis Systems (DAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Santorini, Greece. pp.96 - 101, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DAS.2016.55⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive definition and tuning of One-Class classifiers for Document Image Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Trullo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Barrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12 th International Workshop on Document Analysis Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Santorini, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan 2016 & perspectives du programme de recherche BVH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Lastraioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshinori Uetani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Duboc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée Générale 2016 du programme de recherche « Bibliothèques Virtuelles Humanistes »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CESR, Programme de recherche BVH (resp. Pr Chiara Lastraioli), Dec 2016, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03588321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Graph Database Repository and Performance Evaluation Metrics for Graph Edit Distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeina Abu-Aisheh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Raveaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graph-Based Representations in Pattern Recognition - 10th IAPR-TC-15 International Workshop, GbRPR 2015, Beijing, China, May 13-15, 2015. Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Beijing, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01168809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exemplary Sequence Cardinality: An Effective Application for Word Spotting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanmoy Mondal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umapada Pal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Document Analysis and Recognition (ICDAR 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Exact Graph Edit Distance Algorithm for Solving Pattern Recognition Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeina Abu-Aisheh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Raveaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Martineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Pattern Recognition Applications and Methods 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Lisbon, Portugal. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0005209202710278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01168816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Vectorization and Decision Tree Based Text-Graphics Separation Algorithm for Bangla Maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tarafdar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umapada Pal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alireza Alaei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IAPR International Workshop on Graphics Recognition (GREC’15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved Shape Code Based Word Matching For Multi-script Documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanmoy Mondal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umapada Pal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAPR Asian Conference on Pattern Recognition (ACPR2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, KUALA LUMPUR, Malaysia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Evaluation of DTW and its Variants for Word Spotting in Degraded Documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanmoy Mondal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umapada Pal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Document Analysis and Recognition (ICDAR 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexible Sequence Matching Technique: Application to Word Spotting in Degraded Documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanmoy Mondal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umapada Pal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Frontiers in Handwriting Recognition (ICFHR-2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Crete, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01084497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de documents par classification monoclasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sidere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Barrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Poulain d'Andecy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saddok Kebairi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International Francophone sur l'Ecrit et le Document</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Nancy, France. pp.277-290</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01084466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle méthode de classification monoclasse à base de représentation symbolique : Application à la classification de documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sidère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahimeh Alaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Barrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reconnaissance de Formes et Intelligence Artificielle (RFIA) 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00989012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Word Spotting in Bangla and English Graphical Documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tarafdar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umapada Pal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. B. Chaudury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22th International Conference on Pattern recognition (ICPR 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01084500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi One-Class Incremental SVM for both stationary and non-stationary environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahn Khoi Ngo Ho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Eglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Conférence d’Aprentissage automatique (Cap’2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01084502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PaRADIIT Project: Main Concepts and Outcomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rayar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bourquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Jimenes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshinori Uetani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IAPR INTERNATIONAL WORKSHOP ON DOCUMENT ANALYSIS SYSTEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01094430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New One-class Classification Method Based on Symbolic Representation: Application to Document Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahimeh Alaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Barrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IAPR INTERNATIONAL WORKSHOP ON DOCUMENT ANALYSIS SYSTEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Tours, France. pp.00-00</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00940195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un moteur d'appariement et transformation de sous-arbres pour la conception interactive de scénarios d'analyse d'images de documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bourquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International Francophone sur l'Ecrit et le Document</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Univrsité de Nancy, Mar 2014, Nancy, France. pp.309-324</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01084460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Two-Stage Approach for Word Spotting in Graphical Documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tarafdar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umapada Pal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partha Pratim Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Document Analysis and Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Washington DC, United States. pp.319-323</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01027458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust symbol localization based on junction features and efficient geometry consistency checking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Ahn Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Delalandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Barrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Document Analysis And Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Washington DC, United States. pp.1083-1087</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01027448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An efficient indexing scheme based on linked-node m-ary tree structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The-Anh Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Barrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Delalandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In proceedings of the 17th International Conference on Image Analysis and Processing (ICIAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Napoli, Italy. pp.752-762</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Document Classification in a non-stationary environment: A One-Class SVM Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahn Khoi Ngo Ho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sidère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Document Analysis and Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Washington DC, United States. pp.616-620</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01027456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A semi-automatic groundtruthing framework for performance evaluation of symbols recognition & spotting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Delalandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sidère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Graphics Recognition, GRECLNCS 2013 Contest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Bethlehem, United States. pp.163-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01027439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Semi-automatic Groundtruthing Framework for Performance Evaluation of Symbol Recognition and Spotting Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Delalandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sidere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Workshop, GREC 2011, Seoul, Korea, September 15-16, 2011, Revised Selected Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Seoul, North Korea. pp.163-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01178069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparison of Explicit and Implicit Graph Embedding Methods for Pattern Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donatello Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sidère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Muzzamil Luqman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaüzère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IAPR - TC 15 workshop on Graph Based Repesentations in Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Vienne, Austria. pp.81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00829226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création d'atlas du cerveau de brebis : Intérêt d'une approche &amp;quot;basée graphe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Cascimodot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fast Word Retrieval Technique Based on Kernelized Locality Sensitive Hashing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanmoy Mondal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umapada Pal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Document Analysis and Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Washington DC, United States. pp.1195-1199</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01027461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche multi-niveaux pour la recherche de texte par l'exemple dans les images de documents historiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rayar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partha Pratim Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International Francophone sur l'Ecrit et le Document</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01045174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche de sous-graphes par encapsulation floue des cliques d'ordre 2: Application à la localisation de contenu dans les images de documents graphiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Muzzamil Luqman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Brouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Lladós</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International Francophone sur l'Ecrit et le Documen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01045172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate Junction Detection and Reconstruction in Line-Drawing Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Ahn Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Delalandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Barrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference on Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Tsukuba Science City, Japan. pp.693-696</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01027447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche robuste pour la détection de points d'intérêt dans les images de documents techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Ahn Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Barrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Delalandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International Francophone sur l'Ecrit et le Documen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Bordeaux, France. pp.445-460</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01045169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signature based Document Retrieval using GHT of Background Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partha Pratim Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souvik Bohwmick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umapada Pal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Frontiers in Handwriting Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Bari, Italy. pp.225-230</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01027436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A robust approach for local interest point detection in line-drawing images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Ahn Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Delalandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Barrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IAPR International Workshop on Document Analysis Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Gold Coast, Australia. pp.79-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01027437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Fuzzy Multilevel Graph Embedding through Feature Selection Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Muzzamil Luqman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Lladós</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Workshop on Structural and Syntactic Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Miyajima-Itsukushima, Japan. pp.243-253</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01027440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Efficient Coarse-to-Fine Indexing Technique for Fast Text Retrieval in Historical Documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partha Pratim Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rayar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IAPR International Workshop on Document Analysis Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Gold Coast, Australia. pp.150-154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01026501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition pour la conception d'un systeme de segmentation interactif d'images 2D et 3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Paulhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque GRETSI - Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01045156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subgraph Spotting through Explicit Graph Embedding: An Application to Content Spotting in Graphic Document Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Muzzamil Luqman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Lladós</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Brouard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eleventh International Conference on Document Analysis and Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Pékin, China. pp.870-874</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01026482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive indexation and transcription of historical printed books</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sidère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Stanford, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01026493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensionality Reduction for Fuzzy-Interval Based Explicit Graph Embedding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Muzzamil Luqman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Lladós</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Brouard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ninth IAPR International Workshop on Graphics RECognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Séoul, South Korea. pp.117-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01026488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de méthodes à base de points d'interets pour l'analyse d'images urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Barrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sidère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvette Denefle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Salamagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">H2PTM'11 : Hypermédias et pratiques numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Metz, France. pp.65-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01045159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Word Retrieval in Historical Document using Character-Primitives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partha Pratim Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ragot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Document Analysis and Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Pekin, China. pp.678-682</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01026452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numérisation des livres : Bibliothèque du futur.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence invité à l'Université LVMH Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01023734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A semi-automatic groundtruthing framework for performance evaluation of symbols recognition & spotting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Delalandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sidère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ninth IAPR International Workshop on Graphics RECognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Pékin, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01026496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive Segmentation of 3D Images Using a Region Adjacency Graph Representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Paulhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renard Tom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Image Analysis and Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Canada. pp.354-364</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00709220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une approche ﬂoue d'encapsulation de graphes: application à la reconnaissance de symboles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Muzzamil Luqman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Brouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Lladós</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International Francophone sur l'Écrit et le Document</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Sousse, Tunisie. pp.168-184</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00483706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fuzzy-Interval Based Approach For Explicit Graph Embedding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Muzzamil Luqman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Lladós</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Brouard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Pattern Recognition contests</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Istanbul, Turkey. pp.93-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01026436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle signature de graphes : Application à la reconnaissance de Lettres et de Symboles Graphiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sidère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Héroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès francophone de Reconnaissance des Formes et Intelligence Artificiell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Caen, France. pp.751-756</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01045151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Content Spotting System For Line Drawing Graphic Document Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Muzzamil Luqman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Brouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Lladós</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01026441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de classes de formes pour la transcription de textes imprimés anciens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International Francophone sur l'Ecrit et le Document (CIFED2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Sousse, Tunisie. pp.451-464</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00492179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embedding labeled graphs into occurence matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sidère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Héroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAPR Workshop on Graphics Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, La Rochelle, France. pp.44-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00601844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Understandable Features for Segmentation of Solid Texture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Paulhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Makris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Gregoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Visual Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Las Vegas, United States. pp.379-390</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00709232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Content-Based Old Documents Indexing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Coustaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Sidère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Héroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eight International Workshop on Graphics Recognition - GREC 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, La Rochelle, France. pp.217-223</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00382086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Employing fuzzy intervals and loop-based methodology for designing structural signature: an application to symbol recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Muzzamil Luqman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Delalandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Brouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Lladós</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eighth IAPR International Workshop on Graphics RECognition (GREC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00482923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Solid Texture Database for Segmentation and Classification Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Paulhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Makris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computer Vision Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Portugal. pp.135-141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00709239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche multirésolution pour la segmentation de textures dans les images ultrasonores 3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Paulhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Makris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème colloque GRETSI : traitement du signal et des images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01045132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Descripteurs de Textures pour la Segmentation d'Images Echographiques 3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Paulhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Makris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Gregoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ORASIS'09 - Congrès des jeunes chercheurs en vision par ordinateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Trégastel, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00404626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vector Representation of Graphs: Application to the Classification of Symbols and Letters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sidère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Héroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICDAR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Barcelona, Spain. pp.681-685</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00440067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Performance Characterization Algorithm for Symbol Localization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Delalandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernest Valveny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Muzzamil Luqman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Workshop on Graphics Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, La Rochelle, France. pp.3-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01026425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embedding labeled graphs into occurrence matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sidère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Héroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Workshop on Graphics Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01026422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graphic Symbol Recognition using Graph Based Signature and Bayesian Network Classifier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Muzzamil Luqman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Brouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tenth International Conference on Document Analysis and Recognition (ICDAR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Barcelona, Spain. pp.1325-1329</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00482922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Vectorial Representation for the Indexation of Structural Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sidère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Héroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint International Workshops on Structural, Syntactic and Statistical Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Orlando, United States. pp.45-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01026404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Vectorial Representation for the Indexation of Structural Informations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sidère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Héroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSPR/SPR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Orlando, United States. pp.45-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00440141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentation vectorielle pour l'indexation d'informations structurelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sidère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Héroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International Francophone sur l'Ecrit et le Document</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, France. pp.19-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00335034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between 2D and 3D Local Binary Pattern Methods for Characterisation of Three-Dimensional Textures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Paulhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Makris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference Image Analysis and Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Portugal. pp.670-679</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00709247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spotting Symbols in Line Drawing Images Using Graph Representations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rashid-Jalal Qureshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Barret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Cardot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Workshop on Graphics Recognition. Recent Advances and New Opportunities.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Curitiba, Brazil. pp.91-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01026397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symbol Spotting in Graphical Documents Using Graph Representations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rashid-Jalal Qureshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Cardot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seventh IAPR International Workshop on Graphics Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Curitiba, Brazil. pp.97-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01026384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graph Signature: A Simple Approach for Clustering Similar Graph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rashid-Jalal Qureshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Cardot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pascal workshop: learning from and with graphs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Alicante, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01026347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">User Classification for Keystroke Dynamics Authentication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Hocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Cardot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">pp.531-539, </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-74549-5_56⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01026346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combination of Symbolic and Statistical Features for Symbols Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rashid-Jalal Qureshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Cardot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Signal Processing, Communications and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2007, Chennai, India. pp.477-482</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01026344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Proposition of Retrieval Tools for Historical Document Images Libraries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Journet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Mullot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICDAR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, ., France. pp.1053-1057</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00355274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graph Based Shapes Representation and Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rashid-Jalal Qureshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Cardot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th IAPR Workshop on Graph-based Representations in Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Alicante, Spain. pp.49-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01026348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaissance de symboles graphiques à partir de graphes Etiquetés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rashid-Jalal Qureshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Cardot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MAnifestation des Jeunes Chercheurs STIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01045059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AGORA: the Interactive Document Image Analysis Tool of the BVH Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Busson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd IEEE International Conference on Document Image Analysis for Libraries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Lyon, France. pp.145-155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01026266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse d'images de documents anciens : Catégorisation de contenus par approche texture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Journet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Mullot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIFED</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Fribourg, Suisse. pp.247-252</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00120002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graphic Symbol recognition using flexible matching of attributed relational graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rashid-Jalal Qureshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Cardot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Visualization, Imaging, and Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Palma De Mallorca, Spain. pp.383-388</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01026315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">User specific parameters in one-class problems: the case of keystroke dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Hocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Cardot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Sixth International Workshop on Pattern Recognition in Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Cyprus. pp.127-135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01026271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of user specific parameters in one-class problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Hocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Cardot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Hong-Kong, China. pp.349-352</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01026268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse d'images de documents anciens:catégorisation de contenus par approche texture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Journet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Mullot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIFED, Colloque International sur l'Ecrit et le Document</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Fribourg, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01562427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'appariement de graphes symboliques à l'appariement de graphes numériques : Application à la reconnaissance de symboles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rashid-Jalal Qureshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Cardot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sep 2006, pp.31-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00114207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Authentification par la dynamique de frappe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Hocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Cardot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15e congrès francophone de Reconnaissance des Formes et Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, Tours, France. pp.65-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01045029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dedicated Texture Based Tools for Characterisation of Old Books</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Journet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Mullot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second International Conference on Document Image Analysis for Libraries, 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Lyon, France. pp.60-69, </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DIAL.2006.11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00355268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Text/Graphic labelling of Ancient Printed Documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Journet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Mullot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eglin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eighth International Conference on Document Analysis and Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Séoul, South Korea. pp.1010-1014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00355265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancient Printed Documents Indexation: A New Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Journet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Mullot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Advances in Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, United Kingdom. pp.580-589</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00355255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de la mise en page des documents imprimés de la Renaissance par une analyse des orientations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Journet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Mullot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, France. pp.122-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00355267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une proposition de structuration pour les systèmes et activités de Télé-enseignement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Milliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Prevot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technologies de l'Information et de la Communication dans les Enseignements d'ingénieurs et dans l'industrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2002, Villeurbanne, France. pp.213-221</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the 12th IAPR-TC-15 International Workshop, GbRPR 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donatello Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pasquale Foggia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02285833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes d'indexation et recherche d'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Grau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Laleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lavoisier, 14, pp.216, 2011, 9782746238519</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01224639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multivalent Graph Matching Problem Solved by Max-Min Ant System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kieu Diem Ho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Monmarché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structural, Syntactic, and Statistical Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 12644, Springer International Publishing, pp.227-237, 2021, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-73973-7_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03400440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multivalent Graph Matching for Symbol Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Monmarché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document Analysis and Recognition – ICDAR 2021 Workshops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 12917, Springer International Publishing, pp.488-503, 2021, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-86159-9_35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03400426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilevel Analysis of Attributed Graphs for Explicit Graph Embedding in Vector Spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Muzzamil Luqman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Llados</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yun Raymond Fu (Ed.),. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graph Embedding for Pattern Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2013, 978-1-4899-9062-4. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4614-4457-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01214895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un &amp;quot;CTRL +F&amp;quot; amélioré pour tout type de document numérique? Techniques et enjeux de la recherche de motifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gensel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Murisasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sèdes F.; Ogier J-M.; Marquis P. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information, Interaction, Intelligence – Le point sur le i3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cepadues, pp.215-238, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuzzy Intervals for Designing Structural Signature: An Application to Graphic Symbol Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Muzzamil Luqman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Delalandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Brouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Lladós</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.-M. Ogier,W. Liu, and J. Llad'os. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graphics Recognition. Achievements, Challenges, and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Berlin / Heidelberg, pp.12-24, 2010, Lecture Notes in Computer Science, Volume 6020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00502825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de reconnaissance de caractères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Kernéis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Brouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Rouzières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR2973539. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03983359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propositions pour la représentation et l'analyse de documents numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traitement du texte et du document. Université Francois Rabelais de Tours, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01075984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INTERPRETATION AUTOMATIQUE DE DESSINS METHODES D'ANALYSE ET DE RECONNAISSANCE APPLICATION AUX PLANS CINEMATIQUES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traitement du texte et du document. INSA de Lyon, 1996. Français. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 1996ISAL0105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01076112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3DBrainMiner, a tool to generate brain graphs from MR-images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bourlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroCompare : Comparative Neuronal Circuits For Adaptive Behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04228052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image segmentation using local probabilistic atlases coupled with topological information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Galisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Brouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Joint Conference on Computer Vision, Imaging and Computer Graphics Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Porto, Portugal. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SciTePress</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 4, 2017, 12th International Joint Conference on Computer Vision, Imaging and Computer Graphics Theory and Applications. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0006130605010508⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création d'atlas de cerveau de brebis 3D par imagerie par résonance magnétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsène Ella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Barantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Makris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Paris, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation et exploration de graphes d'IRMs cérébrales sans a priori anatomiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bourlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Slimane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05127135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charte éthique et déontologique de l'ICVL : une proposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Billot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cleuziou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Exbrayat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Bouchou Markhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03436421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From image to content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01617368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Evolutionary Methods Applied to the Learning of Bayesian Network Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Brouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Delaplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Muzzamil Luqman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Cardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Parallel Graph Edit Distance Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeina Abu-Aisheh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Raveaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Martineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01476393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting Document Image Analysis in the Humanities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rayar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Jimenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00805863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neurobiologie des comportements des animaux, démarche de sciences participatives au collège - Neuro2Co</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Siwiaszczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Andersson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Destrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE UMR PRC; INSERM iBrain; Université de Tours LIFAT; NeuroSpin. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04106607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId319"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E5D29673"/>
+    <w:nsid w:val="6FE054D5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-yves-ramel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4427-4612" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/094601445" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-smb.fr/listic/presentation/membres/enseignants-chercheurs/jean-yves-ramel/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665845v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Galisot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Ramel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Brouard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chaillou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;l&#233;my Serres" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mlwa.2022.100294" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333714v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiahai Zhuang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Li" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Payer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darko &#352;tern" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Urschler" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2019.101537" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://espci.hal.science/hal-01791560v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Abu-Aisheh" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Raveaux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2018.05.001" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://espci.hal.science/hal-01629290v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Martineau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2017.10.043" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://espci.hal.science/hal-01624592v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ga&#252;z&#232;re" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bougleux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Brun" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2017.10.007" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579205v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanmoy Mondal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ragot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umapada Pal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2017.07.011" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525831v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Khoi Ngo Ho" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Eglin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10032-017-0286-6" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490832v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2016.10.004" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321130v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2016.05.011" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7RSD41BT-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159623v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#10025; The-Anh Pham" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Barrat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Delalandre" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2014.08.006" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272467v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Partha Pratim Roy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rayar" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imavis.2015.09.006" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MP1TZVH7-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159620v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Paulhac" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Makris" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gregoire" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11760-013-0438-1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083103v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=The-Anh Pham" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022626v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.-A. Pham" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022622v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Muzzamil Luqman" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Llad&#243;s" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022631v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sid&#232;re" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769322v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00138-012-0477-6" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RJB1JPHN-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022532v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Journet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Mullot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10032-008-0064-6" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KNB9Z90C-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355243v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Eglin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150167v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Luce Demonet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Busson" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10032-007-0040-6" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480135v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Vincent" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Emptoz" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096789v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Piquenot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime B&#233;rar" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre H&#233;roux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Adam" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374509v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisa Bouzidi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-94139-9_12" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127055v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bourlier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Slimane" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0013173500003912" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741367v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Moscatelli" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402699v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339629v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieu-Diem Ho" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Monmarch&#233;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626193v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2019.00192" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333748v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Galisot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007358503410350" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333740v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Boas" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergii Poltaretskyi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Chaoui" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Berhouet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007309700910098" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788990v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lapouge" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Love" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric L&#233;vy" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Nowak" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966741v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Laplaige" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rodier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuo Bai" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Guillaume" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617383v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492497v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617349v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589720v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617319v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421170v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bechir Ben-Rhima" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492486v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307021v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337132v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Poulain D 'Andecy" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saddok Kebairi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DAS.2016.55" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269967v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Girard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Trullo" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588321v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Lastraioli" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshinori Uetani" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Breuil" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Duboc" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168816v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005209202710278" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168809v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191704v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196172v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tarafdar" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Alaei" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269783v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191710v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989012v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahimeh Alaei" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084500v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. B. Chaudury" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084497v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084466v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sidere" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Poulain d'Andecy" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084502v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahn Khoi Ngo Ho" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094430v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bourquin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Jimenes" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940195v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084460v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01027458v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01027448v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=The Ahn Pham" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083107v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01027456v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829226v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatello Conte" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178069v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Delalandre" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01027439v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805078v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01027461v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01045172v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01045174v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01027436v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souvik Bohwmick" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01027447v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01045169v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01027440v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01027437v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026501v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01045156v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Renard" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026482v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026493v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026488v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01045159v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvette Denefle" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Salamagne" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026452v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023734v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026496v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709220v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renard Tom" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483706v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026436v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01045151v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026441v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492179v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hocquet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382086v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Coustaty" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sid&#232;re" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ogier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482923v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601844v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709232v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709239v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00404626v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01045132v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gr&#233;goire" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440067v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026425v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernest Valveny" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026422v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482922v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026404v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440141v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335034v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709247v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026397v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rashid-Jalal Qureshi" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Barret" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Cardot" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026347v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026384v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026346v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Hocquet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74549-5_56" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026344v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355274v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026348v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026315v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026271v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026268v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01045059v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026266v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120002v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562427v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114207v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01045029v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355268v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DIAL.2006.11" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355265v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355255v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355267v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000659v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Milliot" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Prevot" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285833v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Foggia" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224639v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Grau" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Laleau" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400440v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieu Diem Ho" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Ramel" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-73973-7_22" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400426v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ho" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Monmarch&#233;" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86159-9_35" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214895v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Llados" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-4457-2" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353187v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien B&#233;nel" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Calabretto" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gensel" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Murisasco" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502825v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03983359v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Kern&#233;is" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Rouzi&#232;res" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01075984v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01076112v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1996ISAL0105" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228052v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602730v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/394052.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006130605010508" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804913v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ars&#232;ne Ella" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Adriaensen" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Barantin" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Keller" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127135v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436421v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Antoine" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Billot" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cleuziou" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Exbrayat" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bouchou Markhoff" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617368v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067913v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Delaplace" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476393v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00805863v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Ramel," TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04106607v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Siwiaszczyk" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Andersson" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Destrieux" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-yves-ramel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4427-4612" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/094601445" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-smb.fr/listic/presentation/membres/enseignants-chercheurs/jean-yves-ramel/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665845v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Galisot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Ramel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Brouard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chaillou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;l&#233;my Serres" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mlwa.2022.100294" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333714v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiahai Zhuang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Li" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Payer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darko &#352;tern" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Urschler" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2019.101537" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://espci.hal.science/hal-01791560v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Abu-Aisheh" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Raveaux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2018.05.001" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://espci.hal.science/hal-01629290v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Martineau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2017.10.043" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://espci.hal.science/hal-01624592v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ga&#252;z&#232;re" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bougleux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Brun" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2017.10.007" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579205v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanmoy Mondal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ragot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umapada Pal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2017.07.011" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525831v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Khoi Ngo Ho" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Eglin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10032-017-0286-6" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490832v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2016.10.004" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321130v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2016.05.011" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7RSD41BT-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159623v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#10025; The-Anh Pham" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Barrat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Delalandre" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2014.08.006" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272467v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Partha Pratim Roy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rayar" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imavis.2015.09.006" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MP1TZVH7-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159620v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Paulhac" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Makris" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gregoire" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11760-013-0438-1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083103v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=The-Anh Pham" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022626v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.-A. Pham" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022622v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Muzzamil Luqman" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Llad&#243;s" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022631v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sid&#232;re" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769322v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00138-012-0477-6" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RJB1JPHN-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022532v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Journet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Mullot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10032-008-0064-6" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KNB9Z90C-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355243v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Eglin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150167v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Luce Demonet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Busson" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10032-007-0040-6" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480135v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Vincent" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Emptoz" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096789v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Piquenot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime B&#233;rar" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre H&#233;roux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Adam" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374509v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisa Bouzidi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-94139-9_12" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127055v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bourlier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Slimane" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0013173500003912" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741367v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Moscatelli" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402699v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339629v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieu-Diem Ho" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Monmarch&#233;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626193v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2019.00192" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333748v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Galisot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007358503410350" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333740v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Boas" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergii Poltaretskyi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Chaoui" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Berhouet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007309700910098" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788990v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lapouge" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Love" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric L&#233;vy" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Nowak" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966741v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Laplaige" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rodier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuo Bai" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Guillaume" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617383v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492497v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617349v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589720v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617319v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421170v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bechir Ben-Rhima" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492486v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307021v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337132v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Poulain D 'Andecy" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saddok Kebairi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DAS.2016.55" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269967v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Girard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Trullo" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588321v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Lastraioli" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshinori Uetani" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Breuil" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Duboc" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168809v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191704v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168816v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005209202710278" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196172v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tarafdar" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Alaei" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269783v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191710v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084497v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084466v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sidere" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Poulain d'Andecy" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989012v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahimeh Alaei" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084500v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. B. Chaudury" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084502v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahn Khoi Ngo Ho" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094430v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bourquin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Jimenes" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940195v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084460v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01027458v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01027448v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=The Ahn Pham" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083107v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01027456v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01027439v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178069v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Delalandre" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829226v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatello Conte" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805078v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01027461v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01045174v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01045172v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01027447v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01045169v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01027436v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souvik Bohwmick" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01027437v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01027440v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026501v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01045156v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Renard" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026482v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026493v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026488v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01045159v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvette Denefle" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Salamagne" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026452v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023734v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026496v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709220v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renard Tom" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483706v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026436v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01045151v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026441v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492179v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hocquet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601844v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709232v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382086v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Coustaty" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sid&#232;re" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ogier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482923v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709239v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01045132v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gr&#233;goire" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00404626v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440067v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026425v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernest Valveny" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026422v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482922v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026404v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440141v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335034v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709247v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026397v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rashid-Jalal Qureshi" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Barret" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Cardot" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026384v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026347v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026346v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Hocquet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74549-5_56" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026344v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355274v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026348v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01045059v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026266v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120002v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026315v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026271v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026268v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562427v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114207v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01045029v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355268v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DIAL.2006.11" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355265v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355255v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355267v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000659v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Milliot" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Prevot" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285833v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Foggia" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224639v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Grau" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Laleau" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400440v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieu Diem Ho" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Ramel" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-73973-7_22" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400426v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ho" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Monmarch&#233;" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86159-9_35" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214895v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Llados" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-4457-2" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353187v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien B&#233;nel" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Calabretto" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gensel" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Murisasco" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502825v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03983359v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Kern&#233;is" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Rouzi&#232;res" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01075984v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01076112v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1996ISAL0105" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228052v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602730v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/394052.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006130605010508" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804913v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ars&#232;ne Ella" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Adriaensen" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Barantin" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Keller" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127135v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436421v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Antoine" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Billot" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cleuziou" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Exbrayat" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bouchou Markhoff" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617368v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067913v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Delaplace" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476393v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00805863v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Ramel," TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04106607v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Siwiaszczyk" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Andersson" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Destrieux" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>