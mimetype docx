--- v1 (2026-04-30)
+++ v2 (2026-05-20)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Yves Ramel </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">RAMEL Jean-Yves - HALProfesseur Section 27 LISTIC - USMB</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jean-yves-ramel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-4427-4612</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">094601445</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professeur en Informatique (section 27)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Savoie-Mont-Blanc - LISTIC - UFR SceM (2024 - ...)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Francois Rabelais de Tours - PolytechTours (2002-2024)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[[[Site Web](</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.univ-smb.fr/listic/presentation/membres/enseignants-chercheurs/jean-yves-ramel/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">*</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual and structural feature combination in an interactive machine learning system for medical image segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Galisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Brouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barthélémy Serres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machine Learning with Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 8, pp.100294. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mlwa.2022.100294⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03665845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of algorithms for Multi-Modality Whole Heart Segmentation: An open-access grand challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiahai Zhuang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Payer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darko Štern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Urschler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Image Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 58, pp.101537. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.media.2019.101537⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient k-nearest neighbors search in graph space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeina Abu-Aisheh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Raveaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patrec.2018.05.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01791560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A parallel graph edit distance algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeina Abu-Aisheh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Raveaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Martineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expert Systems with Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 94, pp.41 - 57. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eswa.2017.10.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graph edit distance contest: Results and future challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeina Abu-Aisheh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaüzère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bougleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 100, pp.96-103. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patrec.2017.10.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01624592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative study of conventional time series matching techniques for word spotting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanmoy Mondal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umapada Pal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patcog.2017.07.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-one-class dynamic classifier for adaptive digitization of document streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anh Khoi Ngo Ho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Document Analysis and Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.1-18. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10032-017-0286-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01525831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anytime graph matching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeina Abu-Aisheh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Raveaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 84, pp.215--224. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patrec.2016.10.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01490832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexible Sequence Matching Technique:An Effective Learning-free Approach For word-spotting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanmoy Mondal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umapada Pal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patcog.2016.05.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An efficient tree structure for indexing feature vectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">✩ The-Anh Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Barrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Delalandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Pattern Recognition Letters, 55, pp.42-50. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patrec.2014.08.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01159623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Word spotting in historical documents using primitive codebook and dynamic programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partha Pratim Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rayar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image and Vision Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 44, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.imavis.2015.09.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01272467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A framework of perceptual features for the characterisation of 3D textured images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Paulhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Makris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Gregoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal, Image and Video Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Signal, Image and Video Processing, 9 (2), pp.305-329. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11760-013-0438-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01159620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of linked-node m-ary tree structure for feature vector indexing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The-Anh Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Barrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Delalandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate junction detection and characterization in line-drawing image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.-A. Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Delalandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Barrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.282-295</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01022626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuzzy Multilevel Graph Embedding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Muzzamil Luqman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Lladós</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Brouard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 46, pp.551-565</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01022622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive layout analysis, content extraction and transcription of historical printed books using Pattern Redundancy Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sidère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rayar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Literary and Linguistic Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 28 (2), pp.303-314</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01022631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A combined topological and statistical approach for interactive segmentation of 3D images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Paulhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Makris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machine Vision and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.15. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00138-012-0477-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00769322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Document Image Characterization Using a Multiresolution Analysis of the Texture: Application to Old Document</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Journet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Mullot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eglin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Document Analysis and Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 11 (1), pp.9-18. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10032-008-0064-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01022532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse d'Images de Documents Anciens: une Approche Texture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Journet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Mullot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Eglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement du Signal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 24 (6), pp.461-479</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00355243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">User-driven Page Layout Analysis of historical printed Books</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Busson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Document Analysis and Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 9 (2-4), pp.243-261. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10032-007-0040-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00150167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A structural representation for understanding line-drawing images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Emptoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Document Analysis and Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 3 (2), pp.58-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00480135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (103)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GRAMMAR REINFORCEMENT LEARNING: PATH AND CYCLE COUNTING IN GRAPHS WITH A CONTEXT-FREE GRAMMAR AND TRANSFORMER APPROACH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Piquenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Bérar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Héroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Raveaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Thirteenth International Conference on Learning Representations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Singapour, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05096789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grammatical Path Network: Unveiling Cycles Through Path Computation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Piquenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louisa Bouzidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Bérar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Héroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Graph-Based Representations in Pattern Recognition (GBr 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Caen, France. pp.124-133, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-94139-9_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05374509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison Between CNN and GNN Pipelines for Analysing the Brain in Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bourlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Slimane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Joint Conference on Computer Vision Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Porto, Portugal. pp.475-482, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0013173500003912⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05127055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G 2 N 2 : Weisfeiler and Lehman go grammatical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Piquenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldo Moscatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Bérar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Héroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Twelfth International Conference on Learning Representations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Vienne (AUT), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grammatical Path Network: You want cycles, follow this path</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Piquenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louisa Bouzidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Bérar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Héroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learning on Graphs Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Virtual conference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05402699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de contenus d'images par appariement multivoque de graphes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kieu-Diem Ho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Monmarché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ORASIS 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National de la Recherche Scientifique [CNRS], Sep 2021, Saint Ferréol, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03339629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic and Interaction: When Document Image Analysis Meets Computer Vision and Machine Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 International Conference on Document Analysis and Recognition (ICDAR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Sydney, Australia. pp.1187-1192, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICDAR.2019.00192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03626193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparative Study on Voxel Classification Methods for Atlas based Segmentation of Brain Structures from 3D MRI Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Galisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Brouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Computer Vision Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Prague, France. pp.341-350, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0007358503410350⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relative Pose Improvement of Sphere based RGB-D Calibration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Boas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergii Poltaretskyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Chaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Berhouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Computer Vision Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Prague, France. pp.91-98, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0007309700910098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de l'allaitement artificiel sur la maturation cérébrale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Lapouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Love</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique de la SFR Tours-Poitiers - Neuroimagerie fonctionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction of linear structures from LIDAR images using a machine learning approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Laplaige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuo Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">international conference on Computer Applications and Quantitative Methods in Archaeology (CAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Tübingen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Nearest Neighbors Search in Graph Space based on a Branch-and-Bound Strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeina Abu-Aisheh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Raveaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graph-Based Representations in Pattern Recognition - 11th IAPR-TC-15 International Workshop, GbRPR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Anacapri, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01617383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image segmentation using local probabilistic atlases coupled with topological information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Galisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Brouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VISAPP 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Porto, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01492497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local probabilistic atlases and a posteriori correction for the segmentation of heart images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Galisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Brouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Workshop on STACOM - Statistical Atlases and Computational Models of the Heart (associated to MICCAI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Quebec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01617349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet &amp;quot;Collation numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée Générale 2017 du programme de recherche « Bibliothèques Virtuelles Humanistes »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CESR, Programme de recherche BVH (resp. Pr Chiara Lastraioli), Nov 2017, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03589720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction of linear structures from LIDAR images using a machine learning approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuo Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Laplaige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> international conference on Computer Applications and Quantitative Methods in Archaeology (CAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Atlanta, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01617319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction of linear structures from LIDAR images using a machine learning approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Laplaige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bechir Ben-Rhima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metrology for Archaeology and Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Emma Angelini; Pasquale Daponte, Oct 2016, Torino, Italy. pp.83-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01421170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage et exploitation d’un graphe topologique d’atlas probabilistes locaux pour la segmentation d’images IRM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Galisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Brouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RFIA 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Clermont-Ferrant, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01492486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi One-Class Incremental SVM for Document Stream Digitization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anh Khoi Ngo Ho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IAPR International Workshop on Document Analysis Systems (DAS 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Santorini, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Compliant Document Image Classification System based on One-Class Classifier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sidère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Barrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Poulain D 'Andecy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saddok Kebairi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 12th IAPR Workshop on Document Analysis Systems (DAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Santorini, Greece. pp.96 - 101, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DAS.2016.55⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive definition and tuning of One-Class classifiers for Document Image Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Trullo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Barrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12 th International Workshop on Document Analysis Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Santorini, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan 2016 & perspectives du programme de recherche BVH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Lastraioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshinori Uetani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Duboc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée Générale 2016 du programme de recherche « Bibliothèques Virtuelles Humanistes »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CESR, Programme de recherche BVH (resp. Pr Chiara Lastraioli), Dec 2016, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03588321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Graph Database Repository and Performance Evaluation Metrics for Graph Edit Distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeina Abu-Aisheh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Raveaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graph-Based Representations in Pattern Recognition - 10th IAPR-TC-15 International Workshop, GbRPR 2015, Beijing, China, May 13-15, 2015. Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Beijing, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01168809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exemplary Sequence Cardinality: An Effective Application for Word Spotting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanmoy Mondal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umapada Pal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Document Analysis and Recognition (ICDAR 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Exact Graph Edit Distance Algorithm for Solving Pattern Recognition Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeina Abu-Aisheh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Raveaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Martineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Pattern Recognition Applications and Methods 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Lisbon, Portugal. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0005209202710278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01168816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Vectorization and Decision Tree Based Text-Graphics Separation Algorithm for Bangla Maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tarafdar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umapada Pal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alireza Alaei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IAPR International Workshop on Graphics Recognition (GREC’15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved Shape Code Based Word Matching For Multi-script Documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanmoy Mondal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umapada Pal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAPR Asian Conference on Pattern Recognition (ACPR2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, KUALA LUMPUR, Malaysia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Evaluation of DTW and its Variants for Word Spotting in Degraded Documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanmoy Mondal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umapada Pal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Document Analysis and Recognition (ICDAR 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexible Sequence Matching Technique: Application to Word Spotting in Degraded Documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanmoy Mondal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umapada Pal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Frontiers in Handwriting Recognition (ICFHR-2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Crete, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01084497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de documents par classification monoclasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sidere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Barrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Poulain d'Andecy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saddok Kebairi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International Francophone sur l'Ecrit et le Document</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Nancy, France. pp.277-290</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01084466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle méthode de classification monoclasse à base de représentation symbolique : Application à la classification de documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sidère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahimeh Alaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Barrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reconnaissance de Formes et Intelligence Artificielle (RFIA) 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00989012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Word Spotting in Bangla and English Graphical Documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tarafdar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umapada Pal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. B. Chaudury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22th International Conference on Pattern recognition (ICPR 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01084500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi One-Class Incremental SVM for both stationary and non-stationary environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahn Khoi Ngo Ho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Eglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Conférence d’Aprentissage automatique (Cap’2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01084502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PaRADIIT Project: Main Concepts and Outcomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rayar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bourquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Jimenes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshinori Uetani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IAPR INTERNATIONAL WORKSHOP ON DOCUMENT ANALYSIS SYSTEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01094430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New One-class Classification Method Based on Symbolic Representation: Application to Document Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahimeh Alaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Barrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IAPR INTERNATIONAL WORKSHOP ON DOCUMENT ANALYSIS SYSTEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Tours, France. pp.00-00</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00940195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un moteur d'appariement et transformation de sous-arbres pour la conception interactive de scénarios d'analyse d'images de documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bourquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International Francophone sur l'Ecrit et le Document</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Univrsité de Nancy, Mar 2014, Nancy, France. pp.309-324</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01084460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Two-Stage Approach for Word Spotting in Graphical Documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tarafdar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umapada Pal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partha Pratim Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Document Analysis and Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Washington DC, United States. pp.319-323</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01027458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust symbol localization based on junction features and efficient geometry consistency checking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Ahn Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Delalandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Barrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Document Analysis And Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Washington DC, United States. pp.1083-1087</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01027448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An efficient indexing scheme based on linked-node m-ary tree structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The-Anh Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Barrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Delalandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In proceedings of the 17th International Conference on Image Analysis and Processing (ICIAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Napoli, Italy. pp.752-762</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Document Classification in a non-stationary environment: A One-Class SVM Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahn Khoi Ngo Ho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sidère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Document Analysis and Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Washington DC, United States. pp.616-620</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01027456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A semi-automatic groundtruthing framework for performance evaluation of symbols recognition & spotting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Delalandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sidère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Graphics Recognition, GRECLNCS 2013 Contest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Bethlehem, United States. pp.163-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01027439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Semi-automatic Groundtruthing Framework for Performance Evaluation of Symbol Recognition and Spotting Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Delalandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sidere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Workshop, GREC 2011, Seoul, Korea, September 15-16, 2011, Revised Selected Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Seoul, North Korea. pp.163-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01178069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparison of Explicit and Implicit Graph Embedding Methods for Pattern Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donatello Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sidère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Muzzamil Luqman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaüzère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IAPR - TC 15 workshop on Graph Based Repesentations in Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Vienne, Austria. pp.81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00829226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création d'atlas du cerveau de brebis : Intérêt d'une approche &amp;quot;basée graphe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Cascimodot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fast Word Retrieval Technique Based on Kernelized Locality Sensitive Hashing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanmoy Mondal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umapada Pal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Document Analysis and Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Washington DC, United States. pp.1195-1199</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01027461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche multi-niveaux pour la recherche de texte par l'exemple dans les images de documents historiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rayar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partha Pratim Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International Francophone sur l'Ecrit et le Document</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01045174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche de sous-graphes par encapsulation floue des cliques d'ordre 2: Application à la localisation de contenu dans les images de documents graphiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Muzzamil Luqman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Brouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Lladós</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International Francophone sur l'Ecrit et le Documen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01045172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate Junction Detection and Reconstruction in Line-Drawing Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Ahn Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Delalandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Barrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference on Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Tsukuba Science City, Japan. pp.693-696</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01027447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche robuste pour la détection de points d'intérêt dans les images de documents techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Ahn Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Barrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Delalandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International Francophone sur l'Ecrit et le Documen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Bordeaux, France. pp.445-460</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01045169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signature based Document Retrieval using GHT of Background Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partha Pratim Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souvik Bohwmick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umapada Pal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Frontiers in Handwriting Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Bari, Italy. pp.225-230</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01027436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A robust approach for local interest point detection in line-drawing images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Ahn Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Delalandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Barrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IAPR International Workshop on Document Analysis Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Gold Coast, Australia. pp.79-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01027437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Fuzzy Multilevel Graph Embedding through Feature Selection Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Muzzamil Luqman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Lladós</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Workshop on Structural and Syntactic Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Miyajima-Itsukushima, Japan. pp.243-253</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01027440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Efficient Coarse-to-Fine Indexing Technique for Fast Text Retrieval in Historical Documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partha Pratim Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rayar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IAPR International Workshop on Document Analysis Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Gold Coast, Australia. pp.150-154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01026501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition pour la conception d'un systeme de segmentation interactif d'images 2D et 3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Paulhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque GRETSI - Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01045156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subgraph Spotting through Explicit Graph Embedding: An Application to Content Spotting in Graphic Document Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Muzzamil Luqman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Lladós</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Brouard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eleventh International Conference on Document Analysis and Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Pékin, China. pp.870-874</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01026482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive indexation and transcription of historical printed books</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sidère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Stanford, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01026493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensionality Reduction for Fuzzy-Interval Based Explicit Graph Embedding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Muzzamil Luqman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Lladós</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Brouard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ninth IAPR International Workshop on Graphics RECognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Séoul, South Korea. pp.117-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01026488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de méthodes à base de points d'interets pour l'analyse d'images urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Barrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sidère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvette Denefle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Salamagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">H2PTM'11 : Hypermédias et pratiques numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Metz, France. pp.65-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01045159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Word Retrieval in Historical Document using Character-Primitives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partha Pratim Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ragot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Document Analysis and Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Pekin, China. pp.678-682</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01026452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numérisation des livres : Bibliothèque du futur.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence invité à l'Université LVMH Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01023734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A semi-automatic groundtruthing framework for performance evaluation of symbols recognition & spotting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Delalandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sidère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ninth IAPR International Workshop on Graphics RECognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Pékin, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01026496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive Segmentation of 3D Images Using a Region Adjacency Graph Representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Paulhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renard Tom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Image Analysis and Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Canada. pp.354-364</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00709220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une approche ﬂoue d'encapsulation de graphes: application à la reconnaissance de symboles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Muzzamil Luqman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Brouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Lladós</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International Francophone sur l'Écrit et le Document</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Sousse, Tunisie. pp.168-184</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00483706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fuzzy-Interval Based Approach For Explicit Graph Embedding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Muzzamil Luqman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Lladós</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Brouard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Pattern Recognition contests</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Istanbul, Turkey. pp.93-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01026436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle signature de graphes : Application à la reconnaissance de Lettres et de Symboles Graphiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sidère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Héroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès francophone de Reconnaissance des Formes et Intelligence Artificiell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Caen, France. pp.751-756</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01045151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Content Spotting System For Line Drawing Graphic Document Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Muzzamil Luqman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Brouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Lladós</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01026441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de classes de formes pour la transcription de textes imprimés anciens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International Francophone sur l'Ecrit et le Document (CIFED2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Sousse, Tunisie. pp.451-464</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00492179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embedding labeled graphs into occurence matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sidère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Héroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAPR Workshop on Graphics Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, La Rochelle, France. pp.44-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00601844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Understandable Features for Segmentation of Solid Texture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Paulhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Makris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Gregoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Visual Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Las Vegas, United States. pp.379-390</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00709232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Content-Based Old Documents Indexing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Coustaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Sidère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Héroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eight International Workshop on Graphics Recognition - GREC 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, La Rochelle, France. pp.217-223</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00382086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Employing fuzzy intervals and loop-based methodology for designing structural signature: an application to symbol recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Muzzamil Luqman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Delalandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Brouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Lladós</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eighth IAPR International Workshop on Graphics RECognition (GREC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00482923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Solid Texture Database for Segmentation and Classification Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Paulhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Makris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computer Vision Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Portugal. pp.135-141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00709239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche multirésolution pour la segmentation de textures dans les images ultrasonores 3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Paulhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Makris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème colloque GRETSI : traitement du signal et des images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01045132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Descripteurs de Textures pour la Segmentation d'Images Echographiques 3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Paulhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Makris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Gregoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ORASIS'09 - Congrès des jeunes chercheurs en vision par ordinateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Trégastel, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00404626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vector Representation of Graphs: Application to the Classification of Symbols and Letters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sidère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Héroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICDAR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Barcelona, Spain. pp.681-685</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00440067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Performance Characterization Algorithm for Symbol Localization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Delalandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernest Valveny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Muzzamil Luqman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Workshop on Graphics Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, La Rochelle, France. pp.3-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01026425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embedding labeled graphs into occurrence matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sidère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Héroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Workshop on Graphics Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01026422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graphic Symbol Recognition using Graph Based Signature and Bayesian Network Classifier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Muzzamil Luqman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Brouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tenth International Conference on Document Analysis and Recognition (ICDAR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Barcelona, Spain. pp.1325-1329</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00482922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Vectorial Representation for the Indexation of Structural Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sidère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Héroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint International Workshops on Structural, Syntactic and Statistical Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Orlando, United States. pp.45-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01026404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Vectorial Representation for the Indexation of Structural Informations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sidère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Héroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSPR/SPR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Orlando, United States. pp.45-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00440141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentation vectorielle pour l'indexation d'informations structurelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sidère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Héroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International Francophone sur l'Ecrit et le Document</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, France. pp.19-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00335034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between 2D and 3D Local Binary Pattern Methods for Characterisation of Three-Dimensional Textures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Paulhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Makris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference Image Analysis and Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Portugal. pp.670-679</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00709247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spotting Symbols in Line Drawing Images Using Graph Representations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rashid-Jalal Qureshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Barret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Cardot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Workshop on Graphics Recognition. Recent Advances and New Opportunities.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Curitiba, Brazil. pp.91-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01026397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symbol Spotting in Graphical Documents Using Graph Representations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rashid-Jalal Qureshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Cardot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seventh IAPR International Workshop on Graphics Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Curitiba, Brazil. pp.97-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01026384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graph Signature: A Simple Approach for Clustering Similar Graph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rashid-Jalal Qureshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Cardot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pascal workshop: learning from and with graphs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Alicante, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01026347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">User Classification for Keystroke Dynamics Authentication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Hocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Cardot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">pp.531-539, </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-74549-5_56⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01026346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combination of Symbolic and Statistical Features for Symbols Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rashid-Jalal Qureshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Cardot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Signal Processing, Communications and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2007, Chennai, India. pp.477-482</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01026344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Proposition of Retrieval Tools for Historical Document Images Libraries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Journet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Mullot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICDAR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, ., France. pp.1053-1057</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00355274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graph Based Shapes Representation and Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rashid-Jalal Qureshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Cardot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th IAPR Workshop on Graph-based Representations in Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Alicante, Spain. pp.49-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01026348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaissance de symboles graphiques à partir de graphes Etiquetés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rashid-Jalal Qureshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Cardot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MAnifestation des Jeunes Chercheurs STIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01045059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AGORA: the Interactive Document Image Analysis Tool of the BVH Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Busson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd IEEE International Conference on Document Image Analysis for Libraries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Lyon, France. pp.145-155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01026266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse d'images de documents anciens : Catégorisation de contenus par approche texture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Journet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Mullot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIFED</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Fribourg, Suisse. pp.247-252</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00120002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graphic Symbol recognition using flexible matching of attributed relational graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rashid-Jalal Qureshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Cardot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Visualization, Imaging, and Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Palma De Mallorca, Spain. pp.383-388</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01026315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">User specific parameters in one-class problems: the case of keystroke dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Hocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Cardot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Sixth International Workshop on Pattern Recognition in Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Cyprus. pp.127-135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01026271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of user specific parameters in one-class problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Hocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Cardot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Hong-Kong, China. pp.349-352</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01026268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse d'images de documents anciens:catégorisation de contenus par approche texture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Journet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Mullot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIFED, Colloque International sur l'Ecrit et le Document</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Fribourg, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01562427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'appariement de graphes symboliques à l'appariement de graphes numériques : Application à la reconnaissance de symboles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rashid-Jalal Qureshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Cardot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sep 2006, pp.31-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00114207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Authentification par la dynamique de frappe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Hocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Cardot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15e congrès francophone de Reconnaissance des Formes et Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, Tours, France. pp.65-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01045029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dedicated Texture Based Tools for Characterisation of Old Books</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Journet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Mullot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second International Conference on Document Image Analysis for Libraries, 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Lyon, France. pp.60-69, </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DIAL.2006.11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00355268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Text/Graphic labelling of Ancient Printed Documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Journet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Mullot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eglin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eighth International Conference on Document Analysis and Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Séoul, South Korea. pp.1010-1014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00355265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancient Printed Documents Indexation: A New Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Journet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Mullot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Advances in Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, United Kingdom. pp.580-589</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00355255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de la mise en page des documents imprimés de la Renaissance par une analyse des orientations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Journet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Mullot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, France. pp.122-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00355267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une proposition de structuration pour les systèmes et activités de Télé-enseignement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Milliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Prevot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technologies de l'Information et de la Communication dans les Enseignements d'ingénieurs et dans l'industrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2002, Villeurbanne, France. pp.213-221</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the 12th IAPR-TC-15 International Workshop, GbRPR 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donatello Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pasquale Foggia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02285833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes d'indexation et recherche d'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Grau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Laleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lavoisier, 14, pp.216, 2011, 9782746238519</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01224639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multivalent Graph Matching Problem Solved by Max-Min Ant System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kieu Diem Ho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Monmarché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structural, Syntactic, and Statistical Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 12644, Springer International Publishing, pp.227-237, 2021, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-73973-7_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03400440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multivalent Graph Matching for Symbol Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Monmarché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document Analysis and Recognition – ICDAR 2021 Workshops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 12917, Springer International Publishing, pp.488-503, 2021, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-86159-9_35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03400426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilevel Analysis of Attributed Graphs for Explicit Graph Embedding in Vector Spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Muzzamil Luqman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Llados</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yun Raymond Fu (Ed.),. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graph Embedding for Pattern Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2013, 978-1-4899-9062-4. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4614-4457-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01214895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un &amp;quot;CTRL +F&amp;quot; amélioré pour tout type de document numérique? Techniques et enjeux de la recherche de motifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gensel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Murisasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sèdes F.; Ogier J-M.; Marquis P. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information, Interaction, Intelligence – Le point sur le i3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cepadues, pp.215-238, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuzzy Intervals for Designing Structural Signature: An Application to Graphic Symbol Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Muzzamil Luqman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Delalandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Brouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Lladós</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.-M. Ogier,W. Liu, and J. Llad'os. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graphics Recognition. Achievements, Challenges, and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Berlin / Heidelberg, pp.12-24, 2010, Lecture Notes in Computer Science, Volume 6020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00502825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de reconnaissance de caractères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Kernéis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Brouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Rouzières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR2973539. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03983359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propositions pour la représentation et l'analyse de documents numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traitement du texte et du document. Université Francois Rabelais de Tours, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01075984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INTERPRETATION AUTOMATIQUE DE DESSINS METHODES D'ANALYSE ET DE RECONNAISSANCE APPLICATION AUX PLANS CINEMATIQUES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traitement du texte et du document. INSA de Lyon, 1996. Français. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 1996ISAL0105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01076112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3DBrainMiner, a tool to generate brain graphs from MR-images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bourlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroCompare : Comparative Neuronal Circuits For Adaptive Behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04228052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image segmentation using local probabilistic atlases coupled with topological information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Galisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Brouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Joint Conference on Computer Vision, Imaging and Computer Graphics Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Porto, Portugal. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SciTePress</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 4, 2017, 12th International Joint Conference on Computer Vision, Imaging and Computer Graphics Theory and Applications. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0006130605010508⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création d'atlas de cerveau de brebis 3D par imagerie par résonance magnétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsène Ella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Barantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Makris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Paris, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation et exploration de graphes d'IRMs cérébrales sans a priori anatomiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bourlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Slimane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05127135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charte éthique et déontologique de l'ICVL : une proposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Billot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cleuziou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Exbrayat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Bouchou Markhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03436421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From image to content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01617368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Evolutionary Methods Applied to the Learning of Bayesian Network Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Brouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Delaplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Muzzamil Luqman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Cardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Parallel Graph Edit Distance Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeina Abu-Aisheh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Raveaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Martineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01476393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting Document Image Analysis in the Humanities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rayar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Jimenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00805863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neurobiologie des comportements des animaux, démarche de sciences participatives au collège - Neuro2Co</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Siwiaszczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Andersson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Destrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE UMR PRC; INSERM iBrain; Université de Tours LIFAT; NeuroSpin. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04106607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId319"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Yves Ramel </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">RAMEL Jean-Yves - HALProfesseur Section 27 LISTIC - USMB</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jean-yves-ramel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-4427-4612</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">094601445</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professeur en Informatique (section 27)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Savoie-Mont-Blanc - LISTIC - UFR SceM (2024 - ...)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Francois Rabelais de Tours - PolytechTours (2002-2024)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[[[Site Web](</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.univ-smb.fr/listic/presentation/membres/enseignants-chercheurs/jean-yves-ramel/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">*</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual and structural feature combination in an interactive machine learning system for medical image segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Galisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Brouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barthélémy Serres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machine Learning with Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 8, pp.100294. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mlwa.2022.100294⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03665845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of algorithms for Multi-Modality Whole Heart Segmentation: An open-access grand challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiahai Zhuang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Payer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darko Štern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Urschler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Image Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 58, pp.101537. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.media.2019.101537⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A parallel graph edit distance algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeina Abu-Aisheh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Raveaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Martineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expert Systems with Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 94, pp.41 - 57. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eswa.2017.10.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient k-nearest neighbors search in graph space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeina Abu-Aisheh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Raveaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patrec.2018.05.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01791560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graph edit distance contest: Results and future challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeina Abu-Aisheh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaüzère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bougleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 100, pp.96-103. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patrec.2017.10.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01624592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative study of conventional time series matching techniques for word spotting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanmoy Mondal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umapada Pal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patcog.2017.07.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-one-class dynamic classifier for adaptive digitization of document streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anh Khoi Ngo Ho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Document Analysis and Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.1-18. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10032-017-0286-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01525831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anytime graph matching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeina Abu-Aisheh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Raveaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 84, pp.215--224. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patrec.2016.10.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01490832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexible Sequence Matching Technique:An Effective Learning-free Approach For word-spotting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanmoy Mondal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umapada Pal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patcog.2016.05.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An efficient tree structure for indexing feature vectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">✩ The-Anh Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Barrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Delalandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Pattern Recognition Letters, 55, pp.42-50. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patrec.2014.08.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01159623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Word spotting in historical documents using primitive codebook and dynamic programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partha Pratim Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rayar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image and Vision Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 44, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.imavis.2015.09.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01272467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A framework of perceptual features for the characterisation of 3D textured images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Paulhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Makris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Gregoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal, Image and Video Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Signal, Image and Video Processing, 9 (2), pp.305-329. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11760-013-0438-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01159620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of linked-node m-ary tree structure for feature vector indexing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The-Anh Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Barrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Delalandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate junction detection and characterization in line-drawing image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.-A. Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Delalandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Barrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.282-295</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01022626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuzzy Multilevel Graph Embedding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Muzzamil Luqman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Lladós</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Brouard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 46, pp.551-565</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01022622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive layout analysis, content extraction and transcription of historical printed books using Pattern Redundancy Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sidère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rayar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Literary and Linguistic Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 28 (2), pp.303-314</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01022631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A combined topological and statistical approach for interactive segmentation of 3D images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Paulhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Makris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machine Vision and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.15. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00138-012-0477-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00769322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Document Image Characterization Using a Multiresolution Analysis of the Texture: Application to Old Document</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Journet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Mullot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eglin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Document Analysis and Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 11 (1), pp.9-18. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10032-008-0064-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01022532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse d'Images de Documents Anciens: une Approche Texture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Journet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Mullot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Eglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement du Signal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 24 (6), pp.461-479</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00355243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">User-driven Page Layout Analysis of historical printed Books</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Busson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Document Analysis and Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 9 (2-4), pp.243-261. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10032-007-0040-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00150167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A structural representation for understanding line-drawing images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Emptoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Document Analysis and Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 3 (2), pp.58-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00480135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (103)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grammatical Path Network: Unveiling Cycles Through Path Computation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Piquenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louisa Bouzidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Bérar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Héroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Graph-Based Representations in Pattern Recognition (GBr 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Caen, France. pp.124-133, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-94139-9_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05374509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison Between CNN and GNN Pipelines for Analysing the Brain in Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bourlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Slimane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Joint Conference on Computer Vision Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Porto, Portugal. pp.475-482, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0013173500003912⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05127055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GRAMMAR REINFORCEMENT LEARNING: PATH AND CYCLE COUNTING IN GRAPHS WITH A CONTEXT-FREE GRAMMAR AND TRANSFORMER APPROACH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Piquenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Bérar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Héroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Raveaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Thirteenth International Conference on Learning Representations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Singapour, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05096789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G 2 N 2 : Weisfeiler and Lehman go grammatical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Piquenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldo Moscatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Bérar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Héroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Twelfth International Conference on Learning Representations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Vienne (AUT), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grammatical Path Network: You want cycles, follow this path</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Piquenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louisa Bouzidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Bérar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Héroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learning on Graphs Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Virtual conference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05402699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de contenus d'images par appariement multivoque de graphes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kieu-Diem Ho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Monmarché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ORASIS 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National de la Recherche Scientifique [CNRS], Sep 2021, Saint Ferréol, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03339629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de l'allaitement artificiel sur la maturation cérébrale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Lapouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Love</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique de la SFR Tours-Poitiers - Neuroimagerie fonctionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic and Interaction: When Document Image Analysis Meets Computer Vision and Machine Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 International Conference on Document Analysis and Recognition (ICDAR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Sydney, Australia. pp.1187-1192, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICDAR.2019.00192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03626193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparative Study on Voxel Classification Methods for Atlas based Segmentation of Brain Structures from 3D MRI Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Galisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Brouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Computer Vision Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Prague, France. pp.341-350, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0007358503410350⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relative Pose Improvement of Sphere based RGB-D Calibration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Boas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergii Poltaretskyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Chaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Berhouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Computer Vision Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Prague, France. pp.91-98, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0007309700910098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction of linear structures from LIDAR images using a machine learning approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Laplaige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuo Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">international conference on Computer Applications and Quantitative Methods in Archaeology (CAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Tübingen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet &amp;quot;Collation numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée Générale 2017 du programme de recherche « Bibliothèques Virtuelles Humanistes »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CESR, Programme de recherche BVH (resp. Pr Chiara Lastraioli), Nov 2017, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03589720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Nearest Neighbors Search in Graph Space based on a Branch-and-Bound Strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeina Abu-Aisheh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Raveaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graph-Based Representations in Pattern Recognition - 11th IAPR-TC-15 International Workshop, GbRPR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Anacapri, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01617383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image segmentation using local probabilistic atlases coupled with topological information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Galisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Brouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VISAPP 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Porto, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01492497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local probabilistic atlases and a posteriori correction for the segmentation of heart images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Galisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Brouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Workshop on STACOM - Statistical Atlases and Computational Models of the Heart (associated to MICCAI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Quebec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01617349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction of linear structures from LIDAR images using a machine learning approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuo Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Laplaige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> international conference on Computer Applications and Quantitative Methods in Archaeology (CAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Atlanta, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01617319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan 2016 & perspectives du programme de recherche BVH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Lastraioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshinori Uetani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Duboc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée Générale 2016 du programme de recherche « Bibliothèques Virtuelles Humanistes »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CESR, Programme de recherche BVH (resp. Pr Chiara Lastraioli), Dec 2016, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03588321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction of linear structures from LIDAR images using a machine learning approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Laplaige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bechir Ben-Rhima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metrology for Archaeology and Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Emma Angelini; Pasquale Daponte, Oct 2016, Torino, Italy. pp.83-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01421170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage et exploitation d’un graphe topologique d’atlas probabilistes locaux pour la segmentation d’images IRM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Galisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Brouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RFIA 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Clermont-Ferrant, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01492486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi One-Class Incremental SVM for Document Stream Digitization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anh Khoi Ngo Ho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IAPR International Workshop on Document Analysis Systems (DAS 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Santorini, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Compliant Document Image Classification System based on One-Class Classifier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sidère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Barrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Poulain D 'Andecy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saddok Kebairi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 12th IAPR Workshop on Document Analysis Systems (DAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Santorini, Greece. pp.96 - 101, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DAS.2016.55⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive definition and tuning of One-Class classifiers for Document Image Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Trullo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Barrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12 th International Workshop on Document Analysis Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Santorini, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Exact Graph Edit Distance Algorithm for Solving Pattern Recognition Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeina Abu-Aisheh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Raveaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Martineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Pattern Recognition Applications and Methods 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Lisbon, Portugal. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0005209202710278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01168816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Graph Database Repository and Performance Evaluation Metrics for Graph Edit Distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeina Abu-Aisheh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Raveaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graph-Based Representations in Pattern Recognition - 10th IAPR-TC-15 International Workshop, GbRPR 2015, Beijing, China, May 13-15, 2015. Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Beijing, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01168809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exemplary Sequence Cardinality: An Effective Application for Word Spotting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanmoy Mondal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umapada Pal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Document Analysis and Recognition (ICDAR 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Vectorization and Decision Tree Based Text-Graphics Separation Algorithm for Bangla Maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tarafdar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umapada Pal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alireza Alaei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IAPR International Workshop on Graphics Recognition (GREC’15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved Shape Code Based Word Matching For Multi-script Documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanmoy Mondal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umapada Pal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAPR Asian Conference on Pattern Recognition (ACPR2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, KUALA LUMPUR, Malaysia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Evaluation of DTW and its Variants for Word Spotting in Degraded Documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanmoy Mondal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umapada Pal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Document Analysis and Recognition (ICDAR 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un moteur d'appariement et transformation de sous-arbres pour la conception interactive de scénarios d'analyse d'images de documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bourquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International Francophone sur l'Ecrit et le Document</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Univrsité de Nancy, Mar 2014, Nancy, France. pp.309-324</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01084460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle méthode de classification monoclasse à base de représentation symbolique : Application à la classification de documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sidère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahimeh Alaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Barrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reconnaissance de Formes et Intelligence Artificielle (RFIA) 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00989012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Word Spotting in Bangla and English Graphical Documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tarafdar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umapada Pal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. B. Chaudury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22th International Conference on Pattern recognition (ICPR 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01084500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi One-Class Incremental SVM for both stationary and non-stationary environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahn Khoi Ngo Ho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Eglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Conférence d’Aprentissage automatique (Cap’2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01084502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexible Sequence Matching Technique: Application to Word Spotting in Degraded Documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanmoy Mondal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umapada Pal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Frontiers in Handwriting Recognition (ICFHR-2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Crete, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01084497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de documents par classification monoclasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sidere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Barrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Poulain d'Andecy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saddok Kebairi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International Francophone sur l'Ecrit et le Document</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Nancy, France. pp.277-290</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01084466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PaRADIIT Project: Main Concepts and Outcomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rayar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bourquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Jimenes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshinori Uetani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IAPR INTERNATIONAL WORKSHOP ON DOCUMENT ANALYSIS SYSTEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01094430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New One-class Classification Method Based on Symbolic Representation: Application to Document Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahimeh Alaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Barrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IAPR INTERNATIONAL WORKSHOP ON DOCUMENT ANALYSIS SYSTEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Tours, France. pp.00-00</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00940195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création d'atlas du cerveau de brebis : Intérêt d'une approche &amp;quot;basée graphe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Cascimodot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fast Word Retrieval Technique Based on Kernelized Locality Sensitive Hashing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanmoy Mondal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umapada Pal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Document Analysis and Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Washington DC, United States. pp.1195-1199</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01027461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Two-Stage Approach for Word Spotting in Graphical Documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tarafdar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umapada Pal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partha Pratim Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Document Analysis and Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Washington DC, United States. pp.319-323</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01027458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust symbol localization based on junction features and efficient geometry consistency checking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Ahn Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Delalandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Barrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Document Analysis And Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Washington DC, United States. pp.1083-1087</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01027448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An efficient indexing scheme based on linked-node m-ary tree structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The-Anh Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Barrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Delalandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In proceedings of the 17th International Conference on Image Analysis and Processing (ICIAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Napoli, Italy. pp.752-762</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Document Classification in a non-stationary environment: A One-Class SVM Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahn Khoi Ngo Ho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sidère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Document Analysis and Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Washington DC, United States. pp.616-620</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01027456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A semi-automatic groundtruthing framework for performance evaluation of symbols recognition & spotting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Delalandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sidère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Graphics Recognition, GRECLNCS 2013 Contest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Bethlehem, United States. pp.163-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01027439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Semi-automatic Groundtruthing Framework for Performance Evaluation of Symbol Recognition and Spotting Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Delalandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sidere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Workshop, GREC 2011, Seoul, Korea, September 15-16, 2011, Revised Selected Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Seoul, North Korea. pp.163-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01178069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparison of Explicit and Implicit Graph Embedding Methods for Pattern Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donatello Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sidère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Muzzamil Luqman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaüzère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IAPR - TC 15 workshop on Graph Based Repesentations in Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Vienne, Austria. pp.81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00829226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Fuzzy Multilevel Graph Embedding through Feature Selection Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Muzzamil Luqman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Lladós</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Workshop on Structural and Syntactic Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Miyajima-Itsukushima, Japan. pp.243-253</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01027440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A robust approach for local interest point detection in line-drawing images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Ahn Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Delalandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Barrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IAPR International Workshop on Document Analysis Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Gold Coast, Australia. pp.79-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01027437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Efficient Coarse-to-Fine Indexing Technique for Fast Text Retrieval in Historical Documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partha Pratim Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rayar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IAPR International Workshop on Document Analysis Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Gold Coast, Australia. pp.150-154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01026501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche de sous-graphes par encapsulation floue des cliques d'ordre 2: Application à la localisation de contenu dans les images de documents graphiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Muzzamil Luqman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Brouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Lladós</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International Francophone sur l'Ecrit et le Documen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01045172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche multi-niveaux pour la recherche de texte par l'exemple dans les images de documents historiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rayar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partha Pratim Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International Francophone sur l'Ecrit et le Document</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01045174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signature based Document Retrieval using GHT of Background Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partha Pratim Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souvik Bohwmick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umapada Pal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Frontiers in Handwriting Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Bari, Italy. pp.225-230</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01027436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate Junction Detection and Reconstruction in Line-Drawing Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Ahn Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Delalandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Barrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference on Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Tsukuba Science City, Japan. pp.693-696</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01027447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche robuste pour la détection de points d'intérêt dans les images de documents techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Ahn Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Barrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Delalandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International Francophone sur l'Ecrit et le Documen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Bordeaux, France. pp.445-460</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01045169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive Segmentation of 3D Images Using a Region Adjacency Graph Representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Paulhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renard Tom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Image Analysis and Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Canada. pp.354-364</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00709220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Word Retrieval in Historical Document using Character-Primitives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partha Pratim Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ragot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Document Analysis and Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Pekin, China. pp.678-682</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01026452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition pour la conception d'un systeme de segmentation interactif d'images 2D et 3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Paulhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque GRETSI - Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01045156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subgraph Spotting through Explicit Graph Embedding: An Application to Content Spotting in Graphic Document Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Muzzamil Luqman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Lladós</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Brouard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eleventh International Conference on Document Analysis and Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Pékin, China. pp.870-874</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01026482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de méthodes à base de points d'interets pour l'analyse d'images urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Barrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sidère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvette Denefle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Salamagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">H2PTM'11 : Hypermédias et pratiques numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Metz, France. pp.65-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01045159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive indexation and transcription of historical printed books</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sidère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Stanford, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01026493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensionality Reduction for Fuzzy-Interval Based Explicit Graph Embedding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Muzzamil Luqman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Lladós</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Brouard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ninth IAPR International Workshop on Graphics RECognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Séoul, South Korea. pp.117-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01026488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numérisation des livres : Bibliothèque du futur.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence invité à l'Université LVMH Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01023734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A semi-automatic groundtruthing framework for performance evaluation of symbols recognition & spotting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Delalandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sidère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ninth IAPR International Workshop on Graphics RECognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Pékin, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01026496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de classes de formes pour la transcription de textes imprimés anciens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International Francophone sur l'Ecrit et le Document (CIFED2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Sousse, Tunisie. pp.451-464</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00492179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une approche ﬂoue d'encapsulation de graphes: application à la reconnaissance de symboles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Muzzamil Luqman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Brouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Lladós</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International Francophone sur l'Écrit et le Document</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Sousse, Tunisie. pp.168-184</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00483706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fuzzy-Interval Based Approach For Explicit Graph Embedding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Muzzamil Luqman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Lladós</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Brouard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Pattern Recognition contests</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Istanbul, Turkey. pp.93-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01026436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle signature de graphes : Application à la reconnaissance de Lettres et de Symboles Graphiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sidère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Héroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès francophone de Reconnaissance des Formes et Intelligence Artificiell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Caen, France. pp.751-756</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01045151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Content Spotting System For Line Drawing Graphic Document Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Muzzamil Luqman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Brouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Lladós</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01026441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graphic Symbol Recognition using Graph Based Signature and Bayesian Network Classifier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Muzzamil Luqman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Brouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tenth International Conference on Document Analysis and Recognition (ICDAR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Barcelona, Spain. pp.1325-1329</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00482922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Content-Based Old Documents Indexing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Coustaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Sidère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Héroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eight International Workshop on Graphics Recognition - GREC 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, La Rochelle, France. pp.217-223</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00382086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Employing fuzzy intervals and loop-based methodology for designing structural signature: an application to symbol recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Muzzamil Luqman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Delalandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Brouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Lladós</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eighth IAPR International Workshop on Graphics RECognition (GREC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00482923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embedding labeled graphs into occurence matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sidère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Héroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAPR Workshop on Graphics Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, La Rochelle, France. pp.44-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00601844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Understandable Features for Segmentation of Solid Texture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Paulhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Makris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Gregoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Visual Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Las Vegas, United States. pp.379-390</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00709232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Solid Texture Database for Segmentation and Classification Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Paulhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Makris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computer Vision Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Portugal. pp.135-141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00709239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche multirésolution pour la segmentation de textures dans les images ultrasonores 3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Paulhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Makris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème colloque GRETSI : traitement du signal et des images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01045132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Descripteurs de Textures pour la Segmentation d'Images Echographiques 3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Paulhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Makris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Gregoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ORASIS'09 - Congrès des jeunes chercheurs en vision par ordinateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Trégastel, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00404626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vector Representation of Graphs: Application to the Classification of Symbols and Letters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sidère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Héroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICDAR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Barcelona, Spain. pp.681-685</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00440067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Performance Characterization Algorithm for Symbol Localization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Delalandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernest Valveny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Muzzamil Luqman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Workshop on Graphics Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, La Rochelle, France. pp.3-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01026425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embedding labeled graphs into occurrence matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sidère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Héroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Workshop on Graphics Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01026422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spotting Symbols in Line Drawing Images Using Graph Representations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rashid-Jalal Qureshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Barret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Cardot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Workshop on Graphics Recognition. Recent Advances and New Opportunities.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Curitiba, Brazil. pp.91-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01026397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Vectorial Representation for the Indexation of Structural Informations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sidère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Héroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSPR/SPR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Orlando, United States. pp.45-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00440141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentation vectorielle pour l'indexation d'informations structurelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sidère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Héroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International Francophone sur l'Ecrit et le Document</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, France. pp.19-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00335034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Vectorial Representation for the Indexation of Structural Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sidère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Héroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint International Workshops on Structural, Syntactic and Statistical Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Orlando, United States. pp.45-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01026404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between 2D and 3D Local Binary Pattern Methods for Characterisation of Three-Dimensional Textures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Paulhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Makris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference Image Analysis and Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Portugal. pp.670-679</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00709247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graph Based Shapes Representation and Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rashid-Jalal Qureshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Cardot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th IAPR Workshop on Graph-based Representations in Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Alicante, Spain. pp.49-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01026348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graph Signature: A Simple Approach for Clustering Similar Graph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rashid-Jalal Qureshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Cardot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pascal workshop: learning from and with graphs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Alicante, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01026347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symbol Spotting in Graphical Documents Using Graph Representations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rashid-Jalal Qureshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Cardot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seventh IAPR International Workshop on Graphics Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Curitiba, Brazil. pp.97-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01026384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">User Classification for Keystroke Dynamics Authentication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Hocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Cardot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">pp.531-539, </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-74549-5_56⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01026346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combination of Symbolic and Statistical Features for Symbols Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rashid-Jalal Qureshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Cardot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Signal Processing, Communications and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2007, Chennai, India. pp.477-482</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01026344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Proposition of Retrieval Tools for Historical Document Images Libraries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Journet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Mullot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICDAR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, ., France. pp.1053-1057</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00355274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graphic Symbol recognition using flexible matching of attributed relational graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rashid-Jalal Qureshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Cardot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Visualization, Imaging, and Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Palma De Mallorca, Spain. pp.383-388</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01026315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">User specific parameters in one-class problems: the case of keystroke dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Hocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Cardot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Sixth International Workshop on Pattern Recognition in Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Cyprus. pp.127-135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01026271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of user specific parameters in one-class problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Hocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Cardot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Hong-Kong, China. pp.349-352</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01026268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse d'images de documents anciens:catégorisation de contenus par approche texture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Journet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Mullot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIFED, Colloque International sur l'Ecrit et le Document</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Fribourg, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01562427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Authentification par la dynamique de frappe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Hocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Cardot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15e congrès francophone de Reconnaissance des Formes et Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, Tours, France. pp.65-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01045029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'appariement de graphes symboliques à l'appariement de graphes numériques : Application à la reconnaissance de symboles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rashid-Jalal Qureshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Cardot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sep 2006, pp.31-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00114207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaissance de symboles graphiques à partir de graphes Etiquetés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rashid-Jalal Qureshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Cardot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MAnifestation des Jeunes Chercheurs STIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01045059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AGORA: the Interactive Document Image Analysis Tool of the BVH Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Busson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd IEEE International Conference on Document Image Analysis for Libraries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Lyon, France. pp.145-155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01026266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse d'images de documents anciens : Catégorisation de contenus par approche texture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Journet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Mullot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIFED</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Fribourg, Suisse. pp.247-252</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00120002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dedicated Texture Based Tools for Characterisation of Old Books</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Journet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Mullot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second International Conference on Document Image Analysis for Libraries, 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Lyon, France. pp.60-69, </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DIAL.2006.11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00355268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de la mise en page des documents imprimés de la Renaissance par une analyse des orientations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Journet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Mullot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, France. pp.122-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00355267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancient Printed Documents Indexation: A New Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Journet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Mullot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Advances in Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, United Kingdom. pp.580-589</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00355255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Text/Graphic labelling of Ancient Printed Documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Journet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Mullot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eglin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eighth International Conference on Document Analysis and Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Séoul, South Korea. pp.1010-1014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00355265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une proposition de structuration pour les systèmes et activités de Télé-enseignement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Milliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Prevot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technologies de l'Information et de la Communication dans les Enseignements d'ingénieurs et dans l'industrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2002, Villeurbanne, France. pp.213-221</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the 12th IAPR-TC-15 International Workshop, GbRPR 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donatello Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pasquale Foggia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02285833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes d'indexation et recherche d'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Grau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Laleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lavoisier, 14, pp.216, 2011, 9782746238519</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01224639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multivalent Graph Matching for Symbol Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Monmarché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document Analysis and Recognition – ICDAR 2021 Workshops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 12917, Springer International Publishing, pp.488-503, 2021, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-86159-9_35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03400426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multivalent Graph Matching Problem Solved by Max-Min Ant System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kieu Diem Ho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Monmarché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structural, Syntactic, and Statistical Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 12644, Springer International Publishing, pp.227-237, 2021, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-73973-7_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03400440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilevel Analysis of Attributed Graphs for Explicit Graph Embedding in Vector Spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Muzzamil Luqman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Llados</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yun Raymond Fu (Ed.),. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graph Embedding for Pattern Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2013, 978-1-4899-9062-4. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4614-4457-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01214895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un &amp;quot;CTRL +F&amp;quot; amélioré pour tout type de document numérique? Techniques et enjeux de la recherche de motifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gensel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Murisasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sèdes F.; Ogier J-M.; Marquis P. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information, Interaction, Intelligence – Le point sur le i3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cepadues, pp.215-238, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuzzy Intervals for Designing Structural Signature: An Application to Graphic Symbol Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Muzzamil Luqman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Delalandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Brouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Lladós</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.-M. Ogier,W. Liu, and J. Llad'os. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graphics Recognition. Achievements, Challenges, and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Berlin / Heidelberg, pp.12-24, 2010, Lecture Notes in Computer Science, Volume 6020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00502825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de reconnaissance de caractères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Kernéis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Brouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Rouzières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR2973539. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03983359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propositions pour la représentation et l'analyse de documents numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traitement du texte et du document. Université Francois Rabelais de Tours, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01075984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INTERPRETATION AUTOMATIQUE DE DESSINS METHODES D'ANALYSE ET DE RECONNAISSANCE APPLICATION AUX PLANS CINEMATIQUES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traitement du texte et du document. INSA de Lyon, 1996. Français. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 1996ISAL0105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01076112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3DBrainMiner, a tool to generate brain graphs from MR-images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bourlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroCompare : Comparative Neuronal Circuits For Adaptive Behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04228052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image segmentation using local probabilistic atlases coupled with topological information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Galisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Brouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Joint Conference on Computer Vision, Imaging and Computer Graphics Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Porto, Portugal. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SciTePress</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 4, 2017, 12th International Joint Conference on Computer Vision, Imaging and Computer Graphics Theory and Applications. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0006130605010508⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création d'atlas de cerveau de brebis 3D par imagerie par résonance magnétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsène Ella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Barantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Makris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Paris, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation et exploration de graphes d'IRMs cérébrales sans a priori anatomiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bourlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Slimane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05127135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charte éthique et déontologique de l'ICVL : une proposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Billot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cleuziou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Exbrayat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Bouchou Markhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03436421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From image to content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01617368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Evolutionary Methods Applied to the Learning of Bayesian Network Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Brouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Delaplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Muzzamil Luqman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Cardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Parallel Graph Edit Distance Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeina Abu-Aisheh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Raveaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Martineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01476393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting Document Image Analysis in the Humanities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rayar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Jimenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00805863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neurobiologie des comportements des animaux, démarche de sciences participatives au collège - Neuro2Co</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Siwiaszczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Andersson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Destrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE UMR PRC; INSERM iBrain; Université de Tours LIFAT; NeuroSpin. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04106607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId319"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6FE054D5"/>
+    <w:nsid w:val="1D5DAE79"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-yves-ramel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4427-4612" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/094601445" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-smb.fr/listic/presentation/membres/enseignants-chercheurs/jean-yves-ramel/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665845v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Galisot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Ramel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Brouard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chaillou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;l&#233;my Serres" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mlwa.2022.100294" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333714v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiahai Zhuang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Li" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Payer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darko &#352;tern" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Urschler" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2019.101537" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://espci.hal.science/hal-01791560v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Abu-Aisheh" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Raveaux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2018.05.001" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://espci.hal.science/hal-01629290v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Martineau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2017.10.043" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://espci.hal.science/hal-01624592v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ga&#252;z&#232;re" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bougleux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Brun" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2017.10.007" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579205v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanmoy Mondal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ragot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umapada Pal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2017.07.011" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525831v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Khoi Ngo Ho" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Eglin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10032-017-0286-6" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490832v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2016.10.004" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321130v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2016.05.011" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7RSD41BT-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159623v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#10025; The-Anh Pham" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Barrat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Delalandre" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2014.08.006" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272467v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Partha Pratim Roy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rayar" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imavis.2015.09.006" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MP1TZVH7-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159620v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Paulhac" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Makris" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gregoire" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11760-013-0438-1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083103v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=The-Anh Pham" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022626v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.-A. Pham" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022622v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Muzzamil Luqman" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Llad&#243;s" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022631v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sid&#232;re" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769322v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00138-012-0477-6" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RJB1JPHN-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022532v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Journet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Mullot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10032-008-0064-6" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KNB9Z90C-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355243v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Eglin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150167v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Luce Demonet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Busson" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10032-007-0040-6" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480135v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Vincent" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Emptoz" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096789v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Piquenot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime B&#233;rar" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre H&#233;roux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Adam" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374509v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisa Bouzidi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-94139-9_12" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127055v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bourlier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Slimane" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0013173500003912" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741367v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Moscatelli" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402699v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339629v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieu-Diem Ho" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Monmarch&#233;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626193v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2019.00192" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333748v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Galisot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007358503410350" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333740v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Boas" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergii Poltaretskyi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Chaoui" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Berhouet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007309700910098" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788990v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lapouge" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Love" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric L&#233;vy" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Nowak" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966741v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Laplaige" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rodier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuo Bai" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Guillaume" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617383v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492497v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617349v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589720v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617319v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421170v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bechir Ben-Rhima" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492486v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307021v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337132v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Poulain D 'Andecy" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saddok Kebairi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DAS.2016.55" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269967v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Girard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Trullo" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588321v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Lastraioli" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshinori Uetani" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Breuil" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Duboc" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168809v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191704v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168816v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005209202710278" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196172v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tarafdar" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Alaei" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269783v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191710v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084497v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084466v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sidere" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Poulain d'Andecy" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989012v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahimeh Alaei" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084500v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. B. Chaudury" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084502v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahn Khoi Ngo Ho" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094430v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bourquin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Jimenes" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940195v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084460v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01027458v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01027448v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=The Ahn Pham" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083107v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01027456v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01027439v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178069v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Delalandre" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829226v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatello Conte" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805078v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01027461v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01045174v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01045172v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01027447v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01045169v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01027436v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souvik Bohwmick" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01027437v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01027440v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026501v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01045156v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Renard" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026482v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026493v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026488v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01045159v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvette Denefle" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Salamagne" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026452v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023734v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026496v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709220v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renard Tom" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483706v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026436v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01045151v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026441v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492179v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hocquet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601844v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709232v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382086v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Coustaty" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sid&#232;re" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ogier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482923v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709239v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01045132v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gr&#233;goire" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00404626v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440067v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026425v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernest Valveny" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026422v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482922v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026404v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440141v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335034v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709247v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026397v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rashid-Jalal Qureshi" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Barret" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Cardot" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026384v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026347v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026346v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Hocquet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74549-5_56" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026344v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355274v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026348v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01045059v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026266v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120002v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026315v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026271v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026268v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562427v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114207v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01045029v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355268v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DIAL.2006.11" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355265v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355255v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355267v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000659v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Milliot" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Prevot" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285833v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Foggia" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224639v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Grau" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Laleau" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400440v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieu Diem Ho" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Ramel" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-73973-7_22" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400426v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ho" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Monmarch&#233;" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86159-9_35" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214895v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Llados" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-4457-2" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353187v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien B&#233;nel" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Calabretto" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gensel" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Murisasco" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502825v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03983359v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Kern&#233;is" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Rouzi&#232;res" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01075984v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01076112v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1996ISAL0105" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228052v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602730v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/394052.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006130605010508" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804913v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ars&#232;ne Ella" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Adriaensen" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Barantin" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Keller" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127135v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436421v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Antoine" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Billot" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cleuziou" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Exbrayat" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bouchou Markhoff" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617368v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067913v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Delaplace" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476393v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00805863v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Ramel," TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04106607v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Siwiaszczyk" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Andersson" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Destrieux" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-yves-ramel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4427-4612" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/094601445" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-smb.fr/listic/presentation/membres/enseignants-chercheurs/jean-yves-ramel/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665845v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Galisot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Ramel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Brouard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chaillou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;l&#233;my Serres" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mlwa.2022.100294" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333714v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiahai Zhuang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Li" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Payer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darko &#352;tern" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Urschler" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2019.101537" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://espci.hal.science/hal-01629290v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Abu-Aisheh" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Raveaux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Martineau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2017.10.043" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://espci.hal.science/hal-01791560v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2018.05.001" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://espci.hal.science/hal-01624592v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ga&#252;z&#232;re" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bougleux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Brun" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2017.10.007" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579205v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanmoy Mondal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ragot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umapada Pal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2017.07.011" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525831v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Khoi Ngo Ho" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Eglin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10032-017-0286-6" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490832v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2016.10.004" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321130v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2016.05.011" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7RSD41BT-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159623v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#10025; The-Anh Pham" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Barrat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Delalandre" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2014.08.006" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272467v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Partha Pratim Roy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rayar" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imavis.2015.09.006" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MP1TZVH7-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159620v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Paulhac" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Makris" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gregoire" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11760-013-0438-1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083103v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=The-Anh Pham" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022626v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.-A. Pham" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022622v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Muzzamil Luqman" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Llad&#243;s" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022631v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sid&#232;re" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769322v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00138-012-0477-6" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RJB1JPHN-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022532v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Journet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Mullot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10032-008-0064-6" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KNB9Z90C-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355243v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Eglin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150167v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Luce Demonet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Busson" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10032-007-0040-6" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480135v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Vincent" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Emptoz" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374509v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Piquenot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisa Bouzidi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime B&#233;rar" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre H&#233;roux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-94139-9_12" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127055v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bourlier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Slimane" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0013173500003912" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096789v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Adam" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741367v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Moscatelli" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402699v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339629v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieu-Diem Ho" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Monmarch&#233;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788990v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lapouge" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Love" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric L&#233;vy" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Nowak" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626193v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2019.00192" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333748v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Galisot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007358503410350" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333740v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Boas" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergii Poltaretskyi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Chaoui" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Berhouet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007309700910098" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966741v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Laplaige" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rodier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuo Bai" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Guillaume" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589720v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617383v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492497v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617349v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617319v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588321v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Lastraioli" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshinori Uetani" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Breuil" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Duboc" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421170v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bechir Ben-Rhima" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492486v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307021v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337132v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Poulain D 'Andecy" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saddok Kebairi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DAS.2016.55" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269967v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Girard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Trullo" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168816v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005209202710278" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168809v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191704v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196172v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tarafdar" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Alaei" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269783v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191710v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084460v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bourquin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989012v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahimeh Alaei" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084500v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. B. Chaudury" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084502v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahn Khoi Ngo Ho" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084497v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084466v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sidere" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Poulain d'Andecy" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094430v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Jimenes" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940195v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805078v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01027461v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01027458v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01027448v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=The Ahn Pham" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083107v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01027456v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01027439v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178069v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Delalandre" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829226v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatello Conte" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01027440v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01027437v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026501v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01045172v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01045174v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01027436v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souvik Bohwmick" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01027447v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01045169v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709220v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renard Tom" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026452v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01045156v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Renard" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026482v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01045159v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvette Denefle" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Salamagne" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026493v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026488v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023734v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026496v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492179v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hocquet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483706v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026436v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01045151v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026441v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482922v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382086v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Coustaty" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sid&#232;re" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ogier" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482923v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601844v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709232v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709239v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01045132v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gr&#233;goire" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00404626v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440067v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026425v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernest Valveny" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026422v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026397v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rashid-Jalal Qureshi" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Barret" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Cardot" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440141v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335034v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026404v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709247v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026348v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026347v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026384v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026346v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Hocquet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74549-5_56" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026344v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355274v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026315v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026271v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026268v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562427v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01045029v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114207v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01045059v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026266v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120002v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355268v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DIAL.2006.11" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355267v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355255v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355265v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000659v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Milliot" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Prevot" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285833v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Foggia" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224639v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Grau" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Laleau" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400426v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ho" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Monmarch&#233;" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86159-9_35" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400440v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieu Diem Ho" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Ramel" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-73973-7_22" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214895v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Llados" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-4457-2" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353187v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien B&#233;nel" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Calabretto" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gensel" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Murisasco" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502825v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03983359v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Kern&#233;is" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Rouzi&#232;res" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01075984v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01076112v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1996ISAL0105" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228052v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602730v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/394052.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006130605010508" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804913v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ars&#232;ne Ella" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Adriaensen" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Barantin" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Keller" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127135v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436421v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Antoine" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Billot" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cleuziou" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Exbrayat" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bouchou Markhoff" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617368v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067913v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Delaplace" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476393v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00805863v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Ramel," TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04106607v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Siwiaszczyk" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Andersson" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Destrieux" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>