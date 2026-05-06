--- v0 (2026-03-21)
+++ v1 (2026-05-06)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:66.666666666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> jean-yves rauch </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Responsable technique de la plateforme CMNR, Centre de Micro et Nano Robotique, responsable de la station µRobotex, financé par le PIA1, et TIRREX  financé par le PIA3.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jean-yves-rauch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5462-1855</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">103437355</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://publons.com/researcher/1478580/rauch-jean-yves/publications/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ingenieur de recherche en micro et nanotechnologies et en micro et nano robotique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Research engineer in micro and nanotechnology and micro and nano robotics</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (39)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NanoRobotic Structures with Embedded Actuation via Ion Induced Folding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Benouhiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐yves Rauch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Agnus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kanty Rabenorosoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.2103371. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adma.202103371⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03419588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning the Optical Properties of WO3Films Exhibiting a ZigzagColumnar Microstructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charalampos Sakkas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Cote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tissot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gavoille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Rauch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coatings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (4), pp.438 (13)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03359917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data reduction of friction factor, permeability and inertial coefficient for a compressible gas flow through a milli-regenerator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Dellali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lanzetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Begot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gavignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Rauch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E3S Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 313, pp.05002. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/e3sconf/202131305002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03419021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-Workspace Polyarticulated Micro-Structures Based-On Folded Silica for Tethered Nanorobotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuning Lei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Clevy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Rauch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lutz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7 (1), pp.88 - 95. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LRA.2021.3118470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03414238v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal annealing of AlN films for piezoelectric applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Herth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Fall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Rauch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Mourtalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Guisbiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 31, pp.4473 - 4478</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02993821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pressure drop analysis of oscillating flows through a miniature porous regenerator under isothermal and nonisothermal conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Dellali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Bégot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lanzetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gavignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Rauch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Thermal and Fluid Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 103, pp.394 - 405</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smallest microhouse in the world, assembled on the facet of an optical fiber by origami and welded in the μRobotex nanofactory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Rauch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rougeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Agnus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 36 (4), pp.41601</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoscale silver depositions inhibit microbial colonization and improve biocompatibility of titanium abutments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supriya Kheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nimisha Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Rauch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shantanu Jambhekar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohit Kheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 159, pp.151 - 158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and characterization of piezoelectric beams based on an aluminum nitride thin-film layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Herth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Algré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Rauch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Gerbedoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Defrance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 213 (1), pp.114 - 121. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pssa.201532302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01446379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature dependence of electrical resistivity in oxidized vanadium films grown by the GLAD technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronica Cipres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Pedrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Rauch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Horakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface and Coatings Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 304, pp.476 - 485</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terpyridine-based metallopolymer thin films as active layer in ammonia sensor device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouzid Naidji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeslam Taouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthetic Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 221, pp.214 - 219. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.synthmet.2016.09.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of amorphous SiOx layer on gold surface for Surface Plasmon Resonance measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Herth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Zeggari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Rauch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfrid Boireau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 163, pp.43 - 48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design, fabrication and characterization of thin film resistances for heat flux sensing application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymen Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Barthes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Bégot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lanzetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Rauch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 245, pp.26 - 39. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sna.2016.04.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02130950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of oxygen vacancies on crystallization and piezoelectric performance of PZT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhay Joshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhananjay Bodas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Rauch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.A Gangal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ferroelectrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 494 (1), pp.117 - 122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tungsten oxide thin films sputter deposited by the reactive gas pulsing process for the dodecane detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaolong Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Yazdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Rauch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Salut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Today: Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2 (9), pp.4656 - 4663. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matpr.2015.09.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser light routing in an elongated micromachined vapor cell with diffraction gratings for atomic clock applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ravinder Chutani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Passilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gorecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Boudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5, pp.14001. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep14001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01272071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light funneling from a photonic crystal laser cavity to an optical nano-antenna: toward antenna-based laser nano-emission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Mivelle Mivelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Viktorovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadi Issam Baida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali El Eter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhihua Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 22, pp.15075 - 15087. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.22.015075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01022254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electro-optic fringe locking and photometric tuning using a two-stage Mach-Zehnder lithium niobate waveguide for high-contrast mid-infrared interferometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Heidmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Rauch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jocou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Courjal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 53, pp.034101. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/1.OE.53.3.034101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00968239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metal-to-dielectric transition induced by annealing of oriented titanium thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Sthal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Rauch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">functional Materials Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 6, pp.1250051. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S1793604712500518⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00875747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grafting and characterization of dodecylphosphonic acid on copper: Macro-tribological behavior and surface properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Moustapha Moine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Melot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henry Cornuault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface and Coatings Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 232, pp.567 - 574. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.surfcoat.2013.06.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective Detection of Hydrogen with Surface Acoustic Wave Devices Using Palladium Layer Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meddy Vanotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Blondeau-Patissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rabus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Rauch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ballandras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors &amp; Transducers.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 18, pp.84 - 91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metal-to-Dielectric transition induced by annealing of oriented titanium thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Stahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Rauch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Materials Letter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 6 (1), pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00903693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic resonator based on periodically poled lithium niobate ridge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Henrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bassignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Guichardaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Ulliac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Courjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 60, pp.1556-1563. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TUFFC.2013.2735⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of acoustic devices functionalized with cobalt corroles or metalloporphyrines for the detection of carbon monoxide at low concentration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vanotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Blondeau-Patissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rabus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Rauch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors &amp; Transducers.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Physical and Chemical Sensors &amp; Wireless Sensor Networks, 14 (1), pp.197-211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00780315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammonia gas sensors based on polypyrrole films: Influence of electrodeposition parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilia Patois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Rauch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Fievet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 171 - 172, pp.171 - 172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00949286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creation of a stable hydrophilic poly(dimethyl siloxane) surface by the plasma-induced crosslinking of monomers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhananjay Bodas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Rauch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Khan-Malek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 120, pp.1426 - 1430. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/app.33089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00949263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra-smooth LiNbO3 micro and nano structures for photonic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ulliac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Guichardaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Rauch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Queste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Benchabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 88 (8), pp.2417-2419. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mee.2011.02.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00583832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High aspect ratio lithium niobate ridge waveguides fabricated by optical grade dicing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Courjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Guichardaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Ulliac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Rauch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benattou Sadani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 44 (30), pp.305101. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/44/30/305101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00637796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One-pot electrosynthesis of polyglycine-like thin film on platinum electrodes as transducer for solid state pH measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Herlem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Zeggari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Rauch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Monney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Torrealba Anzolac,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Talanta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 82 (1), pp.417-481. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.talanta.2010.04.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00496955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bowtie nano-aperture as interface between near-fields and a single-mode fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Mivelle Mivelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Abdoulkader Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.I. Baida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.W. Burr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Nedeljkovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 18 (15), pp.15964-15974. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.18.015964⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00517045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemically deposited polyethyleneimine films and their characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Segut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Herlem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Lakard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Blondeau-Patissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Nardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthetic Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 160, pp.1359 - 1364. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.synthmet.2010.04.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00949373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manufacture of microfluidic glass chips by deep plasma etching, femtosecond laser ablation, and anodic bonding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Queste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Salut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Clatot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Rauch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Khan-Malek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microsystem Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 16, pp.1485 - 1493. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00542-010-1020-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00949364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical and Mechanical Properties of CrAlN and CrSiN Ternary Systems for Wood Machining Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Benlatreche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Nouveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Aknouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Imhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Processes and Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 6 (Suppl 1), pp.S113-S117. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ppap.200930407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01202854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation of flat gold terraces for protein chip developments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Elie-Caille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Rauch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rouleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfrid Boireau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micro and Nano Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 4 (2), pp.88-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly selective electroplated nickel mask for lithium niobate dry etching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Benchabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Rauch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Khelif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 105 (9), pp.094109. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3125315⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface modification and aging studies of addition-curing silicone rubbers by oxygen plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhananjay Bodas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Rauch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Khan Malek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Polymer Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 44 (7), pp.2130-2139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00336681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of miniaturized pH biosensors based on electrosynthesized polymer films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Segut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Lakard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Herlem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Rauch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean - Claude Jeannot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytica Chimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Volume 597, pp.313-321. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aca.2007.06.053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00345756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for complete surface wave band gaps in a piezoelectric phononic crystal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Benchabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Khelif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Rauch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 73, pp.065601(R)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00095961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and composition of Ti x Al 1-x N thin films sputter deposited using a composite metallic target.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Yves Rauch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rousselot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface and Coatings Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 157, pp.138-143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00098385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Thermal Performance Of A Stirling Machine Milli-Regenerator Made By Multiple Jet Molding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Dellali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lanzetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Bégot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gavignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Rauch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Heat Transfer, Fluid Mechanics and Thermodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03359931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence du traitement thermique sur les propriétés des résistances de platine d’un microcapteur de flux thermique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Mokadem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Bégot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lanzetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Moutarlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Rauch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Thermique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02991546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic micro-assembly of LiNbO3 microresonators with low-loss suspended waveguides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Caspar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Eustache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Behague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Venancio Vila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Salut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrated Photonics Research, Silicon and Nanophotonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02134429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design, fabrication and CFD modeling of a Stirling engine microregenerator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Dellali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Bégot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lanzetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gavignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ravinder Kumar Chutani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Stirling Engine Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Nexcastle, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02130951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation tribologique de films moléculaires d'acide phosphonique déposés sur une surface de cuivre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Moustapha Moine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lallemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henry Cornuault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25èmes Journées Internationales Francophones de Tribologie (JIFT 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Ecully, France. pp.227</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective Detection of Hydrogen with Surface Acoustic Wave Devices Using Palladium Layer Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vanotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Blondeau-Patissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rabus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Rauch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ballandras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Sensor Technologies and Applications (SENSORCOMM' 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Rome, Italy. pp.84-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00780533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultraflat Gold chips for Blood Particles Characterizations by Novel, SPRi & AFM, Hyphenated Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Elie-Caille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bienaimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rouleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Mourey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Zeggari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biosensors 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Cancun, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00772556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of accurate system of gas detection based on Love wave sensors functionalized with cobalt corroles applied to the detection of carbon monoxide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Blondeau-Patissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meddy Vanotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rabus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ballandras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chkounda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings IEEE of Sensors Conference 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Ireland. pp.1078 - 1081</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00949100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the gaz permeation through thin coated polymeric membranes : improvement of the gas barrier ability for hydrogen storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chapelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Nardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Rauch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Diffusion in Materials (DIMAT 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00660133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra-smooth LiNbO3 micro and nano structures for photonic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Ulliac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Guichardaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Rauch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Queste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Benchabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 36th International Conference on Micro- and Nano-Engineering (MNE) 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Italy. pp.2417 - 2419</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAW pressure sensor on quartz membrane lapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Hermelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Romand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Alzuaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Queste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00550891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanostructuration of lithium niobate substrates for sensing applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Courjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dahdah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Ulliac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Guichardaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Rauch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of European Optical Society Annual Meeting (EOSAM) 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, France. pp.3464</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of depth etching on Bragg reflectors realized by focused ion beam in Ti:LiNbO3 waveguide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ghoumid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ferriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badr-Eddine Benkelfat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ulliac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Salut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics North 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Quebec, Canada. pp.738613, </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.839692⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Double filtering function using two combined Bragg gratings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Ghoumid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Ferriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badr-Eddine Benkelfat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ulliac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Salut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO/EUROPE - EQEC 2009 : 19th International Congress on Photonics in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01369759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic field induced strains in ferromagnetic shape-memory alloy Ni55Mn23Ga22 deposited by rf-magnetron sputtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rousselot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Delobelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Hirsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Burdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Plasma Surface Engineering (PSE 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00346474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The OmniSAW device concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Khelif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Choujaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Rauch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Pétrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanane Moubchir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Ultrason. Symp.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Beijing, China. paper 6C-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00343699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sputtered thin films of powders finemet alloys for soft magnetic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Hamzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.Y. Rauch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cherigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Elkedim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Plasma, Surface Engineering (PSE 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00346487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration et caractérisations structurales d'alliages à mémoire de forme Ni-Ti par mécanosynthèse : application microcapteurs et microactionneurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Elkedim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Hamzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.Y. Rauch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6èmes journées Maghreb-Europe sur les matériaux et leurs applications aux dispositifs et capteurs, MADICA 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00357857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical and mechanical properties of nanocrystalline or nanocomposite ternary systems for wood machining applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Benlatreche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Aknouchen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Nouveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Imhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Plasma Surface Engineering PSE'2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00346498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications of nanocrystalline or nanocomposite ternary systems in routing of MDF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Nouveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Benlatreche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Labidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Imhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Sallamand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Materials Research Society (E-MRS 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00346250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical and mechanical properties of nanocrystalline or nanocomposite ternary systems for wood machining applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Nouveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Benlatreche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Labidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Imhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Sallamand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Materials Research Society (E-MRS 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00346254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réalisation et caractérisation de microélectrodes de pH : Application au contrôle qualité du greffon de la cornée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Zeggari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Herlem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Rauch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Gharbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du Réseau Doctoral en Microélectronique (JNRDM 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00493937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elastic band gaps for surface modes in an ultrasonic lithium niobate phononic crystal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Benchabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Khelif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Rauch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonic Crystal Materials and Devices IV, Proc. Soc. Photo.-Opt. Instrum. Eng.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Strasbourg, France. pp.618216</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00096020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitements hautes performances des outils de coupe destinés à la transformation du bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Nouveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Labidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Imhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Sallamand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Andrezjewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00346196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lithium niobate phononic crystal for surface acoustic waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Benchabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Khelif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Rauch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonic Crystal Materials and Devices IV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, San Jose, United States. pp.6128, </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.660284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00477067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId285"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:66.666666666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> jean-yves rauch </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Responsable technique de la plateforme CMNR, Centre de Micro et Nano Robotique, responsable de la station µRobotex, financé par le PIA1, et TIRREX  financé par le PIA3.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jean-yves-rauch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5462-1855</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">103437355</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://publons.com/researcher/1478580/rauch-jean-yves/publications/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ingenieur de recherche en micro et nanotechnologies et en micro et nano robotique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Research engineer in micro and nanotechnology and micro and nano robotics</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (39)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NanoRobotic Structures with Embedded Actuation via Ion Induced Folding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Benouhiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐yves Rauch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Agnus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kanty Rabenorosoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.2103371. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adma.202103371⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03419588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning the Optical Properties of WO3Films Exhibiting a ZigzagColumnar Microstructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charalampos Sakkas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Cote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tissot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gavoille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Rauch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coatings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (4), pp.438 (13)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03359917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data reduction of friction factor, permeability and inertial coefficient for a compressible gas flow through a milli-regenerator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Dellali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lanzetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Begot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gavignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Rauch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E3S Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 313, pp.05002. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/e3sconf/202131305002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03419021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-Workspace Polyarticulated Micro-Structures Based-On Folded Silica for Tethered Nanorobotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuning Lei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Clevy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Rauch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lutz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7 (1), pp.88 - 95. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LRA.2021.3118470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03414238v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal annealing of AlN films for piezoelectric applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Herth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Fall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Rauch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Mourtalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Guisbiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 31, pp.4473 - 4478</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02993821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pressure drop analysis of oscillating flows through a miniature porous regenerator under isothermal and nonisothermal conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Dellali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Bégot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lanzetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gavignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Rauch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Thermal and Fluid Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 103, pp.394 - 405</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smallest microhouse in the world, assembled on the facet of an optical fiber by origami and welded in the μRobotex nanofactory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Rauch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rougeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Agnus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 36 (4), pp.41601</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoscale silver depositions inhibit microbial colonization and improve biocompatibility of titanium abutments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supriya Kheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nimisha Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Rauch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shantanu Jambhekar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohit Kheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 159, pp.151 - 158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of amorphous SiOx layer on gold surface for Surface Plasmon Resonance measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Herth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Zeggari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Rauch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfrid Boireau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 163, pp.43 - 48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and characterization of piezoelectric beams based on an aluminum nitride thin-film layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Herth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Algré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Rauch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Gerbedoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Defrance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 213 (1), pp.114 - 121. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pssa.201532302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01446379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature dependence of electrical resistivity in oxidized vanadium films grown by the GLAD technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronica Cipres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Pedrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Rauch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Horakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface and Coatings Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 304, pp.476 - 485</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terpyridine-based metallopolymer thin films as active layer in ammonia sensor device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouzid Naidji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeslam Taouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthetic Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 221, pp.214 - 219. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.synthmet.2016.09.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design, fabrication and characterization of thin film resistances for heat flux sensing application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymen Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Barthes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Bégot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lanzetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Rauch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 245, pp.26 - 39. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sna.2016.04.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02130950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of oxygen vacancies on crystallization and piezoelectric performance of PZT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhay Joshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhananjay Bodas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Rauch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.A Gangal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ferroelectrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 494 (1), pp.117 - 122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tungsten oxide thin films sputter deposited by the reactive gas pulsing process for the dodecane detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaolong Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Yazdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Rauch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Salut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Today: Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2 (9), pp.4656 - 4663. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matpr.2015.09.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser light routing in an elongated micromachined vapor cell with diffraction gratings for atomic clock applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ravinder Chutani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Passilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gorecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Boudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5, pp.14001. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep14001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01272071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light funneling from a photonic crystal laser cavity to an optical nano-antenna: toward antenna-based laser nano-emission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Mivelle Mivelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Viktorovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadi Issam Baida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali El Eter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhihua Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 22, pp.15075 - 15087. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.22.015075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01022254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electro-optic fringe locking and photometric tuning using a two-stage Mach-Zehnder lithium niobate waveguide for high-contrast mid-infrared interferometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Heidmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Rauch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jocou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Courjal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 53, pp.034101. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/1.OE.53.3.034101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00968239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metal-to-Dielectric transition induced by annealing of oriented titanium thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Stahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Rauch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Materials Letter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 6 (1), pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00903693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grafting and characterization of dodecylphosphonic acid on copper: Macro-tribological behavior and surface properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Moustapha Moine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Melot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henry Cornuault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface and Coatings Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 232, pp.567 - 574. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.surfcoat.2013.06.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective Detection of Hydrogen with Surface Acoustic Wave Devices Using Palladium Layer Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meddy Vanotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Blondeau-Patissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rabus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Rauch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ballandras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors &amp; Transducers.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 18, pp.84 - 91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metal-to-dielectric transition induced by annealing of oriented titanium thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Sthal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Rauch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">functional Materials Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 6, pp.1250051. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S1793604712500518⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00875747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic resonator based on periodically poled lithium niobate ridge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Henrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bassignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Guichardaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Ulliac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Courjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 60, pp.1556-1563. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TUFFC.2013.2735⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of acoustic devices functionalized with cobalt corroles or metalloporphyrines for the detection of carbon monoxide at low concentration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vanotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Blondeau-Patissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rabus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Rauch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors &amp; Transducers.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Physical and Chemical Sensors &amp; Wireless Sensor Networks, 14 (1), pp.197-211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00780315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammonia gas sensors based on polypyrrole films: Influence of electrodeposition parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilia Patois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Rauch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Fievet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 171 - 172, pp.171 - 172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00949286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra-smooth LiNbO3 micro and nano structures for photonic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ulliac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Guichardaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Rauch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Queste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Benchabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 88 (8), pp.2417-2419. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mee.2011.02.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00583832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creation of a stable hydrophilic poly(dimethyl siloxane) surface by the plasma-induced crosslinking of monomers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhananjay Bodas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Rauch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Khan-Malek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 120, pp.1426 - 1430. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/app.33089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00949263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High aspect ratio lithium niobate ridge waveguides fabricated by optical grade dicing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Courjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Guichardaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Ulliac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Rauch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benattou Sadani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 44 (30), pp.305101. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/44/30/305101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00637796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One-pot electrosynthesis of polyglycine-like thin film on platinum electrodes as transducer for solid state pH measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Herlem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Zeggari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Rauch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Monney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Torrealba Anzolac,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Talanta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 82 (1), pp.417-481. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.talanta.2010.04.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00496955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bowtie nano-aperture as interface between near-fields and a single-mode fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Mivelle Mivelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Abdoulkader Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.I. Baida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.W. Burr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Nedeljkovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 18 (15), pp.15964-15974. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.18.015964⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00517045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemically deposited polyethyleneimine films and their characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Segut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Herlem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Lakard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Blondeau-Patissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Nardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthetic Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 160, pp.1359 - 1364. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.synthmet.2010.04.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00949373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manufacture of microfluidic glass chips by deep plasma etching, femtosecond laser ablation, and anodic bonding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Queste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Salut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Clatot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Rauch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Khan-Malek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microsystem Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 16, pp.1485 - 1493. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00542-010-1020-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00949364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical and Mechanical Properties of CrAlN and CrSiN Ternary Systems for Wood Machining Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Benlatreche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Nouveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Aknouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Imhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Processes and Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 6 (Suppl 1), pp.S113-S117. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ppap.200930407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01202854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation of flat gold terraces for protein chip developments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Elie-Caille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Rauch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rouleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfrid Boireau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micro and Nano Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 4 (2), pp.88-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly selective electroplated nickel mask for lithium niobate dry etching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Benchabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Rauch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Khelif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 105 (9), pp.094109. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3125315⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface modification and aging studies of addition-curing silicone rubbers by oxygen plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhananjay Bodas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Rauch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Khan Malek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Polymer Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 44 (7), pp.2130-2139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00336681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of miniaturized pH biosensors based on electrosynthesized polymer films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Segut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Lakard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Herlem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Rauch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean - Claude Jeannot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytica Chimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Volume 597, pp.313-321. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aca.2007.06.053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00345756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for complete surface wave band gaps in a piezoelectric phononic crystal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Benchabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Khelif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Rauch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 73, pp.065601(R)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00095961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and composition of Ti x Al 1-x N thin films sputter deposited using a composite metallic target.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Yves Rauch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rousselot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface and Coatings Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 157, pp.138-143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00098385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Thermal Performance Of A Stirling Machine Milli-Regenerator Made By Multiple Jet Molding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Dellali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lanzetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Bégot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gavignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Rauch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Heat Transfer, Fluid Mechanics and Thermodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03359931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence du traitement thermique sur les propriétés des résistances de platine d’un microcapteur de flux thermique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Mokadem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Bégot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lanzetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Moutarlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Rauch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Thermique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02991546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic micro-assembly of LiNbO3 microresonators with low-loss suspended waveguides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Caspar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Eustache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Behague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Venancio Vila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Salut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrated Photonics Research, Silicon and Nanophotonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02134429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design, fabrication and CFD modeling of a Stirling engine microregenerator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Dellali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Bégot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lanzetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gavignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ravinder Kumar Chutani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Stirling Engine Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Nexcastle, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02130951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation tribologique de films moléculaires d'acide phosphonique déposés sur une surface de cuivre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Moustapha Moine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lallemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henry Cornuault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25èmes Journées Internationales Francophones de Tribologie (JIFT 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Ecully, France. pp.227</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective Detection of Hydrogen with Surface Acoustic Wave Devices Using Palladium Layer Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vanotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Blondeau-Patissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rabus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Rauch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ballandras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Sensor Technologies and Applications (SENSORCOMM' 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Rome, Italy. pp.84-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00780533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultraflat Gold chips for Blood Particles Characterizations by Novel, SPRi & AFM, Hyphenated Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Elie-Caille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bienaimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rouleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Mourey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Zeggari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biosensors 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Cancun, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00772556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of accurate system of gas detection based on Love wave sensors functionalized with cobalt corroles applied to the detection of carbon monoxide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Blondeau-Patissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meddy Vanotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rabus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ballandras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chkounda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings IEEE of Sensors Conference 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Ireland. pp.1078 - 1081</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00949100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the gaz permeation through thin coated polymeric membranes : improvement of the gas barrier ability for hydrogen storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chapelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Nardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Rauch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Diffusion in Materials (DIMAT 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00660133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra-smooth LiNbO3 micro and nano structures for photonic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Ulliac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Guichardaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Rauch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Queste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Benchabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 36th International Conference on Micro- and Nano-Engineering (MNE) 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Italy. pp.2417 - 2419</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAW pressure sensor on quartz membrane lapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Hermelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Romand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Alzuaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Queste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00550891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanostructuration of lithium niobate substrates for sensing applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Courjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dahdah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Ulliac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Guichardaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Rauch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of European Optical Society Annual Meeting (EOSAM) 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, France. pp.3464</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of depth etching on Bragg reflectors realized by focused ion beam in Ti:LiNbO3 waveguide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ghoumid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ferriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badr-Eddine Benkelfat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ulliac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Salut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics North 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Quebec, Canada. pp.738613, </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.839692⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Double filtering function using two combined Bragg gratings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Ghoumid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Ferriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badr-Eddine Benkelfat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ulliac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Salut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO/EUROPE - EQEC 2009 : 19th International Congress on Photonics in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01369759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The OmniSAW device concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Khelif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Choujaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Rauch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Pétrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanane Moubchir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Ultrason. Symp.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Beijing, China. paper 6C-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00343699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sputtered thin films of powders finemet alloys for soft magnetic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Hamzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.Y. Rauch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cherigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Elkedim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Plasma, Surface Engineering (PSE 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00346487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic field induced strains in ferromagnetic shape-memory alloy Ni55Mn23Ga22 deposited by rf-magnetron sputtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rousselot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Delobelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Hirsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Burdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Plasma Surface Engineering (PSE 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00346474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration et caractérisations structurales d'alliages à mémoire de forme Ni-Ti par mécanosynthèse : application microcapteurs et microactionneurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Elkedim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Hamzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.Y. Rauch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6èmes journées Maghreb-Europe sur les matériaux et leurs applications aux dispositifs et capteurs, MADICA 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00357857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical and mechanical properties of nanocrystalline or nanocomposite ternary systems for wood machining applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Benlatreche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Aknouchen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Nouveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Imhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Plasma Surface Engineering PSE'2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00346498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical and mechanical properties of nanocrystalline or nanocomposite ternary systems for wood machining applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Nouveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Benlatreche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Labidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Imhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Sallamand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Materials Research Society (E-MRS 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00346254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications of nanocrystalline or nanocomposite ternary systems in routing of MDF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Nouveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Benlatreche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Labidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Imhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Sallamand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Materials Research Society (E-MRS 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00346250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réalisation et caractérisation de microélectrodes de pH : Application au contrôle qualité du greffon de la cornée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Zeggari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Herlem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Rauch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Gharbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du Réseau Doctoral en Microélectronique (JNRDM 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00493937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elastic band gaps for surface modes in an ultrasonic lithium niobate phononic crystal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Benchabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Khelif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Rauch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonic Crystal Materials and Devices IV, Proc. Soc. Photo.-Opt. Instrum. Eng.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Strasbourg, France. pp.618216</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00096020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitements hautes performances des outils de coupe destinés à la transformation du bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Nouveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Labidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Imhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Sallamand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Andrezjewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00346196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lithium niobate phononic crystal for surface acoustic waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Benchabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Khelif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Rauch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonic Crystal Materials and Devices IV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, San Jose, United States. pp.6128, </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.660284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00477067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId285"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EB320280"/>
+    <w:nsid w:val="05DCAC0C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-yves-rauch" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5462-1855" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/103437355" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/https://publons.com/researcher/1478580/rauch-jean-yves/publications/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419588v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Benouhiba" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Wurtz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;yves Rauch" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Agnus" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanty Rabenorosoa" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202103371" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359917v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charalampos Sakkas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Cote" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tissot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Gavoille" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Rauch" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419021v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Dellali" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lanzetta" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Begot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gavignet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202131305002" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414238v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuning Lei" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Clevy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lutz" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2021.3118470" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993821v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Herth" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Fall" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Mourtalier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Guisbiers" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131041v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie B&#233;got" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131236v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lehmann" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rougeot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Abadie" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Agnus" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131232v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Supriya Kheur" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nimisha Singh" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shantanu Jambhekar" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohit Kheur" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446379v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Algr&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Gerbedoen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Defrance" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201532302" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4FJB3SMC-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131235v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Cipres" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Pedrosa" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Horakova" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131231v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouzid Naidji" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Husson" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeslam Taouil" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Sanchez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Berger" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.synthmet.2016.09.006" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NQR4149X-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131230v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Zeggari" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Martin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Boireau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130950v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Zribi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Barthes" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2016.04.040" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8B32HDWL-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131229v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhay Joshi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhananjay Bodas" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A Gangal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131234v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolong Xu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Yazdi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Salut" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Billard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2015.09.019" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4V76LMF1-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01272071v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravinder Chutani" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Maurice" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Passilly" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gorecki" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Boudot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep14001" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022254v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mivelle Mivelle" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Viktorovitch" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Issam Baida" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali El Eter" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhihua Xie" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.22.015075" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968239v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Martin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Heidmann" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jocou" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Courjal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.OE.53.3.034101" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875747v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Besnard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Carpentier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Sthal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1793604712500518" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993329v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Moustapha Moine" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Roizard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Melot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henry Cornuault" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2013.06.029" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XQ8FPN6K-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931914v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meddy Vanotti" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Blondeau-Patissier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rabus" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ballandras" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903693v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Stahl" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931718v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Henrot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bassignot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Guichardaz" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Ulliac" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Courjon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2013.2735" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780315v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vanotti" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Blondeau-Patissier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rabus" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Rauch" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Barbe" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949286v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tilia Patois" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fievet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949263v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Khan-Malek" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.33089" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QS07024M-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583832v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ulliac" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Guichardaz" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Queste" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Benchabane" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2011.02.024" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637796v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benattou Sadani" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/44/30/305101" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496955v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Herlem" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Zeggari" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Monney" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Torrealba Anzolac," TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2010.04.008" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517045v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Abdoulkader Ibrahim" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.I. Baida" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.W. Burr" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nedeljkovic" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.18.015964" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949373v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Segut" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Herlem" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Lakard" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nardin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.synthmet.2010.04.011" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H7CJD8MJ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949364v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Queste" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Clatot" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00542-010-1020-1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TF1B87W7-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202854v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Benlatreche" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Nouveau" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Aknouche" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Imhoff" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.200930407" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447012v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Elie-Caille" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rouleau" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429465v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Benchabane" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Robert" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Khelif" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Laude" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3125315" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336681v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Khan Malek" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345756v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean - Claude Jeannot" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2007.06.053" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JV9CDHMB-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095961v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00098385v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Rauch" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rousselot" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359931v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991546v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Mokadem" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Moutarlier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134429v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Caspar" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Eustache" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Behague" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venancio Vila" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130951v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravinder Kumar Chutani" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983285v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lallemand" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780533v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ballandras" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772556v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Elie-Caille" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bienaim&#233;" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rouleau" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mourey" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949100v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chkounda" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660133v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chapelle" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Feng" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945266v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550891v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Baron" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hermelin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Romand" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alzuaga" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945251v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dahdah" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472314v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ghoumid" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ferriere" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr-Eddine Benkelfat" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Salut" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.839692" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369759v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Ghoumid" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ferriere" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Ulliac" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346474v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bernard" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rousselot" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delobelle" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hirsinger" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Burdet" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343699v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Choujaa" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie P&#233;trini" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Moubchir" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346487v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hamzaoui" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Rauch" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cherigui" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Elkedim" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357857v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tria" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346498v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Benlatreche" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Aknouchen" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nouveau" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Imhoff" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346250v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Labidi" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sallamand" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346254v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493937v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gharbi" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096020v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346196v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Andrezjewski" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477067v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.660284" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-yves-rauch" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5462-1855" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/103437355" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/https://publons.com/researcher/1478580/rauch-jean-yves/publications/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419588v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Benouhiba" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Wurtz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;yves Rauch" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Agnus" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanty Rabenorosoa" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202103371" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359917v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charalampos Sakkas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Cote" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tissot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Gavoille" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Rauch" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419021v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Dellali" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lanzetta" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Begot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gavignet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202131305002" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414238v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuning Lei" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Clevy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lutz" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2021.3118470" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993821v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Herth" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Fall" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Mourtalier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Guisbiers" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131041v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie B&#233;got" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131236v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lehmann" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rougeot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Abadie" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Agnus" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131232v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Supriya Kheur" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nimisha Singh" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shantanu Jambhekar" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohit Kheur" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131230v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Zeggari" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Martin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Boireau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446379v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Algr&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Gerbedoen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Defrance" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201532302" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4FJB3SMC-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131235v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Cipres" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Pedrosa" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Horakova" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131231v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouzid Naidji" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Husson" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeslam Taouil" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Sanchez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Berger" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.synthmet.2016.09.006" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NQR4149X-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130950v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Zribi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Barthes" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2016.04.040" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8B32HDWL-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131229v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhay Joshi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhananjay Bodas" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A Gangal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131234v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolong Xu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Yazdi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Salut" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Billard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2015.09.019" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4V76LMF1-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01272071v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravinder Chutani" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Maurice" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Passilly" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gorecki" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Boudot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep14001" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022254v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mivelle Mivelle" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Viktorovitch" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Issam Baida" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali El Eter" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhihua Xie" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.22.015075" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968239v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Martin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Heidmann" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jocou" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Courjal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.OE.53.3.034101" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903693v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Besnard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Stahl" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Carpentier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993329v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Moustapha Moine" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Roizard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Melot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henry Cornuault" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2013.06.029" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XQ8FPN6K-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931914v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meddy Vanotti" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Blondeau-Patissier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rabus" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ballandras" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875747v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Sthal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1793604712500518" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931718v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Henrot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bassignot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Guichardaz" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Ulliac" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Courjon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2013.2735" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780315v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vanotti" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Blondeau-Patissier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rabus" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Rauch" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Barbe" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949286v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tilia Patois" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fievet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583832v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ulliac" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Guichardaz" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Queste" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Benchabane" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2011.02.024" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949263v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Khan-Malek" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.33089" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QS07024M-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637796v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benattou Sadani" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/44/30/305101" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496955v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Herlem" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Zeggari" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Monney" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Torrealba Anzolac," TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2010.04.008" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517045v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Abdoulkader Ibrahim" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.I. Baida" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.W. Burr" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nedeljkovic" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.18.015964" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949373v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Segut" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Herlem" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Lakard" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nardin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.synthmet.2010.04.011" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H7CJD8MJ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949364v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Queste" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Clatot" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00542-010-1020-1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TF1B87W7-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202854v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Benlatreche" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Nouveau" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Aknouche" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Imhoff" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.200930407" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447012v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Elie-Caille" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rouleau" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429465v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Benchabane" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Robert" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Khelif" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Laude" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3125315" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336681v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Khan Malek" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345756v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean - Claude Jeannot" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2007.06.053" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JV9CDHMB-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095961v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00098385v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Rauch" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rousselot" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359931v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991546v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Mokadem" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Moutarlier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134429v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Caspar" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Eustache" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Behague" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venancio Vila" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130951v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravinder Kumar Chutani" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983285v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lallemand" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780533v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ballandras" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772556v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Elie-Caille" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bienaim&#233;" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rouleau" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mourey" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949100v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chkounda" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660133v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chapelle" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Feng" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945266v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550891v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Baron" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hermelin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Romand" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alzuaga" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945251v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dahdah" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472314v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ghoumid" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ferriere" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr-Eddine Benkelfat" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Salut" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.839692" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369759v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Ghoumid" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ferriere" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Ulliac" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343699v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Choujaa" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie P&#233;trini" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Moubchir" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346487v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hamzaoui" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Rauch" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cherigui" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Elkedim" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346474v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bernard" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rousselot" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delobelle" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hirsinger" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Burdet" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357857v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tria" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346498v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Benlatreche" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Aknouchen" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nouveau" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Imhoff" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346254v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Labidi" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sallamand" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346250v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493937v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gharbi" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096020v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346196v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Andrezjewski" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477067v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.660284" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>