--- v0 (2026-03-22)
+++ v1 (2026-05-03)
@@ -223,1388 +223,1388 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (66)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (65)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The late Pliocene-Pleistocene transition in North-Eastern Tunisia (Cap Bon Peninsula) as example from the western Mediterranean basins: Paleontological, taphonomical and paleoecological data</w:t>
+                <w:t xml:space="preserve">New insights into the stratigraphy, basin configuration and development of the Upper Triassic–Lower Jurassic evaporites and carbonates of southern Tunisia, Saharan platform: integrated surface and subsurface data analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadia Gaaloul</w:t>
+                <w:t xml:space="preserve">Rahma Znazen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Syrine Ben Ali</w:t>
+                <w:t xml:space="preserve">Rami Sliti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linda Satour</w:t>
+                <w:t xml:space="preserve">Ali Khachira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Soussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of African Earth Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 228, pp.105644. </w:t>
+              <w:t xml:space="preserve">Carbonates and Evaporites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 40 (3), pp.83. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jafrearsci.2025.105644⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13146-025-01113-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-05101350v1</w:t>
+                <w:t xml:space="preserve">hal-05146446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights into the stratigraphy, basin configuration and development of the Upper Triassic–Lower Jurassic evaporites and carbonates of southern Tunisia, Saharan platform: integrated surface and subsurface data analysis</w:t>
+                <w:t xml:space="preserve">The late Pliocene-Pleistocene transition in North-Eastern Tunisia (Cap Bon Peninsula) as example from the western Mediterranean basins: Paleontological, taphonomical and paleoecological data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rahma Znazen</w:t>
+                <w:t xml:space="preserve">Nadia Gaaloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rami Sliti</w:t>
+                <w:t xml:space="preserve">Syrine Ben Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Khachira</w:t>
+                <w:t xml:space="preserve">Linda Satour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Soussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbonates and Evaporites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 40 (3), pp.83. </w:t>
+              <w:t xml:space="preserve">Journal of African Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 228, pp.105644. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13146-025-01113-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jafrearsci.2025.105644⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05146446v1</w:t>
+                <w:t xml:space="preserve">insu-05101350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Late Pleistocene - Holocene meandering lower Garonne River, southwest France: Architecture of the valley fill and chronology, comparison with other European rivers</w:t>
+                <w:t xml:space="preserve">Sandstones and red beds in the Lower Cretaceous Sidi Aich Formation, Chotts Basin (Southern Tunisia): facies, architecture and depositional environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Bertran</w:t>
+                <w:t xml:space="preserve">Kamel Boukhalfa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Soussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Andrieux</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Santanu Banerjee</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2024.109469⟩</w:t>
+              <w:t xml:space="preserve">The Geological Society, London, Special Publications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 545, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1144/SP545-2023-181⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04765395v2</w:t>
+                <w:t xml:space="preserve">insu-05101357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandstones and red beds in the Lower Cretaceous Sidi Aich Formation, Chotts Basin (Southern Tunisia): facies, architecture and depositional environments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Late Pleistocene - Holocene meandering lower Garonne River, southwest France: Architecture of the valley fill and chronology, comparison with other European rivers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bertran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Andrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Leleu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kamel Boukhalfa</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Reynaud</w:t>
+                <w:t xml:space="preserve">Zoé Sicard-Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Santanu Banerjee</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rachid Ouchaou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Geological Society, London, Special Publications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 545, </w:t>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 468, pp.109469. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1144/SP545-2023-181⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2024.109469⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">insu-05101357v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04765395v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Architectures and dynamics of a late Quaternary coarse-grained barrier complex at the inlet of a hypertidal estuary (South Patagonia, Argentina)</w:t>
+                <w:t xml:space="preserve">Shell Beds in Ordovician storm- to tide-dominated deposits, Daoura (Ougarta range), Algeria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léo Pancrazzi</w:t>
+                <w:t xml:space="preserve">Imene Metatla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernadette Tessier</w:t>
+                <w:t xml:space="preserve">Jean-François Ghienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Weill</w:t>
+                <w:t xml:space="preserve">Olev Vinn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Mouazé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">José Ignacio Cuitiño</w:t>
+                <w:t xml:space="preserve">C. Harouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of South American Earth Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsames.2024.105073⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 99 (2), pp.149-168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3140/bull.geosci.1894⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04676865v1</w:t>
+                <w:t xml:space="preserve">hal-04675799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gravity tectonics controls on reservoir-scale sandbodies: Insights from 3D seismic geomorphology of the canyons buried in the upper slope of the Eastern Niger delta basin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The hypertidal Santa Cruz – Chico River Estuary (South Patagonia, Argentina): A hybrid ria-type system under extreme tides, arid climate and active uplift</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vivian O Oguadinma</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Reynaud</w:t>
+                <w:t xml:space="preserve">Jose Cuitiño</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Delhaye-Prat</w:t>
+                <w:t xml:space="preserve">Roberto Scasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tony Akpi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Scott Thackrey</w:t>
+                <w:t xml:space="preserve">Léo Pancrazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Geoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.engeos.2024.100293⟩</w:t>
+              <w:t xml:space="preserve">Sedimentary Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.106728. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sedgeo.2024.106728⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04813857v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04777131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shell Beds in Ordovician storm- to tide-dominated deposits, Daoura (Ougarta range), Algeria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Metatla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Metatla</w:t>
+                <w:t xml:space="preserve">J.-Y. Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-Y. Reynaud</w:t>
+                <w:t xml:space="preserve">J.-F. Ghienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-F. Ghienne</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">O. Vinn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Harouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of Geosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, pp.149-168. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3140/bull.geosci.1894⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05526108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The depositional record of the French Flemish Coastal plain since antiquity: Impacts of land reclamation in a tide‐dominated estuary</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rachid Ouchaou</w:t>
+                <w:t xml:space="preserve">Gravity tectonics controls on reservoir-scale sandbodies: Insights from 3D seismic geomorphology of the canyons buried in the upper slope of the Eastern Niger delta basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivian O Oguadinma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Delhaye-Prat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Akpi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐yves Reynaud</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Eric Armynot Du Châtelet</w:t>
+                <w:t xml:space="preserve">Scott Thackrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Depositional Record</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/dep2.279⟩</w:t>
+              <w:t xml:space="preserve">Energy Geoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 5 (3), pp.100293. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engeos.2024.100293⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04583376v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04813857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shell Beds in Ordovician storm- to tide-dominated deposits, Daoura (Ougarta range), Algeria</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Harouz</w:t>
+                <w:t xml:space="preserve">Architectures and dynamics of a late Quaternary coarse-grained barrier complex at the inlet of a hypertidal estuary (South Patagonia, Argentina)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Pancrazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Weill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Mouazé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Ignacio Cuitiño</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Geosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3140/bull.geosci.1894⟩</w:t>
+              <w:t xml:space="preserve">Journal of South American Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 146, pp.105073. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsames.2024.105073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04675799v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04676865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The hypertidal Santa Cruz – Chico River Estuary (South Patagonia, Argentina): A hybrid ria-type system under extreme tides, arid climate and active uplift</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Reynaud</w:t>
+                <w:t xml:space="preserve">The depositional record of the French Flemish Coastal plain since antiquity: Impacts of land reclamation in a tide‐dominated estuary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Ouchaou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐yves Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youn Besse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jose Cuitiño</w:t>
+                <w:t xml:space="preserve">Anissa Tilehghouatine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roberto Scasso</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Léo Pancrazzi</w:t>
+                <w:t xml:space="preserve">Eric Armynot Du Châtelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sedimentary Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, pp.106728. </w:t>
+              <w:t xml:space="preserve">Depositional Record</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10 (5), pp.685-707. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sedgeo.2024.106728⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/dep2.279⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04777131v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04583376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing controls on organic matter enrichments in hemipelagic marls of the Aptian-Lower Albian Blue Marls of the Vocontian Basin (France): an unexpected variability observed from multiple “organic-rich” levels</w:t>
               </w:r>
@@ -2866,51 +2866,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reply to the Discussion by B. Pratt on ‘Depositional setting of the 2·1 Ga Francevillian macrobiota (Gabon): Rapid mud settling in a shallow basin swept by high‐density sand flows’ by Reynaud et al . (2018) Sedimentology, 65, 670–701</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐yves Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Trentesaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3805,507 +3805,507 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04274255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of a Tide-influenced Point-bar Heterogeneity Distribution and Impacts on Steam-assisted Gravity Drainage Production&amp;lt;subtitle&amp;gt;Example from Steepbank River, McMurray Formation, Canada&amp;lt;/subtitle&amp;gt;</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reply to Debroas et al.’s comment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Labourdette</w:t>
+                <w:t xml:space="preserve">Camille Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessica Franco</w:t>
+                <w:t xml:space="preserve">Yves Lagabrielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Neumaier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel de Saint Blanquat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AAPG Studies in Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1306/13371593st643561⟩</w:t>
+              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 184 (6), pp.631-633. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2113/gssgfbull.184.6.631⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04274285v1</w:t>
+                <w:t xml:space="preserve">insu-01060194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reply to Debroas et al.’s comment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yves Lagabrielle</w:t>
+                <w:t xml:space="preserve">Modeling of a Tide-influenced Point-bar Heterogeneity Distribution and Impacts on Steam-assisted Gravity Drainage Production&amp;lt;subtitle&amp;gt;Example from Steepbank River, McMurray Formation, Canada&amp;lt;/subtitle&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffray Musial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Neumaier</w:t>
+                <w:t xml:space="preserve">Richard Labourdette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Reynaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel de Saint Blanquat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 184 (6), pp.631-633. </w:t>
+              <w:t xml:space="preserve">AAPG Studies in Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 64, pp.1-20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2113/gssgfbull.184.6.631⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1306/13371593st643561⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01060194v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04274285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Miocene Sommières basin, SE France: Bioclastic carbonates in a tide-dominated depositional system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exhumation of subcontinental mantle rocks: evidence from ultramafic-bearing clastic deposits nearby the Lherz peridotite body, French Pyrenees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Clerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Lagabrielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Neumaier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Noël P. James</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel de Saint Blanquat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sedimentary Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sedgeo.2012.10.006⟩</w:t>
+              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 183 (5), pp.443-459. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2113/gssgfbull.183.5.443⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-04274262v1</w:t>
+                <w:t xml:space="preserve">hal-00766884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exhumation of subcontinental mantle rocks: evidence from ultramafic-bearing clastic deposits nearby the Lherz peridotite body, French Pyrenees</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Miocene Sommières basin, SE France: Bioclastic carbonates in a tide-dominated depositional system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel de Saint Blanquat</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noël P. James</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sedimentary Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 282, pp.360-373. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sedgeo.2012.10.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2113/gssgfbull.183.5.443⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00766884v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04274262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subsurface and outcrop characterization of large tidally influenced point bars of the Cretaceous McMurray Formation (Alberta, Canada)</w:t>
               </w:r>
@@ -4343,51 +4343,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murray K. Gingras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Féniès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Labourdette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sedimentary Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 279, pp.156-172. </w:t>
@@ -4561,295 +4561,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00767590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Basement Control on Shaping and Infilling of Valleys Incised at the Southern Coast of Brittany, France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tectonic control of the Meteora conglomeratic formations (Mesohellenic basin, Greece)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Ferrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Menier</w:t>
+                <w:t xml:space="preserve">Franck Chanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pol Guennoc</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Pavlopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pitaksit Ditbanjong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sedimentary Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2110/pec.06.85.0037⟩</w:t>
+              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 182 (5), pp.437-450. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2113/gssgfbull.182.5.437⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04274316v1</w:t>
+                <w:t xml:space="preserve">hal-00639169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tectonic control of the Meteora conglomeratic formations (Mesohellenic basin, Greece)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacky Ferrière</w:t>
+                <w:t xml:space="preserve">Basement Control on Shaping and Infilling of Valleys Incised at the Southern Coast of Brittany, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Menier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Proust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillocheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Chanier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Pitaksit Ditbanjong</w:t>
+                <w:t xml:space="preserve">Pol Guennoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 182 (5), pp.437-450. </w:t>
+              <w:t xml:space="preserve">Journal of Sedimentary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 76 (1), pp.37-55. </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2113/gssgfbull.182.5.437⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2110/pec.06.85.0037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00639169v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04274316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Bonifacio formation (Miocene of Corsica): transition from a wave- to tide-dominated coastal system in mixed carbonate-siliciclastic setting</w:t>
               </w:r>
@@ -5245,51 +5245,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal P. Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gracia-Garay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pol Guennoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bourillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5366,51 +5366,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratigraphic records and variability of incised valleys and estuaries along French coasts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chaumillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Reynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5457,51 +5457,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Topographic controls on producing and depositing tidal cool-water carbonates, Uzès basin, SE France.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-Y. Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.W. Dalrymple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5742,77 +5742,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David D. Menier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.Y. Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Proust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillocheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pol Guennoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SEPM special publications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 85, pp.37-55</w:t>
@@ -5918,51 +5918,51 @@
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 337, pp.1045-1054. </w:t>
+              <w:t xml:space="preserve">, 2005, 337 (12), pp.1045-1054. </w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.crte.2005.05.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -5981,1045 +5981,1028 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00178446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Latest Burdigalian network of fluvial valleys in southeast France (western Alps): characteristics, geographic extent, age, implications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">O. Parize</w:t>
+                <w:t xml:space="preserve">Geodynamic controls of a Piggyback Basin: the Intramountainous Molassic Meso-Hellenic Basin, Continental Greece</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Ferrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.Y. Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-L. Rubino</w:t>
+                <w:t xml:space="preserve">A. Pavlopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-P. Aguilar</w:t>
+                <w:t xml:space="preserve">Michel Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.-P. Aubry</w:t>
+                <w:t xml:space="preserve">G. Migiros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 33 (12), pp.1045-1054</w:t>
+              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 175, n°4,, p. 361-381</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00378516v1</w:t>
+                <w:t xml:space="preserve">hal-00331974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geodynamic controls of a Piggyback Basin: the Intramountainous Molassic Meso-Hellenic Basin, Continental Greece</w:t>
+                <w:t xml:space="preserve">Geologic evolution and geodynamic controls of the Tertiary intramontane piggyback Meso-Hellenic basin, Greece</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Ferrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.Y. Reynaud</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Pavlopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Pavlopoulos</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">G. Migiros</w:t>
+                <w:t xml:space="preserve">Georges Migiros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 175, n°4,, p. 361-381</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2004, 175 (4), pp.361-381. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2113/175.4.361⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00331974v1</w:t>
+                <w:t xml:space="preserve">hal-04274318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geologic evolution and geodynamic controls of the Tertiary intramontane piggyback Meso-Hellenic basin, Greece</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Michel Bonneau</w:t>
+                <w:t xml:space="preserve">Sedimentation and subsidence rate in the Gulf of Corinth: what we learn from the Marion Dufresne's long-piston coring.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Moetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georges Migiros</w:t>
+                <w:t xml:space="preserve">V. Lykousis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Sakellariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-Y. Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Benziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 336 (4-5), pp.291-299</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04274318v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00069438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geologic evolution and Geodynamic controls on the Tertiary Intramontane Piggyback Meso-Hellenic Basin, Greece.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ferrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.Y. Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pavlopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Migiros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 175 (4), pp.361-381</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00021489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sedimentation and subsidence rate in the Gulf of Corinth: what we learn from the Marion Dufresne's long-piston coring</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Brahim Benziane</w:t>
+                <w:t xml:space="preserve">Geologic evolution and Geodyanmic controls on the Tertiary Intramontane Piggyback Meso-Hellenic Basin, Greece</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Ferrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.Y. Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pavlopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Migiros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 175 (4), pp.361-381</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04274319v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00143122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sedimentation and subsidence rate in the Gulf of Corinth: what we learn from the Marion Dufresne's long-piston coring.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">B. Benziane</w:t>
+                <w:t xml:space="preserve">Sedimentation and subsidence rate in the Gulf of Corinth: what we learn from the Marion Dufresne's long-piston coring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Moretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vassilis Lykousis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitris Sakellariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Benziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 336 (4-5), pp.291-299</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2004, 336 (4-5), pp.291-299. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crte.2003.11.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00069438v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04274319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geologic evolution and Geodyanmic controls on the Tertiary Intramontane Piggyback Meso-Hellenic Basin, Greece</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacky Ferrière</w:t>
+                <w:t xml:space="preserve">Subsidence rate in the Gulf of Corinth : what we learn from the long piston coring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Moretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Lykousis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Sakellariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.Y. Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">G. Migiros</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Benziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 175 (4), pp.361-381</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 336, pp.291-299</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00143122v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00143119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subsidence rate in the Gulf of Corinth : what we learn from the long piston coring</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The &amp;quot;Fleuve Manche&amp;quot; : the sub-marine sedimentary features from the outer shelf to the deep-sea fans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Benziane</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J.F. Bourillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Baltzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Zaragosi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 336, pp.291-299</w:t>
+              <w:t xml:space="preserve">J. Quat. Res.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 18 (3-4), pp.361-391</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00143119v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00143111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The offshore sedimentary cover of the English Channel and its northern and western Approaches</w:t>
               </w:r>
@@ -7130,64 +7113,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The offshore Quaternary sediment bodies of the English Channel and its Western Approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐yves Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐paul Auffret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7270,1599 +7253,1491 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04274325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The &amp;quot;Fleuve Manche&amp;quot; : the sub-marine sedimentary features from the outer shelf to the deep-sea fans</w:t>
+                <w:t xml:space="preserve">The ‘Fleuve Manche’: the submarine sedimentary features from the outer shelf to the deep‐sea fans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.F. Bourillet</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId265" w:history="1">
+                <w:t xml:space="preserve">Jean‐françois Bourillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐yves Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Baltzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Zaragosi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">J. Quat. Res.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Quaternary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 18 (3-4), pp.261-282. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jqs.757⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00143111v1</w:t>
+                <w:t xml:space="preserve">hal-04274323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ‘Fleuve Manche’: the submarine sedimentary features from the outer shelf to the deep‐sea fans</w:t>
+                <w:t xml:space="preserve">Deux siècles de stratigraphie dans le bassin de Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐françois Bourillet</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Patrick De Wever</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillocheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vennin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Quaternary Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jqs.757⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 1 (6), pp.399-414. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1631-0683(02)00071-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04274323v1</w:t>
+                <w:t xml:space="preserve">hal-04274327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deux siècles de stratigraphie dans le bassin de Paris</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tide and wave dynamics on a sand bank from the deep shelf of the Western Channel approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Berné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick De Wever</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Vennin</w:t>
+                <w:t xml:space="preserve">Hervé Chamley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Robin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marc Debatist</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 1 (6), pp.399-414. </w:t>
+              <w:t xml:space="preserve">Marine Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 161 (2-4), pp.339-359. </w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S1631-0683(02)00071-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0025-3227(99)00033-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04274327v1</w:t>
+                <w:t xml:space="preserve">hal-04274349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Celtic Sea banks: an example of sand body analysis from very high-resolution seismic data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Marsset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M de Batist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Plagnol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 158 (1-4), pp.89-109. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0025-3227(98)00188-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04274330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Importations et remaniements de thanatofaunes dans les sables de la plate-forme profonde des approches occidentales de la Manche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Lauriat-Rage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Neraudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Braccini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oceanologica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 22 (4), pp.381-396. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0399-1784(00)88722-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04274346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Architecture and Sequence Stratigraphy of a Late Neogene Incised Valley at the Shelf Margin, Southern Celtic Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Proust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W Dalrymple Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bourillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sedimentary Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, Vol. 69 (1999),, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1306/D42689EB-2B26-11D7-8648000102C1865D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04274338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tide and wave dynamics on a sand bank from the deep shelf of the Western Channel approaches</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Eustatic and hydrodynamic controls on the architecture of a deep shelf sand bank (Celtic Sea)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐yves Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Debatist</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean‐noël Proust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Dalrymple</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tania Marsset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0025-3227(99)00033-X⟩</w:t>
+              <w:t xml:space="preserve">Sedimentology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 46 (4), pp.703-721. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1046/j.1365-3091.1999.00244.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04274349v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04274342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eustatic and hydrodynamic controls on the architecture of a deep shelf sand bank (Celtic Sea)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Tania Marsset</w:t>
+                <w:t xml:space="preserve">Initiation d'un bassin transporté: l'exemple du ≪ sillon méso-hellénique ≫ au Tertiaire (Grèce)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Ferrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Migiros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Proust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sedimentology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series IIA - Earth and Planetary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 326 (8), pp.567-574. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1251-8050(98)80208-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1046/j.1365-3091.1999.00244.x⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04274342v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04274353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Initiation d'un bassin transporté: l'exemple du ≪ sillon méso-hellénique ≫ au Tertiaire (Grèce)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Apports de la sismique très haute résolution à l’interprétation génétique d’un banc sableux de la Mer Celtique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Proust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Bonneau</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Lericolais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tania Marsset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series IIA - Earth and Planetary Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series III - Sciences de la Vie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 320, pp.125-132</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04274353v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04274367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apports de la sismique très haute résolution à l’interprétation génétique d’un banc sableux de la Mer Celtique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude de la variabilité climatique à haute résolution dans des sédiments de l'Atlantique Nord</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Cortijo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Noël Proust</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Labeyrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Lericolais</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tania Marsset</w:t>
+                <w:t xml:space="preserve">Didier Paillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Lehmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series III - Sciences de la Vie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1995, 320, pp.125-132</w:t>
+              <w:t xml:space="preserve">, 1995, 321, pp.231-238</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04274367v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04828605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de la variabilité climatique à haute résolution dans des sédiments de l'Atlantique Nord</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etude de la variabilité climatique à haute résolution dans des sédiments de l’Atlantique Nord</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Labeyrie</w:t>
+                <w:t xml:space="preserve">E. Cortijo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.Y. Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Paillard</w:t>
+                <w:t xml:space="preserve">L. Labeyrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Lehmann</w:t>
-[...51 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">D. Paillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
-              <w:r>
-[...64 lines deleted...]
-            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Lehman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series IIA - Earth and Planetary Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 321, pp.231-238</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03002911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8872,2971 +8747,2971 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstruction 3D des falaises miocènes de Bonifacio : dynamique littorale et héritage tectonostratigraphique du Langhien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Blaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hiance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Ouchaou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29e Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Géologique de France, Oct 2025, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05385991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rhythmites preserved into intertidal flat successions of the hypertidal Santa Cruz – Chico River estuary (Southern Patagonia, Argentina)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernadette Tessier</w:t>
+                <w:t xml:space="preserve">De nouvelles données autour d'une ancienne découverte : la séquence pléistocène de Wissant - Le Typhonium (Pas-de-Calais)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Pagli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Vallin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Deschodt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hérisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaud Lortie</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Roberto Adrián Scasso</w:t>
+                <w:t xml:space="preserve">Thomas Buchwald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19e Congrès Français de Sédimentologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Lille, France</w:t>
+              <w:t xml:space="preserve">Rencontre Archéologues / Géologues RESIF-FACT – NORD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fabien GRAVELEAU, Oct 2024, Villeneuve d’Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05027014v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04877085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultimate tidalites preserved in the lee of polder dikes: findings from geoarcheological surveying in the French Flemish coastal plain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evolution de l’architecture sédimentaire de la plaine maritime flamande depuis l’Antiquité : apport des données géoradar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Ouchaou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youn Besse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anissa Tilehghouatine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Armynot Du Châtelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19e Congrès Français de Sédimentologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04709746v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05027045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De nouvelles données autour d'une ancienne découverte : la séquence pléistocène de Wissant - Le Typhonium (Pas-de-Calais)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Luc Vallin</w:t>
+                <w:t xml:space="preserve">Rhythmites preserved into intertidal flat successions of the hypertidal Santa Cruz – Chico River estuary (Southern Patagonia, Argentina)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Lortie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Ignacio Cuitiño</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Deschodt</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thomas Buchwald</w:t>
+                <w:t xml:space="preserve">Roberto Adrián Scasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontre Archéologues / Géologues RESIF-FACT – NORD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Fabien GRAVELEAU, Oct 2024, Villeneuve d’Ascq, France</w:t>
+              <w:t xml:space="preserve">19e Congrès Français de Sédimentologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04877085v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05027014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution de l’architecture sédimentaire de la plaine maritime flamande depuis l’Antiquité : apport des données géoradar</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Ultimate tidalites preserved in the lee of polder dikes: findings from geoarcheological surveying in the French Flemish coastal plain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Ouchaou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Prot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Deschodt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19e Congrès Français de Sédimentologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05027045v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04709746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Late Pleistocene - Holocene meandering lower Garonne River, southwest France: architecture of the valley fill and chronology, comparison with other European rivers</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">MASW seismic as a tool for investigating the architecture of Holocene coastal deposits: examples in the North of France (Boulonnais and Flemish coastal plain)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Ouchaou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Trentesaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roa Seif Dine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Buchwald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19ème Congrès Français de Sédimentologie</w:t>
+              <w:t xml:space="preserve">19e Congrès Français de Sédimentologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04872606v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05026988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MASW seismic as a tool for investigating the architecture of Holocene coastal deposits: examples in the North of France (Boulonnais and Flemish coastal plain)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Reynaud</w:t>
+                <w:t xml:space="preserve">The Late Pleistocene - Holocene meandering lower Garonne River, southwest France: architecture of the valley fill and chronology, comparison with other European rivers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Leleu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pascal Bertran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Andrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Sicard-Delage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Rachid Ouchaou</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thomas Buchwald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19e Congrès Français de Sédimentologie</w:t>
+              <w:t xml:space="preserve">19ème Congrès Français de Sédimentologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05026988v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04872606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation de la ressource en granulats marins au large des Hauts-de-France. Le projet GRAAL-HdF</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ultimate tidalites preserved in the lee of polder dikes: findings from geoarcheological surveys in the French Flemish coastal plain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Deschodt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Ouchaou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Desoutter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Trentesaux</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Reynaud</w:t>
+                <w:t xml:space="preserve">Mathieu Lançon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19e Congrès Français de Sédimentologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Lille, France</w:t>
+              <w:t xml:space="preserve">International Association of Sedimentologists Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Aberdeen, Scotland, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05027020v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05027052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultimate tidalites preserved in the lee of polder dikes: findings from geoarcheological surveys in the French Flemish coastal plain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Évaluation de la ressource en granulats marins au large des Hauts-de-France. Le projet GRAAL-HdF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Trentesaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Le Lorec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Reynaud</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Lançon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Association of Sedimentologists Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Aberdeen, Scotland, United Kingdom</w:t>
+              <w:t xml:space="preserve">19e Congrès Français de Sédimentologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05027052v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05027020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évolution récente des dunes littorales belges : apports croisés de la prospection géoradar et de l'analyse de la couverture végétale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Ouchaou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Montreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Ruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Blaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées des Jeunes Géomorphologues 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université du Littoral Côte d’Opale (ULCO); Laboratoire d'Océanologie et de Géosciences (LOG), May 2023, Dunkerque, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04274784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do evaporites record tides ? Observations in the Lower Cretaceous of Southern Tunisia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Soussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chafia Akrout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Boukhalfa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwa Chnayna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tidalites 2022 International Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Matera, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04274855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La transition terre-mer dans la transgression du crétace inférieur d’Afrique du nord : exemple du wealdien des chotts, Tunisie méridionale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chafia Akrout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Boukhalfa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Soussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rahma Znazen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18ème Congrès Français de Sédimentologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04274843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évolution holocène des prismes sédimentaires côtiers de la Manche. Apport des données sismiques pour une synthèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Trentesaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendoline Gregoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18ème congrès français de Sédimentologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association des sédimentologistes français, Sep 2022, Brest, France. pp.261</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04525020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of sediment wedges along the French coasts of the English channel, a synthesis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Contribution des dunes de second ordre dans la dynamique de construction de la grande dune du Pilat. Etude de l'imbrication pluri-échelles des architectures par investigation géoradar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malaurie Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Pancrazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Reynaud</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">E. Grenard Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tidalites 2022 International Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Matera, Italy</w:t>
+              <w:t xml:space="preserve">18ème Congrès Français de Sédimentologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04274889v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03794940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution des dunes de second ordre dans la dynamique de construction de la grande dune du Pilat. Etude de l'imbrication pluri-échelles des architectures par investigation géoradar</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Evolution of sediment wedges along the French coasts of the English channel, a synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Trentesaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Le Bot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Grenard Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18ème Congrès Français de Sédimentologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Brest, France</w:t>
+              <w:t xml:space="preserve">Tidalites 2022 International Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Matera, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03794940v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04274889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The hypertidal estuary of the Santz Cruz estuary (SOUTH PATAGONIA, ARGENTINA): A composite RIA-TYPE SYSTEM subject to exceptional hydronamic and sedimentary forcings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Cuitino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Scasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Pancrazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tidalites 2022 International Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Matera, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04274883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying controls on organic matter enrichments in hemipelagic settings: a biomarker approach</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alexis Caillaud</w:t>
+                <w:t xml:space="preserve">Apports de l’outil géoradar pour la reconstruction des architectures stratigraphiques et des environnements de dépôts côtiers actuels et anciens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Ouchaou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Noël Ferry</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Adou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
+              <w:t xml:space="preserve">Colloque MARCO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ULCO, Oct 2021, Boulogne Sur Mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03592826v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04274960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the Pleistocene submarine canyons of the south-eastern Niger delta basin: Tectonostratigraphic evolution and infilling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivian Oguadinma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Dall'Asta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Delhaye-Prat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scott Thackrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Reynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03589255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating recent seismotectonic activity of the Haubourdin fault in the Mélantois anticline area (Northern France) using LiDAR dataset and GPR survey</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Averbuch</w:t>
+                <w:t xml:space="preserve">Identifying controls on organic matter enrichments in hemipelagic settings: a biomarker approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Riboulleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melesio Quijada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Ferry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on “Active tectonics and dating”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SIGMA2-RESIF, Sep 2021, Praz-sur-Arly, France</w:t>
+              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04386107v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03592826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apports de l’outil géoradar pour la reconstruction des architectures stratigraphiques et des environnements de dépôts côtiers actuels et anciens</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Investigating recent seismotectonic activity of the Haubourdin fault in the Mélantois anticline area (Northern France) using LiDAR dataset and GPR survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Graveleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Chanier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Watremez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Ouchaou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Franck Adou</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Averbuch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque MARCO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ULCO, Oct 2021, Boulogne Sur Mer, France</w:t>
+              <w:t xml:space="preserve">International Workshop on “Active tectonics and dating”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SIGMA2-RESIF, Sep 2021, Praz-sur-Arly, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04274960v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04386107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transferts et stockages sédimentaires sur le golfe de Gabès au Pléistocène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raouia Zahmoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Trentesaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ouaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hedi Inoubli Mohamed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque MARCO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ULCO, Oct 2021, Boulogne Sur Mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04274931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géomorphologie et architecture stratigraphique de la dune Holocène de Ghyvelde : apport de la prospection géoradar</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Investigating recent seismotectonic activity of the Haubourdin fault in the Mélantois anticline area (Northern France) using LiDAR dataset and GPR survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Graveleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Chanier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Watremez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Ouchaou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Averbuch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque GhyManche</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UMR 8187 LOG, Oct 2021, Wimereux, France</w:t>
+              <w:t xml:space="preserve">GHYMANCHE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Wimereux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04274945v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04386128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating recent seismotectonic activity of the Haubourdin fault in the Mélantois anticline area (Northern France) using LiDAR dataset and GPR survey</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Study of the Pleistocene submarine canyons of the southeastern Niger delta basin: Tectonostratigraphic evolution and infilling. Réunion des Sciences de la Terre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivian Oguadinma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimo Dall'Asta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Delhaye-Prat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scott Thrackey</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GHYMANCHE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Wimereux, France</w:t>
+              <w:t xml:space="preserve">Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société géologique de France, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04386128v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04274980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the Pleistocene submarine canyons of the southeastern Niger delta basin: Tectonostratigraphic evolution and infilling. Réunion des Sciences de la Terre</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Géomorphologie et architecture stratigraphique de la dune Holocène de Ghyvelde : apport de la prospection géoradar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Scott Thrackey</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Aillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Ouchaou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Sipka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion des Sciences de la Terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société géologique de France, Nov 2021, Lyon, France</w:t>
+              <w:t xml:space="preserve">Colloque GhyManche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR 8187 LOG, Oct 2021, Wimereux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04274980v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04274945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifying controls on organic matter enrichments in hemipelagic settings: a biomarker approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Riboulleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11858,494 +11733,494 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Caillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Ferry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30th International Meeting on Organic Geochemistry (IMOG 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Online, France. pp.1-2, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3997/2214-4609.202134102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04219728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le géoradar : un outil versatile pour les études stratigraphiques du littoral</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-Hélène Ruz</w:t>
+                <w:t xml:space="preserve">A bacterial role in Paleoproterozoic clay formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Aubineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrazak El Abani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bekker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Somogyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O.M. Bankole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Avenir Littoral</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université du Littoral Côte d'Opale - ULCO, Mar 2019, Dunkerque, France</w:t>
+              <w:t xml:space="preserve">Geobiology2019. 2nd Geobiology Society Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Banff, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02063301v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04481436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A bacterial role in Paleoproterozoic clay formation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">O.M. Bankole</w:t>
+                <w:t xml:space="preserve">Le géoradar : un outil versatile pour les études stratigraphiques du littoral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Héquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Weill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Ruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geobiology2019. 2nd Geobiology Society Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Banff, Canada</w:t>
+              <w:t xml:space="preserve">Avenir Littoral</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université du Littoral Côte d'Opale - ULCO, Mar 2019, Dunkerque, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04481436v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02063301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'estuaire hypertidal de Santa Cruz - Chico River (Sud Patagonie, Argentine) : un environnement soumis à des forçages hydrodynamiques et sédimentaires exceptionnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Cuitino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Scasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Duperron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17e Congrès Français de Sédimentologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Beauvais, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02415578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An U-Pb zircon chronology based correlation for forearc sediments trough the Ecuadorian - Peruvian border</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Witt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12367,258 +12242,258 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Aizprua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Poujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Amberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26ème Réunion des Sciences de la terre - RST</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Lille, France. pp.287</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01916230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niveaux organiques du Crétacé inférieur : les leçons apprises de la « grande loterie » du Bassin Vocontien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Caillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melesio Quijada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Riboulleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-Y. Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Bout-Roumazeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26ème Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04483128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Miocene tidal Shelly Sands of Anjou-Touraine, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Redois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gagnaison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12633,462 +12508,462 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on tidal Environments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03278254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Offshore tidal bioclastic bodies in epeiric seas: Miocene examples from SE France and Corsica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Rubino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Parize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.-W. Dalrymple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Vennin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tidalites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03278253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les dépôts marins et continentaux pliocènes de la côte orientale de la Sardaigne (secteur d'Orosei) dans le cadre de l'évolution morphostructurale de la région.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Reynaud</w:t>
+                <w:t xml:space="preserve">Tidal dynamics at the opening of a strait: the Miocene Bonifacio Formation, S Corsica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.Y. Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ferrandini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ferrandini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Santiago</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Thinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ème Congrès Français de Sédimentologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Dijon, France</w:t>
+              <w:t xml:space="preserve">28th IAS Meeting of Sedimentology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Zaragoza, Spain. p. 449</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00657312v1</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00604008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tidal dynamics at the opening of a strait: the Miocene Bonifacio Formation, S Corsica</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Thinon</w:t>
+                <w:t xml:space="preserve">Les dépôts marins et continentaux pliocènes de la côte orientale de la Sardaigne (secteur d'Orosei) dans le cadre de l'évolution morphostructurale de la région.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Giresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Angela Bassetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Chanier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th IAS Meeting of Sedimentology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Zaragoza, Spain. p. 449</w:t>
+              <w:t xml:space="preserve">13ème Congrès Français de Sédimentologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00604008v1</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00657312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrôle de l'enregistrement stratigraphique du Pliocène sur la côte est-Sarde : Effer de la crise de salinité messinienne ou tectonique post-rift ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Chanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13133,198 +13008,198 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13ème Congrès Français de Sédimentologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00657307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrôle tectonique de la mise en place d'une dynamique tidale dans les Bouches de Bonifacio au Miocène. Apports de nouvelles données sismiques THR.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.Y. Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Thinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Guennoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ferrandini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13ème Congrès Français de Sédimentologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00657319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transition tempête-tidal dans un système côtier mixte carbonaté clastique: l'exemple de la formation miocène de Bonifacio (Corse du Sud)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Barthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13346,588 +13221,588 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ferrandini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.Y. Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12e Congrès Français de Sédimentologie congres de l'ASF Rennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Rennes, France. pp.64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00604016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratigraphic modelling of relief and terrigenous fluxes in tectonic source area : results on the Meso-Hellenic piggy-back basin (Greece)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Granjeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ngonlend</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Bêche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Weill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th IAS Meeting of Sedimentology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Patras, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01398330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forward stratigraphic basin modelling as a key to relief evolution at subduction margins: first results on the Meso-Hellenic piggyback basin (Greece)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Granjeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Ferrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Bêche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Weill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2006, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01397833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The relative impact of vital effect and environmental factors on the coral skeleton oxygen isotopic ratio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Juillet-Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-Y. Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rollion-Bard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Cuif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId407" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Dauphin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Vienne, Austria. pp.1607-7962/gra/EGU05-A-06587</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00413164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origin of some offshore sand bodies around France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Berné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tania Marsset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Lericolais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bourillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc de Batist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geo-Eco-Marina</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, National Institute of Marine Geology and Geo-Ecology of Romania, Oct 1996, Malnas, Romania. pp.57-76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04274359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13937,176 +13812,176 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rhythmites preserved into intertidal flat successions of the hypertidal Santa Cruz – Chico River estuary (Southern Patagonia, Argentina)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Lortie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Ignacio Cuitiño</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Adrián Scasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAS 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Aberdeen (Scotland), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04654564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niveaux organiques du Crétacé inférieur : les leçons apprises de la &amp;quot; grande loterie &amp;quot; du Bassin Vocontien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Caillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14165,51 +14040,51 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26ème RST - 26th edition Earth Science Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02348957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14219,331 +14094,458 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Short Papers from the 19th French Conference of Sedimentology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Armynot Du Châtelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19e Congrès Français de Sédimentologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Villeneuve d'Ascq, France. 84, Association des Sédimentologistes français, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05279613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livre des résumés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Trentesaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Armynot Du Châtelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Reynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19e Congrès Français de Sédimentologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Lille, France. 83, Association des Sédimentologistes Français, 280 p., 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.70665/IPJT8001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05072243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (1)</w:t>
+        <w:t xml:space="preserve">Ouvrages (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">International Straits: A Multidisciplinary Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Davansant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gibout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François H Guiziou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Lasserre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brill- Nijhoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, International straits of the world, Nilufer Oral; Alexander Lott, 78-90-04-72140-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05568280v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Contributions to Modern and Ancient Tidal Sedimentology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐yves Reynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Wiley, 1, 2016, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781119218395⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04274645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14553,792 +14555,792 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MASW-2d seismic as a tool for investigating the architecture of Holocene coastal deposits: examples in the North of France (Boulonnais and Flemish coastal plain)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Ouchaou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Trentesaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roa Seif Dine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Yves Reynaud; Eric Armynot du Châtelet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Short Papers from the 19th French Congress of Sedimentology, Lille</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 84, Association des Sédimentologistes Français, pp.81-85, 2025, 2-907205-83-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.70665/HRYX3362⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05005438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rhythmites preserved in intertidal flat successions of the hypertidal Santa Cruz – Chico River estuary (southern Patagonia, Argentina)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Lortie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José I Cuitiño</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto A Scasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Yves Reynaud; Eric Armynot du Châtelet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Short Papers from the 19th French Congress of Sedimentology, Lille</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 84, Association des Sédimentologistes Français, pp.97-102, 2025, 2-907205-83-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.70665/JFEB5133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05005453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport de l’outil géoradar pour la reconstruction des architectures stratigraphiques des environnements de dépôt côtiers actuels et anciens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Ouchaou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Reynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Observer le monde marin de la ressource à l'assiette - Recherches marines et littorales en Côte d'Opale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires Européennes, pp.363-382, 2024, 978-3-8416-7831-7             </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04881045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contributions to Modern and Ancient Tidal Sedimentology: an introduction to the volume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Reynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bernadette Tessier; Jean-Yves Reynaud. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contributions to Modern and Ancient Tidal Sedimentology: Proceedings of the Tidalites 2012 conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 47, Wiley, pp.1-4, 2016, IAS Special Publications, 978-1-119-21837-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781119218395.ch0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01452860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deux collections léguées à des institutions scientifiques : les collections Rousseau (Université de Poitiers) et Chartron (MNHN)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Reynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christophe Vital; Séverine Béchet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Nature pour Passion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Somogy éditions d'art, pp.132-139, 2014, 9782757205938</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01376805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shallow-Marine Tidal Deposits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Dalrymple</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Richard A. Davis Jr.; Robert W. Dalrymple. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Principles of Tidal Sedimentology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Netherlands, pp.335-369, 2011, 978-94-007-0122-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-94-007-0123-6_13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04274288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basement control on shaping and infilling of valleys incised at the southern coast of Brittany.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David D. Menier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.Y. Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.N. Proust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Guillocheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Guennoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Robert W. Dalrymple, Dale A. Leckie and Roderick W. Tillman. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Incised Valleys in Time and Space</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SEPM, pp.37-55, 2007, SEPM, Special Publication n°85</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00194020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15348,117 +15350,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution post-rift du golfe du Lion en Languedoc : une marge pas si passive que ça !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Seranne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Reynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011, 50 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00856255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15468,100 +15470,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Architecture et évolution d'un banc sableux de mer celtique méridionale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Reynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Planète et Univers [physics]. Université de Lille 1 - Sciences et Technologies, 1996. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 1996LIL10199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04274686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15571,105 +15573,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratigraphie des dépôts détritiques épicontinentaux : sismique, terrain, modélisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Reynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Planète et Univers [physics]. Université Pierre et Marie Curie (Paris 6), 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04274695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId442"/>
+      <w:footerReference w:type="default" r:id="rId446"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -15737,51 +15739,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E09EA053"/>
+    <w:nsid w:val="7FFC37B6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15968,51 +15970,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-yves-reynaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3665-8149" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/118824481" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/210216997" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/D-2106-2018" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05101350v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Gaaloul" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syrine Ben Ali" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Satour" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Soussi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Reynaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2025.105644" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146446v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahma Znazen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Sliti" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Khachira" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13146-025-01113-0" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765395v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bertran" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Andrieux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leleu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Sicard-Delage" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Ouchaou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2024.109469" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05101357v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Boukhalfa" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santanu Banerjee" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP545-2023-181" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676865v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Pancrazzi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Tessier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Weill" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mouaz&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ignacio Cuiti&#241;o" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2024.105073" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813857v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian O Oguadinma" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delhaye-Prat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Akpi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Thackrey" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engeos.2024.100293" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526108v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Metatla" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Reynaud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Ghienne" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Vinn" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Harouz" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3140/bull.geosci.1894" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583376v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;yves Reynaud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youn Besse" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Tilehghouatine" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Armynot Du Ch&#226;telet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dep2.279" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675799v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imene Metatla" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ghienne" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olev Vinn" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777131v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Cuiti&#241;o" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Scasso" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2024.106728" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536719v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Caillaud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melesio Quijada" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan R Hlohowskyj" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Chappaz" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Bout-Roumazeilles" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2022001" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03528819v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Aizprua" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Witt" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Poujol" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Barba" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2022.103714" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274142v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Ferrandini" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3301/GFT.2021.01" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274905v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Graveleau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Chanier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Meilliez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffray Musial" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03093929v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Catherine Genge" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Witt" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ysabel Calderon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2020.228546" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862330v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Huet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Riboulleau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dep2.102" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01934568v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Reynaud" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Barba" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aizprua" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2018.11.009" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157763v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Aubineau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrazak El Abani" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Bekker" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Somogyi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olabode Bankole" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-10620-3" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03664853v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrazak El Albani" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Somogyi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olabode M. Bankole" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-11042-x" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170144v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gabriela Gabriela Mangano" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Buatois" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Bengtson" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1815721116" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274171v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Trentesaux" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Aubineau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriss Ngombi-Pemba" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sed.12505" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274236v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Pazmi&#241;o" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefany Gilces" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2018.06.002" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010695v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sed.12398" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134707v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Giresse" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Angela Bassetti" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gaullier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Maillard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2014.11.022" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274241v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Coutand" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Walsh" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertha Louis" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Ferri&#232;re" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ter.12099" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-36SZR7VK-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738496v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferrandini" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ferrandini" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Santiago" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Thinon" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3091.2012.01352.x" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GMS6SCKJ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274255v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Pavlopoulos" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pitaksit Ditbanjong" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3809/jvirtex.2012.00308" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274285v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Labourdette" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Franco" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1306/13371593st643561" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01060194v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Clerc" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lagabrielle" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Neumaier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel de Saint Blanquat" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.184.6.631" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04274262v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l P. James" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2012.10.006" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BZ0VTPVX-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766884v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.183.5.443" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03641585v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murray K. Gingras" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues F&#233;ni&#232;s" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2011.04.020" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T5ZQNPNM-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767590v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vennin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Parize" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Rubino" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Bourdillon" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.183.5.471" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274316v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Menier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Proust" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillocheau" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pol Guennoc" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2110/pec.06.85.0037" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639169v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Chanier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.182.5.437" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274307v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Andr&#233;" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Barthet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ferrandini" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.182.3.221" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604010v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604009v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Andr&#233;" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Barthet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639176v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Le Roy" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gracia-Garay" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bourillet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.182.5.451" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647568v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chaumillon" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.181.2.75" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163034v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.W. Dalrymple" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vennin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Parize" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Besson" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450961v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert W. Dalrymple" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Besson" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2110/jsr.2006.07" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00657409v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David D. Menier" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178446v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Aguilar" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Aubry" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2005.05.009" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QDZP797V-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378516v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Rubino" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Aguilar" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Aubry" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331974v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pavlopoulos" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bonneau" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Migiros" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274318v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Migiros" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/175.4.361" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021489v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ferri&#232;re" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274319v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Moretti" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilis Lykousis" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Sakellariou" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Benziane" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2003.11.011" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069438v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Moetti" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lykousis" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sakellariou" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Benziane" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143122v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143119v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143107v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Teyssier" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Auffret" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge S. Bern&#233;" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Batist" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274325v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;paul Auffret" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bern&#233;" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc De Batist" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.758" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4W0P813D-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143111v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Bourillet" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Baltzer" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Zaragosi" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274323v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Bourillet" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.757" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HD9HSFSM-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274327v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick De Wever" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Robin" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-0683(02)00071-4" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274330v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Marsset" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M de Batist" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Plagnol" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0025-3227(98)00188-1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274346v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lauriat-Rage" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Neraudeau" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Braccini" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0399-1784(00)88722-8" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274338v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Dalrymple Robert" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1306/D42689EB-2B26-11D7-8648000102C1865D" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274349v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chamley" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Debatist" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0025-3227(99)00033-X" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1BHNJG41-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274342v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;no&#235;l Proust" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Dalrymple" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Marsset" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-3091.1999.00244.x" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZKDFR9D6-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274353v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1251-8050(98)80208-5" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QWF4S6LP-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274367v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lericolais" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828605v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Cortijo" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Labeyrie" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Paillard" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lehmann" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002911v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cortijo" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Labeyrie" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Paillard" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lehman" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385991v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Blaise" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Hiance" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027014v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Lortie" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Adri&#225;n Scasso" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709746v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Prot" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deschodt" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877085v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Pagli" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Vallin" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David H&#233;risson" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Buchwald" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027045v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04872606v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026988v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Trentesaux" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roa Seif Dine" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027020v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Le Lorec" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027052v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Desoutter" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lan&#231;on" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274784v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Montreuil" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Ruz" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274855v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chafia Akrout" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Chnayna" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274843v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525020v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Bot" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Gregoire" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274889v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Grenard Grand" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03794940v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malaurie Charpentier" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Robin" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274883v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Cuitino" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592826v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Ferry" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589255v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian Oguadinma" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Dall'Asta" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386107v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Watremez" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Averbuch" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274960v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Adou" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274931v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raouia Zahmoul" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ouaja" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Inoubli Mohamed" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274945v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Aillaud" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sipka" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386128v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274980v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Thrackey" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219728v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202134102" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02063301v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud H&#233;quette" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481436v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bekker" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Somogyi" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.M. Bankole" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02415578v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Duperron" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01916230v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Amberg" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483128v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Riboulleau" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bout-Roumazeilles" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03278254v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Redois" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gagnaison" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03278253v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.-W. Dalrymple" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00657312v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604008v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00657307v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00657319v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guennoc" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604016v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398330v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Granjeon" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ngonlend" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin B&#234;che" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397833v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413164v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Juillet-Leclerc" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rollion-Bard" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Cuif" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dauphin" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274359v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc de Batist" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654564v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348957v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279613v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072243v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70665/IPJT8001" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274645v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119218395" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005438v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70665/HRYX3362" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005453v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; I Cuiti&#241;o" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto A Scasso" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70665/JFEB5133" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881045v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452860v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119218395.ch0" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01376805v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Garcia" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274288v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-0123-6_13" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00194020v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Proust" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guillocheau" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856255v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Seranne" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Camus" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04274686v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1996LIL10199" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04274695v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-yves-reynaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3665-8149" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/118824481" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/210216997" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/D-2106-2018" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146446v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahma Znazen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Sliti" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Khachira" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Soussi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Reynaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13146-025-01113-0" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05101350v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Gaaloul" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syrine Ben Ali" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Satour" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2025.105644" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05101357v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Boukhalfa" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santanu Banerjee" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP545-2023-181" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765395v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bertran" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Andrieux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leleu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Sicard-Delage" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Ouchaou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2024.109469" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675799v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imene Metatla" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ghienne" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olev Vinn" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Harouz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3140/bull.geosci.1894" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777131v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Tessier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Cuiti&#241;o" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Scasso" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Pancrazzi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2024.106728" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526108v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Metatla" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Reynaud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Ghienne" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Vinn" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813857v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian O Oguadinma" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delhaye-Prat" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Akpi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Thackrey" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engeos.2024.100293" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676865v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Weill" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mouaz&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ignacio Cuiti&#241;o" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2024.105073" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583376v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;yves Reynaud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youn Besse" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Tilehghouatine" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Armynot Du Ch&#226;telet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dep2.279" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536719v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Caillaud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melesio Quijada" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan R Hlohowskyj" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Chappaz" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Bout-Roumazeilles" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2022001" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03528819v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Aizprua" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Witt" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Poujol" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Barba" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2022.103714" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274142v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Ferrandini" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3301/GFT.2021.01" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274905v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Graveleau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Chanier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Meilliez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffray Musial" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03093929v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Catherine Genge" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Witt" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ysabel Calderon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2020.228546" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862330v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Huet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Riboulleau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dep2.102" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01934568v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Reynaud" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Barba" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aizprua" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2018.11.009" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157763v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Aubineau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrazak El Abani" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Bekker" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Somogyi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olabode Bankole" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-10620-3" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03664853v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrazak El Albani" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Somogyi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olabode M. Bankole" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-11042-x" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170144v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gabriela Gabriela Mangano" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Buatois" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Bengtson" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1815721116" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274171v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Trentesaux" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Aubineau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriss Ngombi-Pemba" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sed.12505" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274236v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Pazmi&#241;o" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefany Gilces" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2018.06.002" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010695v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sed.12398" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134707v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Giresse" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Angela Bassetti" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gaullier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Maillard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2014.11.022" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274241v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Coutand" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Walsh" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertha Louis" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Ferri&#232;re" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ter.12099" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-36SZR7VK-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738496v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferrandini" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ferrandini" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Santiago" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Thinon" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3091.2012.01352.x" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GMS6SCKJ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274255v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Pavlopoulos" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pitaksit Ditbanjong" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3809/jvirtex.2012.00308" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01060194v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Clerc" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lagabrielle" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Neumaier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel de Saint Blanquat" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.184.6.631" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274285v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Labourdette" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Franco" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1306/13371593st643561" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766884v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.183.5.443" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04274262v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l P. James" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2012.10.006" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BZ0VTPVX-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03641585v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murray K. Gingras" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues F&#233;ni&#232;s" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2011.04.020" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T5ZQNPNM-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767590v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vennin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Parize" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Rubino" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Bourdillon" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.183.5.471" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639169v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Chanier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.182.5.437" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274316v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Menier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Proust" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillocheau" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pol Guennoc" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2110/pec.06.85.0037" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274307v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Andr&#233;" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Barthet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ferrandini" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.182.3.221" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604010v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604009v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Andr&#233;" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Barthet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639176v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Le Roy" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gracia-Garay" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bourillet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.182.5.451" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647568v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chaumillon" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.181.2.75" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163034v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.W. Dalrymple" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vennin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Parize" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Besson" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450961v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert W. Dalrymple" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Besson" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2110/jsr.2006.07" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00657409v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David D. Menier" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178446v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Aguilar" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Aubry" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2005.05.009" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QDZP797V-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331974v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pavlopoulos" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bonneau" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Migiros" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274318v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Migiros" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/175.4.361" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069438v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Moetti" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lykousis" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sakellariou" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Benziane" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021489v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ferri&#232;re" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143122v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274319v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Moretti" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilis Lykousis" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Sakellariou" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Benziane" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2003.11.011" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143119v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143111v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Bourillet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Baltzer" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Zaragosi" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143107v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Teyssier" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Auffret" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge S. Bern&#233;" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Batist" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274325v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;paul Auffret" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bern&#233;" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc De Batist" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.758" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4W0P813D-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274323v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Bourillet" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.757" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HD9HSFSM-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274327v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick De Wever" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Robin" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-0683(02)00071-4" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274349v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chamley" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Debatist" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0025-3227(99)00033-X" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1BHNJG41-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274330v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Marsset" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M de Batist" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Plagnol" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0025-3227(98)00188-1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274346v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lauriat-Rage" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Neraudeau" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Braccini" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0399-1784(00)88722-8" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274338v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Dalrymple Robert" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1306/D42689EB-2B26-11D7-8648000102C1865D" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274342v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;no&#235;l Proust" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Dalrymple" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Marsset" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-3091.1999.00244.x" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZKDFR9D6-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274353v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1251-8050(98)80208-5" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QWF4S6LP-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274367v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lericolais" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828605v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Cortijo" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Labeyrie" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Paillard" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lehmann" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002911v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cortijo" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Labeyrie" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Paillard" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lehman" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385991v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Blaise" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Hiance" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877085v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Pagli" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Vallin" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deschodt" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David H&#233;risson" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Buchwald" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027045v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027014v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Lortie" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Adri&#225;n Scasso" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709746v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Prot" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026988v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Trentesaux" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roa Seif Dine" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04872606v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027052v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Desoutter" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lan&#231;on" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027020v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Le Lorec" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274784v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Montreuil" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Ruz" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274855v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chafia Akrout" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Chnayna" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274843v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525020v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Bot" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Gregoire" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03794940v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malaurie Charpentier" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Robin" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274889v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Grenard Grand" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274883v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Cuitino" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274960v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Adou" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589255v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian Oguadinma" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Dall'Asta" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592826v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Ferry" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386107v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Watremez" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Averbuch" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274931v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raouia Zahmoul" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ouaja" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Inoubli Mohamed" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386128v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274980v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Thrackey" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274945v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Aillaud" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sipka" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219728v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202134102" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481436v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bekker" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Somogyi" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.M. Bankole" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02063301v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud H&#233;quette" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02415578v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Duperron" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01916230v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Amberg" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483128v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Riboulleau" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bout-Roumazeilles" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03278254v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Redois" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gagnaison" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03278253v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Rubino" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.-W. Dalrymple" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604008v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00657312v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00657307v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00657319v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guennoc" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604016v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398330v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Granjeon" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ngonlend" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin B&#234;che" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397833v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413164v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Juillet-Leclerc" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rollion-Bard" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Cuif" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dauphin" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274359v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc de Batist" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654564v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348957v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279613v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072243v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70665/IPJT8001" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05568280v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roche" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Davansant" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gibout" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois H Guiziou" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Lasserre" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274645v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119218395" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005438v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70665/HRYX3362" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005453v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; I Cuiti&#241;o" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto A Scasso" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70665/JFEB5133" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881045v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452860v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119218395.ch0" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01376805v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Garcia" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274288v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-0123-6_13" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00194020v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Proust" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guillocheau" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856255v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Seranne" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Camus" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04274686v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1996LIL10199" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04274695v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>