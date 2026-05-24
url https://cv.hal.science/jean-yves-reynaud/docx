--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -143,53 +143,74 @@
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> VIAF : </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">210216997</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=bRXa4Y4AAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve"> ResearcherID : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink r:id="rId13" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.researcherid.com/rid/D-2106-2018</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
@@ -249,1003 +270,1003 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New insights into the stratigraphy, basin configuration and development of the Upper Triassic–Lower Jurassic evaporites and carbonates of southern Tunisia, Saharan platform: integrated surface and subsurface data analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rahma Znazen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Sliti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Khachira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Soussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbonates and Evaporites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 40 (3), pp.83. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s13146-025-01113-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05146446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The late Pliocene-Pleistocene transition in North-Eastern Tunisia (Cap Bon Peninsula) as example from the western Mediterranean basins: Paleontological, taphonomical and paleoecological data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Gaaloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syrine Ben Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Satour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Soussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of African Earth Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 228, pp.105644. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jafrearsci.2025.105644⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-05101350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandstones and red beds in the Lower Cretaceous Sidi Aich Formation, Chotts Basin (Southern Tunisia): facies, architecture and depositional environments</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Late Pleistocene - Holocene meandering lower Garonne River, southwest France: Architecture of the valley fill and chronology, comparison with other European rivers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Santanu Banerjee</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pascal Bertran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Andrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Leleu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Sicard-Delage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Ouchaou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Geological Society, London, Special Publications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1144/SP545-2023-181⟩</w:t>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 468, pp.109469. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2024.109469⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">insu-05101357v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04765395v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Late Pleistocene - Holocene meandering lower Garonne River, southwest France: Architecture of the valley fill and chronology, comparison with other European rivers</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sandstones and red beds in the Lower Cretaceous Sidi Aich Formation, Chotts Basin (Southern Tunisia): facies, architecture and depositional environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachid Ouchaou</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kamel Boukhalfa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Soussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santanu Banerjee</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2024.109469⟩</w:t>
+              <w:t xml:space="preserve">The Geological Society, London, Special Publications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 545, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1144/SP545-2023-181⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04765395v2</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-05101357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shell Beds in Ordovician storm- to tide-dominated deposits, Daoura (Ougarta range), Algeria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imene Metatla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ghienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olev Vinn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Harouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of Geosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 99 (2), pp.149-168. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3140/bull.geosci.1894⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04675799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The hypertidal Santa Cruz – Chico River Estuary (South Patagonia, Argentina): A hybrid ria-type system under extreme tides, arid climate and active uplift</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Cuitiño</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Scasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Pancrazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sedimentary Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, pp.106728. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.sedgeo.2024.106728⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04777131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shell Beds in Ordovician storm- to tide-dominated deposits, Daoura (Ougarta range), Algeria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">I. Metatla</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imene Metatla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-Y. Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-F. Ghienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olev Vinn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Vinn</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Harouz</w:t>
+                <w:t xml:space="preserve">Chakib Harouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of Geosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, pp.149-168. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+              <w:t xml:space="preserve">, 2024, 99 (2), pp.149-168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3140/bull.geosci.1894⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05526108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gravity tectonics controls on reservoir-scale sandbodies: Insights from 3D seismic geomorphology of the canyons buried in the upper slope of the Eastern Niger delta basin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivian O Oguadinma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Delhaye-Prat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1316,295 +1337,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04813857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Architectures and dynamics of a late Quaternary coarse-grained barrier complex at the inlet of a hypertidal estuary (South Patagonia, Argentina)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bernadette Tessier</w:t>
+                <w:t xml:space="preserve">The depositional record of the French Flemish Coastal plain since antiquity: Impacts of land reclamation in a tide‐dominated estuary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Ouchaou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Weill</w:t>
+                <w:t xml:space="preserve">Jean‐yves Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Mouazé</w:t>
+                <w:t xml:space="preserve">Youn Besse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Ignacio Cuitiño</w:t>
+                <w:t xml:space="preserve">Anissa Tilehghouatine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Armynot Du Châtelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of South American Earth Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsames.2024.105073⟩</w:t>
+              <w:t xml:space="preserve">Depositional Record</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10 (5), pp.685-707. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/dep2.279⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04676865v1</w:t>
+                <w:t xml:space="preserve">hal-04583376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The depositional record of the French Flemish Coastal plain since antiquity: Impacts of land reclamation in a tide‐dominated estuary</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean‐yves Reynaud</w:t>
+                <w:t xml:space="preserve">Architectures and dynamics of a late Quaternary coarse-grained barrier complex at the inlet of a hypertidal estuary (South Patagonia, Argentina)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Pancrazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Youn Besse</w:t>
+                <w:t xml:space="preserve">Pierre Weill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anissa Tilehghouatine</w:t>
+                <w:t xml:space="preserve">Dominique Mouazé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Armynot Du Châtelet</w:t>
+                <w:t xml:space="preserve">José Ignacio Cuitiño</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Depositional Record</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 10 (5), pp.685-707. </w:t>
+              <w:t xml:space="preserve">Journal of South American Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 146, pp.105073. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/dep2.279⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jsames.2024.105073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04583376v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04676865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing controls on organic matter enrichments in hemipelagic marls of the Aptian-Lower Albian Blue Marls of the Vocontian Basin (France): an unexpected variability observed from multiple “organic-rich” levels</w:t>
               </w:r>
@@ -1750,51 +1771,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Aizprua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cesar Witt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Poujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1854,51 +1875,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Miocene Mediterranean Strait: The Bonifacio Formation, Southern Corsica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Ferrandini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1971,51 +1992,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Graveleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Chanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Meilliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2060,291 +2081,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04274905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outer forearc high control in an erosional subduction regime: The case of the central Peruvian forearc (6–10°S)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Turbidite-induced re-oxygenation episodes of the sediment- water interface in a diverticulum of the Tethys Ocean during the Oceanic Anoxic Event 1a: The French Vocontian Basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melesio Quijada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Catherine Genge</w:t>
+                <w:t xml:space="preserve">Bastien Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">César Witt</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Armelle Riboulleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tecto.2020.228546⟩</w:t>
+              <w:t xml:space="preserve">Depositional Record</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 6 (2), pp.352-382. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/dep2.102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03093929v1</w:t>
+                <w:t xml:space="preserve">hal-02862330v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turbidite-induced re-oxygenation episodes of the sediment- water interface in a diverticulum of the Tethys Ocean during the Oceanic Anoxic Event 1a: The French Vocontian Basin</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Melesio Quijada</w:t>
+                <w:t xml:space="preserve">Outer forearc high control in an erosional subduction regime: The case of the central Peruvian forearc (6–10°S)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Catherine Genge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien Huet</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">César Witt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Chanier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armelle Riboulleau</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ysabel Calderon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Depositional Record</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 6 (2), pp.352-382. </w:t>
+              <w:t xml:space="preserve">Tectonophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 789, pp.228546. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/dep2.102⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2020.228546⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02862330v2</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03093929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From accretion to forearc basin initiation: The case of SW Ecuador, Northern Andes</w:t>
               </w:r>
@@ -2784,51 +2805,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Buatois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Bengtson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Riboulleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 116 (9), pp.3431-3436. </w:t>
@@ -2866,51 +2887,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reply to the Discussion by B. Pratt on ‘Depositional setting of the 2·1 Ga Francevillian macrobiota (Gabon): Rapid mud settling in a shallow basin swept by high‐density sand flows’ by Reynaud et al . (2018) Sedimentology, 65, 670–701</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐yves Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Trentesaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2994,278 +3015,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04274171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tide-dominated deltas in active margin basins: Insights from the Guayas estuary, Gulf of Guayaquil, Ecuador</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Depositional setting of the 2·1 Ga Francevillian macrobiota (Gabon): Rapid mud settling in a shallow basin swept by high-density sand flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Trentesaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrazak El Albani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Aubineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauriss Ngombi-Pemba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.margeo.2018.06.002⟩</w:t>
+              <w:t xml:space="preserve">Sedimentology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 65 (3), pp.670-701. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/sed.12398⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04274236v1</w:t>
+                <w:t xml:space="preserve">hal-02010695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Depositional setting of the 2·1 Ga Francevillian macrobiota (Gabon): Rapid mud settling in a shallow basin swept by high-density sand flows</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Tide-dominated deltas in active margin basins: Insights from the Guayas estuary, Gulf of Guayaquil, Ecuador</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cesar Witt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andres Pazmiño</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefany Gilces</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sedimentology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 65 (3), pp.670-701. </w:t>
+              <w:t xml:space="preserve">Marine Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 403, pp.165-178. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/sed.12398⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.margeo.2018.06.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02010695v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04274236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Depositional environment and age of some key Late Pliocene to Early Quaternary deposits on the underfilled Cedrino paleovalley (Orosei): Insight into the Neogene geodynamic evolution of Sardinia</w:t>
               </w:r>
@@ -3525,1905 +3546,1905 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04274241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From non-tidal shelf to tide-dominated strait: The Miocene Bonifacio Basin, Southern Corsica</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reply to Debroas et al.’s comment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Ferrandini</w:t>
+                <w:t xml:space="preserve">Camille Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Ferrandini</w:t>
+                <w:t xml:space="preserve">Yves Lagabrielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Santiago</w:t>
+                <w:t xml:space="preserve">Martin Neumaier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Thinon</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Michel de Saint Blanquat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sedimentology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 60 (2), pp.599-623. </w:t>
+              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 184 (6), pp.631-633. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-3091.2012.01352.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2113/gssgfbull.184.6.631⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00738496v1</w:t>
+                <w:t xml:space="preserve">insu-01060194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of the Mesohellenic Basin (Greece) : a synthesis</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Modeling of a Tide-influenced Point-bar Heterogeneity Distribution and Impacts on Steam-assisted Gravity Drainage Production&amp;lt;subtitle&amp;gt;Example from Steepbank River, McMurray Formation, Canada&amp;lt;/subtitle&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffray Musial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Labourdette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Reynaud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Virtual Explorer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3809/jvirtex.2012.00308⟩</w:t>
+              <w:t xml:space="preserve">AAPG Studies in Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 64, pp.1-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1306/13371593st643561⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04274255v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04274285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reply to Debroas et al.’s comment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From non-tidal shelf to tide-dominated strait: The Miocene Bonifacio Basin, Southern Corsica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.Y. Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ferrandini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Clerc</w:t>
+                <w:t xml:space="preserve">J. Ferrandini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Lagabrielle</w:t>
+                <w:t xml:space="preserve">M. Santiago</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Neumaier</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Isabelle Thinon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sedimentology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 60 (2), pp.599-623. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-3091.2012.01352.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2113/gssgfbull.184.6.631⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-01060194v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00738496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of a Tide-influenced Point-bar Heterogeneity Distribution and Impacts on Steam-assisted Gravity Drainage Production&amp;lt;subtitle&amp;gt;Example from Steepbank River, McMurray Formation, Canada&amp;lt;/subtitle&amp;gt;</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Geoffray Musial</w:t>
+                <w:t xml:space="preserve">Evolution of the Mesohellenic Basin (Greece) : a synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Ferrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Chanier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Labourdette</w:t>
+                <w:t xml:space="preserve">Andreas Pavlopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessica Franco</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pitaksit Ditbanjong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AAPG Studies in Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 64, pp.1-20. </w:t>
+              <w:t xml:space="preserve">Journal of the Virtual Explorer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1306/13371593st643561⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3809/jvirtex.2012.00308⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04274285v1</w:t>
+                <w:t xml:space="preserve">hal-04274255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exhumation of subcontinental mantle rocks: evidence from ultramafic-bearing clastic deposits nearby the Lherz peridotite body, French Pyrenees</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Incised valleys and tidal seaways: the example of the Miocene Uzès-Castillon basin, SE France.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel de Saint Blanquat</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vennin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Parize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loup Rubino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Bourdillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 183 (5), pp.443-459. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2113/gssgfbull.183.5.443⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 183 (5), pp.471-487. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2113/gssgfbull.183.5.471⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00766884v1</w:t>
+                <w:t xml:space="preserve">hal-00767590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Miocene Sommières basin, SE France: Bioclastic carbonates in a tide-dominated depositional system</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Exhumation of subcontinental mantle rocks: evidence from ultramafic-bearing clastic deposits nearby the Lherz peridotite body, French Pyrenees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Clerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Lagabrielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Neumaier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Noël P. James</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel de Saint Blanquat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sedimentary Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sedgeo.2012.10.006⟩</w:t>
+              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 183 (5), pp.443-459. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2113/gssgfbull.183.5.443⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">insu-04274262v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00766884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subsurface and outcrop characterization of large tidally influenced point bars of the Cretaceous McMurray Formation (Alberta, Canada)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">The Miocene Sommières basin, SE France: Bioclastic carbonates in a tide-dominated depositional system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noël P. James</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sedimentary Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 279, pp.156-172. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sedgeo.2011.04.020⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 282, pp.360-373. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sedgeo.2012.10.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03641585v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04274262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incised valleys and tidal seaways: the example of the Miocene Uzès-Castillon basin, SE France.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Subsurface and outcrop characterization of large tidally influenced point bars of the Cretaceous McMurray Formation (Alberta, Canada)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffray Musial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Parize</w:t>
+                <w:t xml:space="preserve">Murray K. Gingras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Loup Rubino</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hugues Féniès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Labourdette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sedimentary Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 279, pp.156-172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sedgeo.2011.04.020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2113/gssgfbull.183.5.471⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00767590v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03641585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tectonic control of the Meteora conglomeratic formations (Mesohellenic basin, Greece)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cenozoic tectonics of the Western Approaches Channel basins and its control of local drainage systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Chanier</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Pascal P. Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gracia-Garay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pol Guennoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bourillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Reynaud</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pitaksit Ditbanjong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 182 (5), pp.437-450. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2113/gssgfbull.182.5.437⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 182 (5), pp.451-463. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2113/gssgfbull.182.5.451⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00639169v1</w:t>
+                <w:t xml:space="preserve">hal-00639176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Basement Control on Shaping and Infilling of Valleys Incised at the Southern Coast of Brittany, France</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Tectonic control of the Meteora conglomeratic formations (Mesohellenic basin, Greece)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Ferrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Chanier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pol Guennoc</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Pavlopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pitaksit Ditbanjong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sedimentary Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 76 (1), pp.37-55. </w:t>
+              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 182 (5), pp.437-450. </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2110/pec.06.85.0037⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2113/gssgfbull.182.5.437⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04274316v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00639169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Bonifacio formation (Miocene of Corsica): transition from a wave- to tide-dominated coastal system in mixed carbonate-siliciclastic setting</w:t>
+                <w:t xml:space="preserve">Basement Control on Shaping and Infilling of Valleys Incised at the Southern Coast of Brittany, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre André</w:t>
+                <w:t xml:space="preserve">David Menier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Barthet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michelle Ferrandini</w:t>
+                <w:t xml:space="preserve">Jean-Noël Proust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Ferrandini</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Reynaud</w:t>
+                <w:t xml:space="preserve">François Guillocheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pol Guennoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 182 (3), pp.221-230. </w:t>
+              <w:t xml:space="preserve">Journal of Sedimentary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 76 (1), pp.37-55. </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2113/gssgfbull.182.3.221⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2110/pec.06.85.0037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04274307v1</w:t>
+                <w:t xml:space="preserve">hal-04274316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tectonically triggered tidal dynamics in a Mediterranean strait : the Miocene Bonifacio Basin, Corsica</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Thinon</w:t>
+                <w:t xml:space="preserve">The Bonifacio formation (Miocene of Corsica): transition from a wave- to tide-dominated coastal system in mixed carbonate-siliciclastic setting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Barthet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Ferrandini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Ferrandini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sedimentology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 182 (3), pp.221-230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2113/gssgfbull.182.3.221⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00604010v1</w:t>
+                <w:t xml:space="preserve">hal-04274307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Bonifacio Formation (Miocene of corsica): transition from a wave- to tide-dominated coastal system in mixed carbonate-siliciclastic setting</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId147" w:history="1">
+                <w:t xml:space="preserve">Tectonically triggered tidal dynamics in a Mediterranean strait : the Miocene Bonifacio Basin, Corsica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.Y. Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ferrandini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ferrandini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.Y. Reynaud</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Santiago</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Thinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, pp.225-234</w:t>
+              <w:t xml:space="preserve">Sedimentology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, in progress</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00604009v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00604010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cenozoic tectonics of the Western Approaches Channel basins and its control of local drainage systems</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Bonifacio Formation (Miocene of corsica): transition from a wave- to tide-dominated coastal system in mixed carbonate-siliciclastic setting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Bourillet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Reynaud</w:t>
+                <w:t xml:space="preserve">J.P. André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Barthet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ferrandini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ferrandini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.Y. Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 182 (5), pp.451-463. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2011, pp.225-234</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00639176v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00604009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratigraphic records and variability of incised valleys and estuaries along French coasts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chaumillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Reynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 181 (2), pp.75-85. </w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5451,467 +5472,467 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00647568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topographic controls on producing and depositing tidal cool-water carbonates, Uzès basin, SE France.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Inherited fault control on the drainage pattern and infilling sequences of late glacial incised valley, SE coast of Brittany, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R.W. Dalrymple</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">D. Besson</w:t>
+                <w:t xml:space="preserve">David D. Menier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.Y. Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Proust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillocheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pol Guennoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sedimentary Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 76, pp.117-130</w:t>
+              <w:t xml:space="preserve">SEPM special publications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 85, pp.37-55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00163034v1</w:t>
+                <w:t xml:space="preserve">insu-00657409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topographic controls on production and deposition of tidal cool-water carbonates, Uzès Basin, SE France.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Reynaud</w:t>
+                <w:t xml:space="preserve">Topographic controls on producing and depositing tidal cool-water carbonates, Uzès basin, SE France.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-Y. Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.W. Dalrymple</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Vennin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Parize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert W. Dalrymple</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">David Besson</w:t>
+                <w:t xml:space="preserve">D. Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sedimentary Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 76 (1), pp.117-130. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2006, 76, pp.117-130</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00450961v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00163034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inherited fault control on the drainage pattern and infilling sequences of late glacial incised valley, SE coast of Brittany, France</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pol Guennoc</w:t>
+                <w:t xml:space="preserve">Topographic controls on production and deposition of tidal cool-water carbonates, Uzès Basin, SE France.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert W. Dalrymple</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vennin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Parize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SEPM special publications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Sedimentary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 76 (1), pp.117-130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2110/jsr.2006.07⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00657409v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00450961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Latest Burdigalian network of fluvial valleys in southeast France (western Alps): characteristics, geographic extent, age, implications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Parize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Rubino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Aguilar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5981,411 +6002,411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00178446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geodynamic controls of a Piggyback Basin: the Intramountainous Molassic Meso-Hellenic Basin, Continental Greece</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacky Ferrière</w:t>
+                <w:t xml:space="preserve">Subsidence rate in the Gulf of Corinth : what we learn from the long piston coring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Moretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Lykousis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Sakellariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.Y. Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">G. Migiros</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Benziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 175, n°4,, p. 361-381</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 336, pp.291-299</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00331974v1</w:t>
+                <w:t xml:space="preserve">hal-00143119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geologic evolution and geodynamic controls of the Tertiary intramontane piggyback Meso-Hellenic basin, Greece</w:t>
+                <w:t xml:space="preserve">Geodynamic controls of a Piggyback Basin: the Intramountainous Molassic Meso-Hellenic Basin, Continental Greece</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Ferrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.Y. Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pavlopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Georges Migiros</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Migiros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 175 (4), pp.361-381. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2004, 175, n°4,, p. 361-381</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04274318v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00331974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sedimentation and subsidence rate in the Gulf of Corinth: what we learn from the Marion Dufresne's long-piston coring.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">V. Lykousis</w:t>
+                <w:t xml:space="preserve">Geologic evolution and geodynamic controls of the Tertiary intramontane piggyback Meso-Hellenic basin, Greece</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Ferrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Pavlopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Sakellariou</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">B. Benziane</w:t>
+                <w:t xml:space="preserve">Georges Migiros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 175 (4), pp.361-381. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2113/175.4.361⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00069438v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04274318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geologic evolution and Geodynamic controls on the Tertiary Intramontane Piggyback Meso-Hellenic Basin, Greece.</w:t>
               </w:r>
@@ -6397,77 +6418,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ferrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.Y. Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pavlopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Migiros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 175 (4), pp.361-381</w:t>
@@ -6490,988 +6511,988 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00021489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geologic evolution and Geodyanmic controls on the Tertiary Intramontane Piggyback Meso-Hellenic Basin, Greece</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sedimentation and subsidence rate in the Gulf of Corinth: what we learn from the Marion Dufresne's long-piston coring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Pavlopoulos</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">G. Migiros</w:t>
+                <w:t xml:space="preserve">Isabelle Moretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vassilis Lykousis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitris Sakellariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Benziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 336 (4-5), pp.291-299. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crte.2003.11.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00143122v1</w:t>
+                <w:t xml:space="preserve">hal-04274319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sedimentation and subsidence rate in the Gulf of Corinth: what we learn from the Marion Dufresne's long-piston coring</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Brahim Benziane</w:t>
+                <w:t xml:space="preserve">Sedimentation and subsidence rate in the Gulf of Corinth: what we learn from the Marion Dufresne's long-piston coring.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Moetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Lykousis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Sakellariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-Y. Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Benziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 336 (4-5), pp.291-299. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2004, 336 (4-5), pp.291-299</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04274319v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00069438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subsidence rate in the Gulf of Corinth : what we learn from the long piston coring</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">D. Sakellariou</w:t>
+                <w:t xml:space="preserve">Geologic evolution and Geodyanmic controls on the Tertiary Intramontane Piggyback Meso-Hellenic Basin, Greece</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Ferrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.Y. Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">B. Benziane</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pavlopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Migiros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 336, pp.291-299</w:t>
+              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 175 (4), pp.361-381</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00143119v1</w:t>
+                <w:t xml:space="preserve">hal-00143122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The &amp;quot;Fleuve Manche&amp;quot; : the sub-marine sedimentary features from the outer shelf to the deep-sea fans</w:t>
+                <w:t xml:space="preserve">The ‘Fleuve Manche’: the submarine sedimentary features from the outer shelf to the deep‐sea fans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.F. Bourillet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Reynaud</w:t>
+                <w:t xml:space="preserve">Jean‐françois Bourillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐yves Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Baltzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Zaragosi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">J. Quat. Res.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Quaternary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 18 (3-4), pp.261-282. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jqs.757⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00143111v1</w:t>
+                <w:t xml:space="preserve">hal-04274323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The offshore sedimentary cover of the English Channel and its northern and western Approaches</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The &amp;quot;Fleuve Manche&amp;quot; : the sub-marine sedimentary features from the outer shelf to the deep-sea fans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge S. Berné</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J.F. Bourillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Baltzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Zaragosi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">J. Quat. Res.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 18 (3-4), pp.261-282</w:t>
+              <w:t xml:space="preserve">, 2003, 18 (3-4), pp.361-391</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00143107v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00143111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The offshore Quaternary sediment bodies of the English Channel and its Western Approaches</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bernadette Tessier</w:t>
+                <w:t xml:space="preserve">The offshore sedimentary cover of the English Channel and its northern and western Approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.Y. Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Teyssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐paul Auffret</w:t>
+                <w:t xml:space="preserve">J.P. Auffret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Berné</w:t>
+                <w:t xml:space="preserve">Serge S. Berné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc De Batist</w:t>
+                <w:t xml:space="preserve">M. de Batist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Quaternary Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">J. Quat. Res.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 18 (3-4), pp.261-282</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04274325v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00143107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ‘Fleuve Manche’: the submarine sedimentary features from the outer shelf to the deep‐sea fans</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The offshore Quaternary sediment bodies of the English Channel and its Western Approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐yves Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐paul Auffret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Berné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐françois Bourillet</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marc De Batist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Quaternary Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 18 (3-4), pp.261-282. </w:t>
+              <w:t xml:space="preserve">, 2003, 18 (3-4), pp.361-371. </w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jqs.757⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jqs.758⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04274323v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04274325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deux siècles de stratigraphie dans le bassin de Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick De Wever</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillocheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Vennin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7522,77 +7543,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tide and wave dynamics on a sand bank from the deep shelf of the Western Channel approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Berné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chamley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7658,468 +7679,468 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04274349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Celtic Sea banks: an example of sand body analysis from very high-resolution seismic data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Importations et remaniements de thanatofaunes dans les sables de la plate-forme profonde des approches occidentales de la Manche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T Marsset</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Agnès Lauriat-Rage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M de Batist</w:t>
+                <w:t xml:space="preserve">Didier Neraudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Plagnol</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Éric Braccini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 158 (1-4), pp.89-109. </w:t>
+              <w:t xml:space="preserve">Oceanologica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 22 (4), pp.381-396. </w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0025-3227(98)00188-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0399-1784(00)88722-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04274330v1</w:t>
+                <w:t xml:space="preserve">hal-04274346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Importations et remaniements de thanatofaunes dans les sables de la plate-forme profonde des approches occidentales de la Manche</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Architecture and Sequence Stratigraphy of a Late Neogene Incised Valley at the Shelf Margin, Southern Celtic Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Proust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Lauriat-Rage</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Éric Braccini</w:t>
+                <w:t xml:space="preserve">W Dalrymple Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bourillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oceanologica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0399-1784(00)88722-8⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sedimentary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, Vol. 69 (1999),, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1306/D42689EB-2B26-11D7-8648000102C1865D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04274346v1</w:t>
+                <w:t xml:space="preserve">hal-04274338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Architecture and Sequence Stratigraphy of a Late Neogene Incised Valley at the Shelf Margin, Southern Celtic Sea</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">The Celtic Sea banks: an example of sand body analysis from very high-resolution seismic data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Marsset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Noël Proust</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M de Batist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W Dalrymple Robert</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C Plagnol</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sedimentary Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, Vol. 69 (1999),, </w:t>
+              <w:t xml:space="preserve">Marine Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 158 (1-4), pp.89-109. </w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1306/D42689EB-2B26-11D7-8648000102C1865D⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0025-3227(98)00188-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04274338v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04274330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eustatic and hydrodynamic controls on the architecture of a deep shelf sand bank (Celtic Sea)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐yves Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐noël Proust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8221,90 +8242,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Initiation d'un bassin transporté: l'exemple du ≪ sillon méso-hellénique ≫ au Tertiaire (Grèce)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Ferrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Migiros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Proust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series IIA - Earth and Planetary Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 326 (8), pp.567-574. </w:t>
@@ -8348,402 +8369,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04274353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apports de la sismique très haute résolution à l’interprétation génétique d’un banc sableux de la Mer Celtique</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etude de la variabilité climatique à haute résolution dans des sédiments de l’Atlantique Nord</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Lericolais</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tania Marsset</w:t>
+                <w:t xml:space="preserve">E. Cortijo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.Y. Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Labeyrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Paillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Lehman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series III - Sciences de la Vie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 320, pp.125-132</w:t>
+              <w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series IIA - Earth and Planetary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 321, pp.231-238</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04274367v1</w:t>
+                <w:t xml:space="preserve">hal-03002911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de la variabilité climatique à haute résolution dans des sédiments de l'Atlantique Nord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Cortijo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Labeyrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Paillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Lehmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series III - Sciences de la Vie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 321, pp.231-238</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04828605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de la variabilité climatique à haute résolution dans des sédiments de l’Atlantique Nord</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">D. Paillard</w:t>
+                <w:t xml:space="preserve">Apports de la sismique très haute résolution à l’interprétation génétique d’un banc sableux de la Mer Celtique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Proust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Lehman</w:t>
+                <w:t xml:space="preserve">Gilles Lericolais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tania Marsset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series IIA - Earth and Planetary Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 321, pp.231-238</w:t>
+              <w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series III - Sciences de la Vie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 320, pp.125-132</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03002911v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04274367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (41)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8787,77 +8808,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Blaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hiance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Ouchaou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29e Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Géologique de France, Oct 2025, Montpellier, France</w:t>
@@ -9011,103 +9032,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution de l’architecture sédimentaire de la plaine maritime flamande depuis l’Antiquité : apport des données géoradar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Ouchaou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youn Besse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Tilehghouatine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Armynot Du Châtelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19e Congrès Français de Sédimentologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Lille, France</w:t>
@@ -9136,90 +9157,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rhythmites preserved into intertidal flat successions of the hypertidal Santa Cruz – Chico River estuary (Southern Patagonia, Argentina)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Lortie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Ignacio Cuitiño</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Adrián Scasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9261,64 +9282,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultimate tidalites preserved in the lee of polder dikes: findings from geoarcheological surveying in the French Flemish coastal plain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Ouchaou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Prot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9363,536 +9384,536 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04709746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MASW seismic as a tool for investigating the architecture of Holocene coastal deposits: examples in the North of France (Boulonnais and Flemish coastal plain)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">The Late Pleistocene - Holocene meandering lower Garonne River, southwest France: architecture of the valley fill and chronology, comparison with other European rivers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Leleu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bertran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Andrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Sicard-Delage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Ouchaou</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thomas Buchwald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19e Congrès Français de Sédimentologie</w:t>
+              <w:t xml:space="preserve">19ème Congrès Français de Sédimentologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05026988v1</w:t>
+                <w:t xml:space="preserve">hal-04872606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Late Pleistocene - Holocene meandering lower Garonne River, southwest France: architecture of the valley fill and chronology, comparison with other European rivers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Bertran</w:t>
+                <w:t xml:space="preserve">MASW seismic as a tool for investigating the architecture of Holocene coastal deposits: examples in the North of France (Boulonnais and Flemish coastal plain)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Andrieux</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Rachid Ouchaou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Trentesaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roa Seif Dine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Buchwald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19ème Congrès Français de Sédimentologie</w:t>
+              <w:t xml:space="preserve">19e Congrès Français de Sédimentologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04872606v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05026988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultimate tidalites preserved in the lee of polder dikes: findings from geoarcheological surveys in the French Flemish coastal plain</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Évaluation de la ressource en granulats marins au large des Hauts-de-France. Le projet GRAAL-HdF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Trentesaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Le Lorec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Reynaud</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Lançon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Association of Sedimentologists Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Aberdeen, Scotland, United Kingdom</w:t>
+              <w:t xml:space="preserve">19e Congrès Français de Sédimentologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05027052v1</w:t>
+                <w:t xml:space="preserve">hal-05027020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation de la ressource en granulats marins au large des Hauts-de-France. Le projet GRAAL-HdF</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Trentesaux</w:t>
+                <w:t xml:space="preserve">Ultimate tidalites preserved in the lee of polder dikes: findings from geoarcheological surveys in the French Flemish coastal plain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Deschodt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Ouchaou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Desoutter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Le Lorec</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Reynaud</w:t>
+                <w:t xml:space="preserve">Mathieu Lançon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19e Congrès Français de Sédimentologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Lille, France</w:t>
+              <w:t xml:space="preserve">International Association of Sedimentologists Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Aberdeen, Scotland, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05027020v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05027052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évolution récente des dunes littorales belges : apports croisés de la prospection géoradar et de l'analyse de la couverture végétale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Ouchaou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Montreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9960,90 +9981,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do evaporites record tides ? Observations in the Lower Cretaceous of Southern Tunisia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Yves Reynaud</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mohamed Soussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chafia Akrout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Boukhalfa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwa Chnayna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10098,90 +10119,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La transition terre-mer dans la transgression du crétace inférieur d’Afrique du nord : exemple du wealdien des chotts, Tunisie méridionale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chafia Akrout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Boukhalfa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Yves Reynaud</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mohamed Soussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rahma Znazen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18ème Congrès Français de Sédimentologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Brest, France</w:t>
@@ -10210,90 +10231,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évolution holocène des prismes sédimentaires côtiers de la Manche. Apport des données sismiques pour une synthèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Trentesaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendoline Gregoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10329,359 +10350,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04525020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution des dunes de second ordre dans la dynamique de construction de la grande dune du Pilat. Etude de l'imbrication pluri-échelles des architectures par investigation géoradar</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evolution of sediment wedges along the French coasts of the English channel, a synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Trentesaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Le Bot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malaurie Charpentier</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Reynaud</w:t>
+                <w:t xml:space="preserve">E. Grenard Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18ème Congrès Français de Sédimentologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Brest, France</w:t>
+              <w:t xml:space="preserve">Tidalites 2022 International Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Matera, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03794940v1</w:t>
+                <w:t xml:space="preserve">hal-04274889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of sediment wedges along the French coasts of the English channel, a synthesis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Contribution des dunes de second ordre dans la dynamique de construction de la grande dune du Pilat. Etude de l'imbrication pluri-échelles des architectures par investigation géoradar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malaurie Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Pancrazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Reynaud</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">E. Grenard Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tidalites 2022 International Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Matera, Italy</w:t>
+              <w:t xml:space="preserve">18ème Congrès Français de Sédimentologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04274889v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03794940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The hypertidal estuary of the Santz Cruz estuary (SOUTH PATAGONIA, ARGENTINA): A composite RIA-TYPE SYSTEM subject to exceptional hydronamic and sedimentary forcings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Cuitino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Scasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Pancrazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tidalites 2022 International Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Matera, Italy</w:t>
@@ -10704,1550 +10725,1550 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04274883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apports de l’outil géoradar pour la reconstruction des architectures stratigraphiques et des environnements de dépôts côtiers actuels et anciens</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Identifying controls on organic matter enrichments in hemipelagic settings: a biomarker approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Riboulleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melesio Quijada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Adou</w:t>
+                <w:t xml:space="preserve">Jean-Noël Ferry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque MARCO</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">30th International Meeting on Organic Geochemistry (IMOG 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Online, France. pp.1-2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3997/2214-4609.202134102⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04274960v1</w:t>
+                <w:t xml:space="preserve">hal-04219728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the Pleistocene submarine canyons of the south-eastern Niger delta basin: Tectonostratigraphic evolution and infilling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vivian Oguadinma</w:t>
+                <w:t xml:space="preserve">Apports de l’outil géoradar pour la reconstruction des architectures stratigraphiques et des environnements de dépôts côtiers actuels et anciens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Ouchaou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Massimo Dall'Asta</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Franck Adou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
+              <w:t xml:space="preserve">Colloque MARCO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ULCO, Oct 2021, Boulogne Sur Mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03589255v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04274960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying controls on organic matter enrichments in hemipelagic settings: a biomarker approach</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Study of the Pleistocene submarine canyons of the south-eastern Niger delta basin: Tectonostratigraphic evolution and infilling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivian Oguadinma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimo Dall'Asta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Delhaye-Prat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scott Thackrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Reynaud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03592826v1</w:t>
+                <w:t xml:space="preserve">hal-03589255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating recent seismotectonic activity of the Haubourdin fault in the Mélantois anticline area (Northern France) using LiDAR dataset and GPR survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Graveleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Chanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Watremez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Ouchaou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Averbuch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on “Active tectonics and dating”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SIGMA2-RESIF, Sep 2021, Praz-sur-Arly, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04386107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transferts et stockages sédimentaires sur le golfe de Gabès au Pléistocène</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Identifying controls on organic matter enrichments in hemipelagic settings: a biomarker approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Riboulleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melesio Quijada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Ferry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque MARCO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ULCO, Oct 2021, Boulogne Sur Mer, France</w:t>
+              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04274931v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03592826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating recent seismotectonic activity of the Haubourdin fault in the Mélantois anticline area (Northern France) using LiDAR dataset and GPR survey</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transferts et stockages sédimentaires sur le golfe de Gabès au Pléistocène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raouia Zahmoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Trentesaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ouaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hedi Inoubli Mohamed</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GHYMANCHE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Wimereux, France</w:t>
+              <w:t xml:space="preserve">Colloque MARCO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ULCO, Oct 2021, Boulogne Sur Mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04386128v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04274931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the Pleistocene submarine canyons of the southeastern Niger delta basin: Tectonostratigraphic evolution and infilling. Réunion des Sciences de la Terre</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Géomorphologie et architecture stratigraphique de la dune Holocène de Ghyvelde : apport de la prospection géoradar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Scott Thrackey</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Aillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Ouchaou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Sipka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion des Sciences de la Terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société géologique de France, Nov 2021, Lyon, France</w:t>
+              <w:t xml:space="preserve">Colloque GhyManche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR 8187 LOG, Oct 2021, Wimereux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04274980v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04274945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géomorphologie et architecture stratigraphique de la dune Holocène de Ghyvelde : apport de la prospection géoradar</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Investigating recent seismotectonic activity of the Haubourdin fault in the Mélantois anticline area (Northern France) using LiDAR dataset and GPR survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Graveleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Chanier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Watremez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Ouchaou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Averbuch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque GhyManche</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UMR 8187 LOG, Oct 2021, Wimereux, France</w:t>
+              <w:t xml:space="preserve">GHYMANCHE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Wimereux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04274945v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04386128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying controls on organic matter enrichments in hemipelagic settings: a biomarker approach</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Study of the Pleistocene submarine canyons of the southeastern Niger delta basin: Tectonostratigraphic evolution and infilling. Réunion des Sciences de la Terre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivian Oguadinma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimo Dall'Asta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Delhaye-Prat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scott Thrackey</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th International Meeting on Organic Geochemistry (IMOG 2021)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société géologique de France, Nov 2021, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04219728v1</w:t>
+                <w:t xml:space="preserve">hal-04274980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A bacterial role in Paleoproterozoic clay formation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abderrazak El Abani</w:t>
+                <w:t xml:space="preserve">L'estuaire hypertidal de Santa Cruz - Chico River (Sud Patagonie, Argentine) : un environnement soumis à des forçages hydrodynamiques et sédimentaires exceptionnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Cuitino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Scasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Bekker</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">O.M. Bankole</w:t>
+                <w:t xml:space="preserve">Maria Duperron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geobiology2019. 2nd Geobiology Society Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Banff, Canada</w:t>
+              <w:t xml:space="preserve">17e Congrès Français de Sédimentologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Beauvais, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04481436v1</w:t>
+                <w:t xml:space="preserve">hal-02415578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le géoradar : un outil versatile pour les études stratigraphiques du littoral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Héquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Weill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Ruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Avenir Littoral</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université du Littoral Côte d'Opale - ULCO, Mar 2019, Dunkerque, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02063301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'estuaire hypertidal de Santa Cruz - Chico River (Sud Patagonie, Argentine) : un environnement soumis à des forçages hydrodynamiques et sédimentaires exceptionnels</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Roberto Scasso</w:t>
+                <w:t xml:space="preserve">A bacterial role in Paleoproterozoic clay formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Aubineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrazak El Abani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bekker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Somogyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Duperron</w:t>
+                <w:t xml:space="preserve">O.M. Bankole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17e Congrès Français de Sédimentologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Beauvais, France</w:t>
+              <w:t xml:space="preserve">Geobiology2019. 2nd Geobiology Society Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Banff, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02415578v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04481436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An U-Pb zircon chronology based correlation for forearc sediments trough the Ecuadorian - Peruvian border</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Witt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Aizprua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12462,64 +12483,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Redois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gagnaison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Reynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on tidal Environments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12544,103 +12565,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Offshore tidal bioclastic bodies in epeiric seas: Miocene examples from SE France and Corsica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Rubino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Parize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.-W. Dalrymple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Vennin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tidalites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Caen, France</w:t>
@@ -12663,609 +12684,609 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03278253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tidal dynamics at the opening of a strait: the Miocene Bonifacio Formation, S Corsica</w:t>
+                <w:t xml:space="preserve">Contrôle tectonique de la mise en place d'une dynamique tidale dans les Bouches de Bonifacio au Miocène. Apports de nouvelles données sismiques THR.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.Y. Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Thinon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Guennoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ferrandini</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Thinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th IAS Meeting of Sedimentology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Zaragoza, Spain. p. 449</w:t>
+              <w:t xml:space="preserve">13ème Congrès Français de Sédimentologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00604008v1</w:t>
+                <w:t xml:space="preserve">hal-00657319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les dépôts marins et continentaux pliocènes de la côte orientale de la Sardaigne (secteur d'Orosei) dans le cadre de l'évolution morphostructurale de la région.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Reynaud</w:t>
+                <w:t xml:space="preserve">Tidal dynamics at the opening of a strait: the Miocene Bonifacio Formation, S Corsica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.Y. Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ferrandini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ferrandini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Santiago</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Thinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ème Congrès Français de Sédimentologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Dijon, France</w:t>
+              <w:t xml:space="preserve">28th IAS Meeting of Sedimentology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Zaragoza, Spain. p. 449</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00657312v1</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00604008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrôle de l'enregistrement stratigraphique du Pliocène sur la côte est-Sarde : Effer de la crise de salinité messinienne ou tectonique post-rift ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Les dépôts marins et continentaux pliocènes de la côte orientale de la Sardaigne (secteur d'Orosei) dans le cadre de l'évolution morphostructurale de la région.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Giresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Angela Bassetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Chanier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Reynaud</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Thinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13ème Congrès Français de Sédimentologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00657307v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00657312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrôle tectonique de la mise en place d'une dynamique tidale dans les Bouches de Bonifacio au Miocène. Apports de nouvelles données sismiques THR.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
+                <w:t xml:space="preserve">Contrôle de l'enregistrement stratigraphique du Pliocène sur la côte est-Sarde : Effer de la crise de salinité messinienne ou tectonique post-rift ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Chanier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Gaullier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Thinon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Ferrandini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13ème Congrès Français de Sédimentologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00657319v1</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00657307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transition tempête-tidal dans un système côtier mixte carbonaté clastique: l'exemple de la formation miocène de Bonifacio (Corse du Sud)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Barthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ferrandini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ferrandini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.Y. Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12e Congrès Français de Sédimentologie congres de l'ASF Rennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Rennes, France. pp.64</w:t>
@@ -13294,51 +13315,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratigraphic modelling of relief and terrigenous fluxes in tectonic source area : results on the Meso-Hellenic piggy-back basin (Greece)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Granjeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13346,51 +13367,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ngonlend</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Bêche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Weill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th IAS Meeting of Sedimentology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Patras, Greece</w:t>
@@ -13419,51 +13440,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forward stratigraphic basin modelling as a key to relief evolution at subduction margins: first results on the Meso-Hellenic piggyback basin (Greece)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Granjeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13471,51 +13492,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Ferrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Bêche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Weill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2006, Vienna, Austria</w:t>
@@ -13669,90 +13690,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origin of some offshore sand bodies around France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Berné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tania Marsset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Lericolais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bourillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc de Batist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13839,77 +13860,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rhythmites preserved into intertidal flat successions of the hypertidal Santa Cruz – Chico River estuary (Southern Patagonia, Argentina)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Lortie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Ignacio Cuitiño</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Adrián Scasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13977,64 +13998,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Caillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melesio Quijada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Riboulleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Bout-Roumazeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14108,64 +14129,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Short Papers from the 19th French Conference of Sedimentology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Armynot Du Châtelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19e Congrès Français de Sédimentologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Villeneuve d'Ascq, France. 84, Association des Sédimentologistes français, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14203,64 +14224,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livre des résumés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Trentesaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Armynot Du Châtelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Reynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19e Congrès Français de Sédimentologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Lille, France. 83, Association des Sédimentologistes Français, 280 p., 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14453,64 +14474,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contributions to Modern and Ancient Tidal Sedimentology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐yves Reynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Wiley, 1, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781119218395⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -14563,346 +14584,346 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MASW-2d seismic as a tool for investigating the architecture of Holocene coastal deposits: examples in the North of France (Boulonnais and Flemish coastal plain)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Rhythmites preserved in intertidal flat successions of the hypertidal Santa Cruz – Chico River estuary (southern Patagonia, Argentina)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Lortie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José I Cuitiño</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Robin</w:t>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto A Scasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Yves Reynaud; Eric Armynot du Châtelet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Short Papers from the 19th French Congress of Sedimentology, Lille</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 84, Association des Sédimentologistes Français, pp.81-85, 2025, 2-907205-83-8. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.70665/HRYX3362⟩</w:t>
+              <w:t xml:space="preserve">, 84, Association des Sédimentologistes Français, pp.97-102, 2025, 2-907205-83-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.70665/JFEB5133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05005438v1</w:t>
+                <w:t xml:space="preserve">hal-05005453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rhythmites preserved in intertidal flat successions of the hypertidal Santa Cruz – Chico River estuary (southern Patagonia, Argentina)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">MASW-2d seismic as a tool for investigating the architecture of Holocene coastal deposits: examples in the North of France (Boulonnais and Flemish coastal plain)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Roberto A Scasso</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Ouchaou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Trentesaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roa Seif Dine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Yves Reynaud; Eric Armynot du Châtelet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Short Papers from the 19th French Congress of Sedimentology, Lille</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 84, Association des Sédimentologistes Français, pp.97-102, 2025, 2-907205-83-8. </w:t>
+              <w:t xml:space="preserve">, 84, Association des Sédimentologistes Français, pp.81-85, 2025, 2-907205-83-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.70665/JFEB5133⟩</w:t>
+                <w:t xml:space="preserve">⟨10.70665/HRYX3362⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05005453v1</w:t>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05005438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport de l’outil géoradar pour la reconstruction des architectures stratigraphiques des environnements de dépôt côtiers actuels et anciens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Ouchaou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Reynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Observer le monde marin de la ressource à l'assiette - Recherches marines et littorales en Côte d'Opale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires Européennes, pp.363-382, 2024, 978-3-8416-7831-7             </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14927,64 +14948,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contributions to Modern and Ancient Tidal Sedimentology: an introduction to the volume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Reynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bernadette Tessier; Jean-Yves Reynaud. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contributions to Modern and Ancient Tidal Sedimentology: Proceedings of the Tidalites 2012 conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 47, Wiley, pp.1-4, 2016, IAS Special Publications, 978-1-119-21837-1. </w:t>
@@ -15035,51 +15056,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deux collections léguées à des institutions scientifiques : les collections Rousseau (Université de Poitiers) et Chartron (MNHN)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Reynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christophe Vital; Séverine Béchet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Nature pour Passion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Somogy éditions d'art, pp.132-139, 2014, 9782757205938</w:t>
@@ -15108,51 +15129,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shallow-Marine Tidal Deposits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Dalrymple</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15203,51 +15224,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basement control on shaping and infilling of valleys incised at the southern coast of Brittany.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David D. Menier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.Y. Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15255,51 +15276,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.N. Proust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Guillocheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Guennoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Robert W. Dalrymple, Dale A. Leckie and Roderick W. Tillman. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Incised Valleys in Time and Space</w:t>
@@ -15390,51 +15411,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Seranne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Reynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011, 50 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15484,51 +15505,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Architecture et évolution d'un banc sableux de mer celtique méridionale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Reynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Planète et Univers [physics]. Université de Lille 1 - Sciences et Technologies, 1996. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 1996LIL10199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -15587,51 +15608,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratigraphie des dépôts détritiques épicontinentaux : sismique, terrain, modélisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Reynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Planète et Univers [physics]. Université Pierre et Marie Curie (Paris 6), 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15739,51 +15760,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7FFC37B6"/>
+    <w:nsid w:val="F71ED633"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15970,51 +15991,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-yves-reynaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3665-8149" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/118824481" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/210216997" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/D-2106-2018" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146446v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahma Znazen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Sliti" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Khachira" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Soussi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Reynaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13146-025-01113-0" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05101350v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Gaaloul" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syrine Ben Ali" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Satour" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2025.105644" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05101357v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Boukhalfa" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santanu Banerjee" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP545-2023-181" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765395v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bertran" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Andrieux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leleu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Sicard-Delage" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Ouchaou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2024.109469" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675799v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imene Metatla" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ghienne" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olev Vinn" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Harouz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3140/bull.geosci.1894" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777131v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Tessier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Cuiti&#241;o" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Scasso" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Pancrazzi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2024.106728" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526108v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Metatla" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Reynaud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Ghienne" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Vinn" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813857v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian O Oguadinma" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delhaye-Prat" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Akpi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Thackrey" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engeos.2024.100293" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676865v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Weill" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mouaz&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ignacio Cuiti&#241;o" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2024.105073" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583376v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;yves Reynaud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youn Besse" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Tilehghouatine" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Armynot Du Ch&#226;telet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dep2.279" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536719v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Caillaud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melesio Quijada" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan R Hlohowskyj" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Chappaz" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Bout-Roumazeilles" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2022001" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03528819v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Aizprua" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Witt" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Poujol" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Barba" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2022.103714" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274142v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Ferrandini" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3301/GFT.2021.01" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274905v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Graveleau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Chanier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Meilliez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffray Musial" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03093929v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Catherine Genge" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Witt" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ysabel Calderon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2020.228546" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862330v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Huet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Riboulleau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dep2.102" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01934568v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Reynaud" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Barba" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aizprua" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2018.11.009" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157763v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Aubineau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrazak El Abani" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Bekker" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Somogyi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olabode Bankole" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-10620-3" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03664853v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrazak El Albani" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Somogyi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olabode M. Bankole" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-11042-x" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170144v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gabriela Gabriela Mangano" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Buatois" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Bengtson" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1815721116" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274171v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Trentesaux" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Aubineau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriss Ngombi-Pemba" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sed.12505" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274236v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Pazmi&#241;o" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefany Gilces" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2018.06.002" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010695v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sed.12398" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134707v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Giresse" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Angela Bassetti" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gaullier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Maillard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2014.11.022" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274241v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Coutand" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Walsh" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertha Louis" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Ferri&#232;re" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ter.12099" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-36SZR7VK-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738496v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferrandini" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ferrandini" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Santiago" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Thinon" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3091.2012.01352.x" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GMS6SCKJ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274255v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Pavlopoulos" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pitaksit Ditbanjong" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3809/jvirtex.2012.00308" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01060194v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Clerc" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lagabrielle" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Neumaier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel de Saint Blanquat" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.184.6.631" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274285v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Labourdette" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Franco" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1306/13371593st643561" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766884v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.183.5.443" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04274262v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l P. James" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2012.10.006" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BZ0VTPVX-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03641585v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murray K. Gingras" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues F&#233;ni&#232;s" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2011.04.020" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T5ZQNPNM-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767590v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vennin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Parize" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Rubino" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Bourdillon" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.183.5.471" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639169v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Chanier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.182.5.437" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274316v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Menier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Proust" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillocheau" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pol Guennoc" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2110/pec.06.85.0037" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274307v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Andr&#233;" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Barthet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ferrandini" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.182.3.221" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604010v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604009v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Andr&#233;" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Barthet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639176v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Le Roy" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gracia-Garay" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bourillet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.182.5.451" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647568v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chaumillon" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.181.2.75" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163034v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.W. Dalrymple" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vennin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Parize" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Besson" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450961v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert W. Dalrymple" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Besson" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2110/jsr.2006.07" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00657409v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David D. Menier" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178446v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Aguilar" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Aubry" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2005.05.009" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QDZP797V-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331974v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pavlopoulos" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bonneau" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Migiros" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274318v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Migiros" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/175.4.361" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069438v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Moetti" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lykousis" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sakellariou" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Benziane" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021489v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ferri&#232;re" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143122v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274319v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Moretti" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilis Lykousis" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Sakellariou" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Benziane" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2003.11.011" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143119v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143111v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Bourillet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Baltzer" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Zaragosi" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143107v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Teyssier" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Auffret" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge S. Bern&#233;" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Batist" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274325v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;paul Auffret" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bern&#233;" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc De Batist" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.758" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4W0P813D-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274323v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Bourillet" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.757" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HD9HSFSM-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274327v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick De Wever" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Robin" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-0683(02)00071-4" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274349v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chamley" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Debatist" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0025-3227(99)00033-X" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1BHNJG41-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274330v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Marsset" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M de Batist" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Plagnol" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0025-3227(98)00188-1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274346v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lauriat-Rage" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Neraudeau" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Braccini" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0399-1784(00)88722-8" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274338v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Dalrymple Robert" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1306/D42689EB-2B26-11D7-8648000102C1865D" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274342v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;no&#235;l Proust" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Dalrymple" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Marsset" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-3091.1999.00244.x" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZKDFR9D6-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274353v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1251-8050(98)80208-5" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QWF4S6LP-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274367v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lericolais" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828605v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Cortijo" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Labeyrie" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Paillard" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lehmann" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002911v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cortijo" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Labeyrie" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Paillard" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lehman" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385991v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Blaise" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Hiance" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877085v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Pagli" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Vallin" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deschodt" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David H&#233;risson" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Buchwald" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027045v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027014v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Lortie" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Adri&#225;n Scasso" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709746v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Prot" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026988v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Trentesaux" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roa Seif Dine" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04872606v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027052v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Desoutter" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lan&#231;on" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027020v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Le Lorec" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274784v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Montreuil" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Ruz" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274855v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chafia Akrout" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Chnayna" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274843v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525020v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Bot" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Gregoire" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03794940v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malaurie Charpentier" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Robin" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274889v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Grenard Grand" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274883v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Cuitino" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274960v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Adou" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589255v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian Oguadinma" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Dall'Asta" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592826v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Ferry" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386107v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Watremez" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Averbuch" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274931v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raouia Zahmoul" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ouaja" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Inoubli Mohamed" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386128v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274980v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Thrackey" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274945v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Aillaud" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sipka" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219728v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202134102" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481436v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bekker" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Somogyi" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.M. Bankole" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02063301v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud H&#233;quette" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02415578v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Duperron" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01916230v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Amberg" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483128v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Riboulleau" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bout-Roumazeilles" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03278254v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Redois" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gagnaison" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03278253v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Rubino" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.-W. Dalrymple" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604008v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00657312v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00657307v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00657319v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guennoc" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604016v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398330v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Granjeon" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ngonlend" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin B&#234;che" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397833v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413164v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Juillet-Leclerc" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rollion-Bard" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Cuif" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dauphin" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274359v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc de Batist" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654564v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348957v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279613v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072243v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70665/IPJT8001" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05568280v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roche" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Davansant" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gibout" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois H Guiziou" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Lasserre" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274645v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119218395" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005438v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70665/HRYX3362" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005453v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; I Cuiti&#241;o" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto A Scasso" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70665/JFEB5133" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881045v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452860v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119218395.ch0" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01376805v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Garcia" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274288v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-0123-6_13" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00194020v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Proust" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guillocheau" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856255v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Seranne" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Camus" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04274686v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1996LIL10199" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04274695v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-yves-reynaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3665-8149" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/118824481" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/210216997" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=bRXa4Y4AAAAJ" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/D-2106-2018" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146446v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahma Znazen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Sliti" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Khachira" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Soussi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Reynaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13146-025-01113-0" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05101350v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Gaaloul" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syrine Ben Ali" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Satour" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2025.105644" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765395v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bertran" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Andrieux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leleu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Sicard-Delage" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Ouchaou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2024.109469" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05101357v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Boukhalfa" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santanu Banerjee" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP545-2023-181" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675799v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imene Metatla" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ghienne" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olev Vinn" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Harouz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3140/bull.geosci.1894" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777131v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Tessier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Cuiti&#241;o" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Scasso" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Pancrazzi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2024.106728" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526108v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Reynaud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Ghienne" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chakib Harouz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813857v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian O Oguadinma" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delhaye-Prat" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Akpi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Thackrey" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engeos.2024.100293" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583376v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;yves Reynaud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youn Besse" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Tilehghouatine" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Armynot Du Ch&#226;telet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dep2.279" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676865v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Weill" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mouaz&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ignacio Cuiti&#241;o" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2024.105073" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536719v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Caillaud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melesio Quijada" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan R Hlohowskyj" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Chappaz" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Bout-Roumazeilles" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2022001" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03528819v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Aizprua" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Witt" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Poujol" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Barba" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2022.103714" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274142v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Ferrandini" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3301/GFT.2021.01" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274905v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Graveleau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Chanier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Meilliez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffray Musial" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862330v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Huet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Riboulleau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dep2.102" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03093929v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Catherine Genge" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Witt" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ysabel Calderon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2020.228546" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01934568v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Reynaud" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Barba" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aizprua" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2018.11.009" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157763v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Aubineau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrazak El Abani" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Bekker" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Somogyi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olabode Bankole" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-10620-3" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03664853v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrazak El Albani" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Somogyi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olabode M. Bankole" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-11042-x" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170144v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gabriela Gabriela Mangano" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Buatois" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Bengtson" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1815721116" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274171v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Trentesaux" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Aubineau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriss Ngombi-Pemba" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sed.12505" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010695v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sed.12398" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274236v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Pazmi&#241;o" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefany Gilces" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2018.06.002" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134707v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Giresse" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Angela Bassetti" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gaullier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Maillard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2014.11.022" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274241v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Coutand" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Walsh" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertha Louis" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Ferri&#232;re" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ter.12099" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-36SZR7VK-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01060194v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Clerc" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lagabrielle" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Neumaier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel de Saint Blanquat" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.184.6.631" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274285v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Labourdette" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Franco" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1306/13371593st643561" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738496v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferrandini" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ferrandini" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Santiago" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Thinon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3091.2012.01352.x" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GMS6SCKJ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274255v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Pavlopoulos" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pitaksit Ditbanjong" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3809/jvirtex.2012.00308" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767590v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vennin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Parize" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Rubino" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Bourdillon" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.183.5.471" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766884v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.183.5.443" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04274262v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l P. James" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2012.10.006" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BZ0VTPVX-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03641585v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murray K. Gingras" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues F&#233;ni&#232;s" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2011.04.020" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T5ZQNPNM-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639176v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Le Roy" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gracia-Garay" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pol Guennoc" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bourillet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.182.5.451" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639169v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Chanier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.182.5.437" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274316v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Menier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Proust" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillocheau" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2110/pec.06.85.0037" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274307v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Andr&#233;" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Barthet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ferrandini" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.182.3.221" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604010v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604009v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Andr&#233;" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Barthet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647568v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chaumillon" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.181.2.75" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00657409v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David D. Menier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163034v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.W. Dalrymple" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vennin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Parize" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Besson" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450961v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert W. Dalrymple" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Besson" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2110/jsr.2006.07" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178446v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Aguilar" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Aubry" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2005.05.009" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QDZP797V-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143119v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Moretti" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lykousis" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sakellariou" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Benziane" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331974v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pavlopoulos" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bonneau" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Migiros" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274318v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Migiros" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/175.4.361" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021489v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ferri&#232;re" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274319v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilis Lykousis" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Sakellariou" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Benziane" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2003.11.011" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069438v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Moetti" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143122v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274323v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Bourillet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Baltzer" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Zaragosi" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.757" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HD9HSFSM-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143111v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Bourillet" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143107v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Teyssier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Auffret" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge S. Bern&#233;" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Batist" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274325v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;paul Auffret" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bern&#233;" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc De Batist" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.758" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4W0P813D-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274327v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick De Wever" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Robin" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-0683(02)00071-4" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274349v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chamley" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Debatist" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0025-3227(99)00033-X" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1BHNJG41-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274346v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lauriat-Rage" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Neraudeau" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Braccini" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0399-1784(00)88722-8" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274338v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Dalrymple Robert" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1306/D42689EB-2B26-11D7-8648000102C1865D" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274330v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Marsset" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M de Batist" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Plagnol" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0025-3227(98)00188-1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274342v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;no&#235;l Proust" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Dalrymple" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Marsset" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-3091.1999.00244.x" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZKDFR9D6-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274353v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1251-8050(98)80208-5" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QWF4S6LP-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002911v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cortijo" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Labeyrie" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Paillard" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lehman" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828605v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Cortijo" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Labeyrie" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Paillard" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lehmann" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274367v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lericolais" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385991v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Blaise" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Hiance" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877085v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Pagli" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Vallin" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deschodt" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David H&#233;risson" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Buchwald" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027045v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027014v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Lortie" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Adri&#225;n Scasso" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709746v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Prot" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04872606v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026988v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Trentesaux" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roa Seif Dine" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027020v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Le Lorec" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027052v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Desoutter" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lan&#231;on" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274784v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Montreuil" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Ruz" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274855v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chafia Akrout" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Chnayna" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274843v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525020v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Bot" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Gregoire" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274889v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Grenard Grand" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03794940v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malaurie Charpentier" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Robin" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274883v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Cuitino" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219728v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Ferry" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202134102" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274960v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Adou" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589255v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian Oguadinma" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Dall'Asta" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386107v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Watremez" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Averbuch" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592826v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274931v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raouia Zahmoul" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ouaja" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Inoubli Mohamed" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274945v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Aillaud" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sipka" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386128v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274980v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Thrackey" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02415578v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Duperron" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02063301v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud H&#233;quette" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481436v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bekker" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Somogyi" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.M. Bankole" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01916230v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Amberg" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483128v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Riboulleau" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bout-Roumazeilles" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03278254v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Redois" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gagnaison" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03278253v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Rubino" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.-W. Dalrymple" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00657319v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guennoc" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604008v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00657312v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00657307v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604016v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398330v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Granjeon" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ngonlend" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin B&#234;che" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397833v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413164v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Juillet-Leclerc" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rollion-Bard" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Cuif" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dauphin" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274359v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc de Batist" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654564v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348957v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279613v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072243v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70665/IPJT8001" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05568280v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roche" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Davansant" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gibout" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois H Guiziou" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Lasserre" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274645v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119218395" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005453v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; I Cuiti&#241;o" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto A Scasso" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70665/JFEB5133" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005438v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70665/HRYX3362" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881045v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452860v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119218395.ch0" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01376805v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Garcia" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274288v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-0123-6_13" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00194020v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Proust" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guillocheau" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856255v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Seranne" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Camus" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04274686v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1996LIL10199" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04274695v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>