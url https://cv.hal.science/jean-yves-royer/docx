--- v0 (2026-03-23)
+++ v1 (2026-05-03)
@@ -732,957 +732,957 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04225291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fin whale singalong: evidence of song conformity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Initial results from a hydroacoustic network to monitor submarine lava flows near Mayotte Island</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miriam Romagosa</w:t>
+                <w:t xml:space="preserve">Flavie Dubost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sharon Nieukirk</w:t>
+                <w:t xml:space="preserve">Fabien Paquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irma Cascão</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Robert Dziak</w:t>
+                <w:t xml:space="preserve">Benoît Loubrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1101/2022.10.05.510968⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 354 (S2), pp.257-273. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/crgeos.119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05267730v1</w:t>
+                <w:t xml:space="preserve">hal-03931534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Initial results from a hydroacoustic network to monitor submarine lava flows near Mayotte Island</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sara Bazin</w:t>
+                <w:t xml:space="preserve">Numerical modeling and observations of seismo-acoustic waves propagating as modes in a fluid-solid waveguide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lecoulant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Guennou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Royer</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5802/crgeos.119⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 151, pp.3437 - 3447. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/10.0010529⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03931534v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03874480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modeling and observations of seismo-acoustic waves propagating as modes in a fluid-solid waveguide</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fin whale singalong: evidence of song conformity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miriam Romagosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sharon Nieukirk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Lecoulant</w:t>
+                <w:t xml:space="preserve">Irma Cascão</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Guennou</w:t>
+                <w:t xml:space="preserve">Tiago A Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Guillon</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Robert Dziak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 151, pp.3437 - 3447. </w:t>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, pp.e83750. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1121/10.0010529⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1101/2022.10.05.510968⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03874480v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05267730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detecting, classifying, and counting blue whale calls with Siamese neural networks</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Kathleen Stafford</w:t>
+                <w:t xml:space="preserve">Hydroacoustic observations of two contrasted seismic swarms along the Southwest Indian Ridge in 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vaibhav Vijay Ingale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Royer</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1121/10.0004828⟩</w:t>
+              <w:t xml:space="preserve">Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (6), pp.225. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/geosciences11060225⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03436284v1</w:t>
+                <w:t xml:space="preserve">hal-03319875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydroacoustic observations of two contrasted seismic swarms along the Southwest Indian Ridge in 2018</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Geodetic Seafloor Positioning Using an Unmanned Surface Vehicle—Contribution of Direction-of-Arrival Observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sakic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Chupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Ballu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Coulombier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/geosciences11060225⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9, pp.636156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/feart.2021.636156⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03319875v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03319877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geodetic Seafloor Positioning Using an Unmanned Surface Vehicle—Contribution of Direction-of-Arrival Observations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multiple pygmy blue whale acoustic populations in the Indian Ocean: whale song identifies a possible new population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémence Chupin</w:t>
+                <w:t xml:space="preserve">Emmanuelle Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Ballu</w:t>
+                <w:t xml:space="preserve">Abigail Alling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Coulombier</w:t>
+                <w:t xml:space="preserve">Ben Maslen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Yves Morvan</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tracey Rogers</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 9, pp.636156. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/feart.2021.636156⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-88062-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03319877v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03319873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple pygmy blue whale acoustic populations in the Indian Ocean: whale song identifies a possible new population</w:t>
+                <w:t xml:space="preserve">Detecting, classifying, and counting blue whale calls with Siamese neural networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Leroy</w:t>
+                <w:t xml:space="preserve">Ming Zhong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maelle Torterotot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trevor Branch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathleen Stafford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11 (1), </w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 149 (5), pp.3086-3094. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-88062-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1121/10.0004828⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03319873v1</w:t>
+                <w:t xml:space="preserve">hal-03436284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Multi-Observation Least-Squares Inversion for GNSS-Acoustic Seafloor Positioning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sakic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Ballu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Royer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1755,51 +1755,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Weber Sampaio de Melo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ross Parnell-Turner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Dziak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deborah Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1889,51 +1889,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Torterotot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Samaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathleen Stafford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Royer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2212,701 +2212,701 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03040836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-dimensional modeling of earthquake generated acoustic waves in the ocean in simplified configurations</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Guillon</w:t>
+                <w:t xml:space="preserve">Interseismic strain build-up on the submarine North Anatolian Fault offshore Istanbul</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dietrich Lange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heidrun Kopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Royer</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziyadin Cakir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1121/1.5126009⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (1), pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-019-11016-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03319876v1</w:t>
+                <w:t xml:space="preserve">hal-02178616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fiber optic monitoring of active faults at the seafloor: the FOCUS project</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc-André M-A Gutscher</w:t>
+                <w:t xml:space="preserve">GEODESEA : Une expérience de positionnement géodésique fond de mer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sakic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Frauke Klingelhoefer</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Ballu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen Piété</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photoniques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue XYZ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 159, pp.37-43</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02398791v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03046896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interseismic strain build-up on the submarine North Anatolian Fault offshore Istanbul</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dietrich Lange</w:t>
+                <w:t xml:space="preserve">Antarctic blue whales ( Balaenoptera musculus intermedia ) recorded at the Equator in the Atlantic Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Samaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heidrun Kopp</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Royer</w:t>
+                <w:t xml:space="preserve">Adrien Berne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Henry</w:t>
+                <w:t xml:space="preserve">Emmanuelle C Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ziyadin Cakir</w:t>
+                <w:t xml:space="preserve">Sérgio Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathleen M Stafford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-019-11016-z⟩</w:t>
+              <w:t xml:space="preserve">Marine Mammal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 35 (2), pp.641-648. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mms.12559⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02178616v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01936633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antarctic blue whales ( Balaenoptera musculus intermedia ) recorded at the Equator in the Atlantic Ocean</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fiber optic monitoring of active faults at the seafloor: the FOCUS project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle C Leroy</w:t>
+                <w:t xml:space="preserve">Marc-André M-A Gutscher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sérgio Moreira</w:t>
+                <w:t xml:space="preserve">David Graindorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kathleen M Stafford</w:t>
+                <w:t xml:space="preserve">Shane Murphy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frauke Klingelhoefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Mammal Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mms.12559⟩</w:t>
+              <w:t xml:space="preserve">Photoniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.32-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/photon/2019S432⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01936633v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02398791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GEODESEA : Une expérience de positionnement géodésique fond de mer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Sakic</w:t>
+                <w:t xml:space="preserve">Three-dimensional modeling of earthquake generated acoustic waves in the ocean in simplified configurations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lecoulant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Guennou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Royer</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue XYZ</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 146, pp.2113 - 2123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.5126009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03046896v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03319876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the reliability of acoustic annotations and automatic detections of Antarctic blue whale calls under different acoustic conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karolin Thomisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2992,51 +2992,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Broad-scale study of the seasonal and geographic occurrence of blue and fin whales in the Southern Indian Ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle C Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Samaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3116,308 +3116,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01902715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Underwater ambient noise spatial and temporal coherence at basin scale</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Boutonnier</w:t>
+                <w:t xml:space="preserve">Long-Term and Seasonal Changes of Large Whale Call Frequency in the Southern Indian Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Samaran</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1121/1.5067681⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 123 (11), pp.8568-8580. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2018JC014352⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01922600v1</w:t>
+                <w:t xml:space="preserve">hal-02053162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-Term and Seasonal Changes of Large Whale Call Frequency in the Southern Indian Ocean</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Leroy</w:t>
+                <w:t xml:space="preserve">Underwater ambient noise spatial and temporal coherence at basin scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bazile Kinda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Le Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Stéphan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Boutonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 123 (11), pp.8568-8580. </w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 144 (3), pp.1732 - 1732. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2018JC014352⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1121/1.5067681⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02053162v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01922600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of two potential whale calls in the southern Indian Ocean, and their geographic and seasonal occurrence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Samaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3484,382 +3484,382 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01902719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">No significant steady state surface creep along the North Anatolian Fault offshore Istanbul: Results of 6 months of seafloor acoustic ranging</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Seasonal and Diel Vocalization Patterns ofAntarctic Blue Whale (Balaenopteramusculus intermedia) in the Southern IndianOcean: A Multi-Year and Multi-Site Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valerie Ballu</w:t>
+                <w:t xml:space="preserve">Emmanuelle C. Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Samaran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Royer</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2016GL069600⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0163587⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01440545v1</w:t>
+                <w:t xml:space="preserve">hal-01396671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal and Diel Vocalization Patterns ofAntarctic Blue Whale (Balaenopteramusculus intermedia) in the Southern IndianOcean: A Multi-Year and Multi-Site Study</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julien Bonnel</w:t>
+                <w:t xml:space="preserve">Seismicity and active accretion processes at the ultraslow-spreading Southwest and intermediate-spreading Southeast Indian ridges from hydroacoustic data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Tsang-Hin-Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Perrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0163587⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 206, pp.1232 - 1245. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggw201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01396671v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03319871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismicity and active accretion processes at the ultraslow-spreading Southwest and intermediate-spreading Southeast Indian ridges from hydroacoustic data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">No significant steady state surface creep along the North Anatolian Fault offshore Istanbul: Results of 6 months of seafloor acoustic ranging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sakic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen Piété</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Ballu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eve Tsang-Hin-Sun</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Heidrunn Kopp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 206, pp.1232 - 1245. </w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 43, </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/gji/ggw201⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/2016GL069600⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03319871v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01440545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seafloor seismicity, Antarctic ice-sounds, cetacean vocalizations and long-term ambient sound in the Indian Ocean basin</w:t>
               </w:r>
@@ -3975,51 +3975,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automated detection of Antarctic blue whale calls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Socheleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andres Carvallo Pecci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4096,77 +4096,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low-frequency sound level in the Southern Indian Ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Tsang-Hin-Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle C Leroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 138 (6), pp.3439-3446. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4194,689 +4194,689 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03319870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T-wave generation and propagation: a comparison between data and spectral element modeling.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Seasonal and geographic variation of southern blue whale subspecies in the Indian Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Samaran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Jamet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurent Guillon</w:t>
+                <w:t xml:space="preserve">Kathleen M. Stafford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Mazoyer</w:t>
+                <w:t xml:space="preserve">Trevor A. Branch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jason Gedamke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Royer</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1121/1.4818902⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (8), pp.e71561. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0071561⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00915042v1</w:t>
+                <w:t xml:space="preserve">hal-00853616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal and geographic variation of southern blue whale subspecies in the Indian Ocean</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A numerical model for ocean ultra-low frequency noise: Wave-generated acoustic-gravity and Rayleigh modes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trevor A. Branch</w:t>
+                <w:t xml:space="preserve">Fabrice Ardhuin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jason Gedamke</w:t>
+                <w:t xml:space="preserve">Thibaut Lavanant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Obrebski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Marié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0071561⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 134 (4), pp.3242-3259. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.4818840⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00853616v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00952123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A numerical model for ocean ultra-low frequency noise: Wave-generated acoustic-gravity and Rayleigh modes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Lavanant</w:t>
+                <w:t xml:space="preserve">Seasonal and geographic variation of southern blue whale subspecies in the Indian ocean.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Samaran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathleen M Stafford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathias Obrebski</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Louis Marié</w:t>
+                <w:t xml:space="preserve">Trevor A Branch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jason Gedamke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1121/1.4818840⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (8), pp.e71561. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0071561⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00952123v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00855776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal and geographic variation of southern blue whale subspecies in the Indian ocean.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jason Gedamke</w:t>
+                <w:t xml:space="preserve">T-wave generation and propagation: A comparison between data and spectral element modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Jamet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Guennou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Mazoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Royer</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0071561⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 134 (4), pp.3376-3385. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.4818902⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00855776v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01073248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T-wave generation and propagation: A comparison between data and spectral element modeling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
+                <w:t xml:space="preserve">T-wave generation and propagation: a comparison between data and spectral element modeling.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Guennou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Mazoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Royer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 134 (4), pp.3376-3385. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
+              <w:t xml:space="preserve">, 2013, 134 (4), pp.3376-85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1121/1.4818902⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01073248v1</w:t>
+                <w:t xml:space="preserve">insu-00915042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatiotemporal distribution of the seismicity along the Mid-Atlantic Ridge north of the Azores from hydroacoustic data: Insights into seismogenic processes in a ridge-hot spot context</w:t>
               </w:r>
@@ -5071,465 +5071,465 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00771713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Mid-Rivera-Transform Discordance: Morphology and Tectonic Development</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Building of the Amsterdam-Saint Paul plateau: A 10 Myr history of a ridge-hot spot interaction and variations in the strength of the hot spot source</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcia Maia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Bandy</w:t>
+                <w:t xml:space="preserve">Ivo Pessanha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Michaud</w:t>
+                <w:t xml:space="preserve">Esther Courrèges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Mortera-Gutiérrez</w:t>
+                <w:t xml:space="preserve">Martin Patriat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Dyment</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jacques Bourgois</w:t>
+                <w:t xml:space="preserve">Pascal Gente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pure and Applied Geophysics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 116, pp.B09104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2010JB007768⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00024-010-0208-8⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00498270v1</w:t>
+                <w:t xml:space="preserve">insu-00627834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building of the Amsterdam-Saint Paul plateau: A 10 Myr history of a ridge-hot spot interaction and variations in the strength of the hot spot source</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marcia Maia</w:t>
+                <w:t xml:space="preserve">Active Deformation along the Southern End of the Tosco Abreojos Fault System: New Insights from Multibeam Swath Bathymetry, in Geodynamics of the Mexican Pacific Margin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivo Pessanha</w:t>
+                <w:t xml:space="preserve">T. Calmus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Esther Courrèges</w:t>
+                <w:t xml:space="preserve">Gueorgui Ratzov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Patriat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Gente</w:t>
+                <w:t xml:space="preserve">M. Sosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pure and Applied Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 168 (8-9), pp.1363-1372. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00024-010-0193-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2010JB007768⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00627834v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00498287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active Deformation along the Southern End of the Tosco Abreojos Fault System: New Insights from Multibeam Swath Bathymetry, in Geodynamics of the Mexican Pacific Margin</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId183" w:history="1">
+                <w:t xml:space="preserve">The Mid-Rivera-Transform Discordance: Morphology and Tectonic Development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Bandy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Calmus</w:t>
+                <w:t xml:space="preserve">C. Mortera-Gutiérrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gueorgui Ratzov</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Royer</w:t>
+                <w:t xml:space="preserve">J. Dyment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Sosson</w:t>
+                <w:t xml:space="preserve">Jacques Bourgois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pure and Applied Geophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 168 (8-9), pp.1363-1372. </w:t>
+              <w:t xml:space="preserve">, 2011, 168 (8-9), pp.1391-1413. </w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00024-010-0193-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00024-010-0208-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00498287v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00498270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">India‐Asia collision and the Cenozoic slowdown of the Indian plate: Implications for the forces driving plate motions</w:t>
               </w:r>
@@ -5747,627 +5747,627 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00465546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Space geodetic test of kinematic models for the Indo-Australian composite plate</w:t>
+                <w:t xml:space="preserve">Multibeam bathymetry and sidescan imaging of the Rivera Transform–Moctezuma Spreading Segment junction, northern East Pacific Rise: New constraints on Rivera–Pacific relative plate motion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard G Gordon</w:t>
+                <w:t xml:space="preserve">William L. Bandy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Donald F. Argus</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">François Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Dyment</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos A. Mortera-Gutiérrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Bourgois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1130/G25089A.1⟩</w:t>
+              <w:t xml:space="preserve">Tectonophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 454 (1-4), pp.70-85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2008.04.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00338736v1</w:t>
+                <w:t xml:space="preserve">insu-00315587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multibeam bathymetry and sidescan imaging of the Rivera Transform–Moctezuma Spreading Segment junction, northern East Pacific Rise: New constraints on Rivera–Pacific relative plate motion</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Space geodetic test of kinematic models for the Indo-Australian composite plate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Dyment</w:t>
+                <w:t xml:space="preserve">Richard G Gordon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos A. Mortera-Gutiérrez</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Donald F. Argus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Royer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 454 (1-4), pp.70-85. </w:t>
+              <w:t xml:space="preserve">Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 362 (10), pp.827-830. </w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tecto.2008.04.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1130/G25089A.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00315587v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00338736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slab-tearing following ridge-trench collision: Evidence from Miocene volcanism in Baja California, México</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hervé Bellon</w:t>
+                <w:t xml:space="preserve">Right-lateral active faulting between southern Baja California and the Pacific Plate: the Tosco-Abreojos Fault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Calmus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Calmus</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sosson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Bandy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2006.11.002⟩</w:t>
+              <w:t xml:space="preserve">Geological Society of America. Special Paper</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 422, pp.287-300. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1130/2007.2422(09)⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00130429v1</w:t>
+                <w:t xml:space="preserve">hal-00407743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Right-lateral active faulting between southern Baja California and the Pacific Plate: the Tosco-Abreojos Fault</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">T. Calmus</w:t>
+                <w:t xml:space="preserve">Slab-tearing following ridge-trench collision: Evidence from Miocene volcanism in Baja California, México</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Pallares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Maury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Bellon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">W. Bandy</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Calmus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geological Society of America. Special Paper</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 161, pp.95-117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2006.11.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1130/2007.2422(09)⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00407743v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00130429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oceanic-ridge subduction vs. slab break off: Plate tectonic evolution along the Baja California Sur continental margin since 15 Ma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Bourgois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Dyment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Calmus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 34(1), pp.13-16. </w:t>
@@ -6405,103 +6405,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oceanic-ridge subduction vs. slab break off: plate tectonic evolution along the Baja California Sur continental margin since 15 Ma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Bourgois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Dyment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Calmus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 34 (1), pp.13-16. </w:t>
@@ -6634,103 +6634,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oceanic-ridge subduction vs. slab break off: Plate tectonic evolution along the Baja California Sur continental margin since 15 Ma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Bourgois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Dyment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Calmus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 34, pp.13-16</w:t>
@@ -6753,1328 +6753,1328 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00111710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La zona de falla Tosco-Abreojos : un sistema lateral derecho activo entre la placa Pacifico y la peninsula de Baja California.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Sosson</w:t>
+                <w:t xml:space="preserve">Late Cenozoic geodynamic evolution of eastern Indonesia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Hinschberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques-André Malod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Réhault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Royer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Boletín de la Sociedad Geológica Mexicana</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tectonophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 404 (1-2), pp.91-118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2005.05.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00118345v1</w:t>
+                <w:t xml:space="preserve">hal-00112640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subsidence and strike-slip tectonism of the upper continental slope off Manzanillo, Mexico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. L. Bandy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Bourgois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Calmus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Dyment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tectonophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 398 (3-4), pp.115-140. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tecto.2005.01.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00112085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Late Cenozoic geodynamic evolution of eastern Indonesia</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Michel Villeneuve</w:t>
+                <w:t xml:space="preserve">La zona de falla Tosco-Abreojos : un sistema lateral derecho activo entre la placa Pacifico y la peninsula de Baja California</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Calmus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Bourgois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonophysics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Boletín de la Sociedad Geológica Mexicana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Conmerorativo del Ce (T. LVII, 1), pp.53-63</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tecto.2005.05.005⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00112640v1</w:t>
+                <w:t xml:space="preserve">hal-00497727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La zona de falla Tosco-Abreojos : un sistema lateral derecho activo entre la placa Pacifico y la peninsula de Baja California</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Sosson</w:t>
+                <w:t xml:space="preserve">Late Cenozoic geodynamic evolution of eastern Indonesia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Hinschberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques-André Malod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Réhault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Royer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacques Bourgois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Boletín de la Sociedad Geológica Mexicana</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tectonophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 404 (1-2), pp.91-118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2005.05.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00497727v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02310734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Late Cenozoic geodynamic evolution of eastern Indonesia</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Michel Villeneuve</w:t>
+                <w:t xml:space="preserve">Motion between the Indian, Capricorn and Somalian plates since 20 Ma: implications for the timing and magnitude of distributed lithospheric deformation in the equatorial Indian ocean.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Demets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Gordon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Royer</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tecto.2005.05.005⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 161, pp.445-468. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2005.02598.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02310734v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00112561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motion between the Indian, Capricorn and Somalian plates since 20 Ma: implications for the timing and magnitude of distributed lithospheric deformation in the equatorial Indian ocean.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Richard Gordon</w:t>
+                <w:t xml:space="preserve">La zona de falla Tosco-Abreojos : un sistema lateral derecho activo entre la placa Pacifico y la peninsula de Baja California.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Calmus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Royer</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Boletín de la Sociedad Geológica Mexicana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 7-1, pp.53-63</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00112561v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00118345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motion Partitioning between the Pacific plate, Baja California and the North America plate : the Tosco-Abreojos fault revisited</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A wide ocean-continent transition along the south-west Australian margin: first results of the MARGAU/MD110 cruise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-Y. Royer</w:t>
+                <w:t xml:space="preserve">Beslier Mo.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Chabert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jacques Bourgois</w:t>
+                <w:t xml:space="preserve">Royer Jy.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Girardeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hill Pj.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Boeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 175, pp.629-641</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00407334v1</w:t>
+                <w:t xml:space="preserve">hal-00118047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A wide ocean-continent transition along the south-west Australian margin: first results of the MARGAU/MD110 cruise</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Royer Jy.</w:t>
+                <w:t xml:space="preserve">Accoustic monitoring of the Mid-Atlantic Ridge North of the Azores : preliminary results of the SIRENA experiment.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Goslin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Girardeau</w:t>
+                <w:t xml:space="preserve">C. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hill Pj.</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">E. Boeuf</w:t>
+                <w:t xml:space="preserve">R.-P. Dziak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 175, pp.629-641</w:t>
+              <w:t xml:space="preserve">InterRidge News</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 13, pp.9-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00118047v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00118397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accoustic monitoring of the Mid-Atlantic Ridge North of the Azores : preliminary results of the SIRENA experiment.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julie Perrot</w:t>
+                <w:t xml:space="preserve">Une large transition continent-océan en pied de marge sud-ouest australienne: Premiers résultats de la campagne MARGAU/MD110</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-O. Beslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Girardeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Martin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">R.-P. Dziak</w:t>
+                <w:t xml:space="preserve">P.J. Hill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Boeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">InterRidge News</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 13, pp.9-13</w:t>
+              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 175 (6), pp.629-641</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00118397v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00407298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une large transition continent-océan en pied de marge sud-ouest australienne: Premiers résultats de la campagne MARGAU/MD110</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Motion Partitioning between the Pacific plate, Baja California and the North America plate : the Tosco-Abreojos fault revisited</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sosson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-Y. Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.-O. Beslier</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">E. Boeuf</w:t>
+                <w:t xml:space="preserve">A. Chabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Bourgois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 31 (8), pp.L08604. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2004GL019665⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00407298v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00407334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La marge sud-ouest australienne</w:t>
               </w:r>
@@ -8099,51 +8099,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hill P.J.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Girardeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Et Al.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8436,282 +8436,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05268751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracking baleen whales with a single Ocean bottom seismometer</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Active Strike-Slip Fault Monitoring Using Marine Geodesy, Offshore Mt Etna, Sicily (Italy)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wayne C. Crawford</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Edgar Lenhof</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Poitou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Ballu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Coulombier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMSO Time Series Conference: Observing Ocean Sound</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Vienna, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu22-8264⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03875152v1</w:t>
+                <w:t xml:space="preserve">hal-03874597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active Strike-Slip Fault Monitoring Using Marine Geodesy, Offshore Mt Etna, Sicily (Italy)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tracking baleen whales with a single Ocean bottom seismometer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Dréo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Samaran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wayne C. Crawford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Barruol</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EMSO Time Series Conference: Observing Ocean Sound</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Las Palmas, Gran Canaria, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03874597v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03875152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring a submarine strike-slip fault, using a fiber optic strain cable</w:t>
               </w:r>
@@ -8723,77 +8723,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Andre Gutscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Graindorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shane Murphy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frauke Klingelhoefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Vienna, Austria. </w:t>
@@ -9004,77 +9004,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modal propagation of ocean acoustic waves generated by earthquakes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lecoulant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Guennou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Royer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9121,51 +9121,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seasonal and geographical occurrence of blue whale stereotyped and non-stereotyped calls in the Southern Indian Ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maelle Torterotot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9454,51 +9454,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust detection of Antarctic blue whale calls, and comparison with classical spectrogram correlation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Socheleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9735,51 +9735,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Brachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chavrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Gente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2008, Vienne, Austria. pp.A-05677</w:t>
@@ -9847,51 +9847,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.P. Dziak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10057,64 +10057,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spreading reorganisation during a major change in relative plate motion.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Blais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Gente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Dyment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Royer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10158,77 +10158,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of the Mexican Triple Junction since 15 Ma : new evidence from the FAMEX cruise, off Baja California (Pacific Ocean).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Dyment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Bourgois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Sichler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10263,90 +10263,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrasted fossil spreading centers off Baja California.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Dyment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Bourgois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Sichler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10420,51 +10420,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.K. Chaubey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Dyment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Srinivas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10499,103 +10499,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tectonic evolution of the Pacific/Baja California margin (from 23N to 27N) : new insights from the FAMEX cruise.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Calmus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Mortera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bigot-Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Bourgois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
@@ -10662,77 +10662,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blue whale acoustic monitoring in the South-West Indian Ocean: an overview from large array of hydrophones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Samaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maelle Torterotot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Beesau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle C. Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Barruol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10787,64 +10787,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydroacoustic observatory of Mayotte volcano: preliminary results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavie Dubost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maelle Torterotot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10931,51 +10931,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the subduction of the Carnegie volcanic ridge on Ecuadorian geology: Reality and fiction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11362,51 +11362,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206173v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Michel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Alglave" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Olmos" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Torterotot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Virgili" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-02941-9" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061872v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Dr&#233;o" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne Crawford" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Barruol" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bazin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Royer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0036510" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05443182v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;yves Raumer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Safran" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Cazau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;yves Royer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025GC012572" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984091v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Lavayssi&#232;re" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences14060170" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04225291v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaibhav Vijay Ingale" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Arthur Olive" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Briais" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120220213" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05267730v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Romagosa" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon Nieukirk" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irma Casc&#227;o" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago A Marques" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Dziak" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2022.10.05.510968" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931534v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Dubost" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Paquet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Loubrieu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.119" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874480v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lecoulant" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Guennou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0010529" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436284v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Zhong" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelle Torterotot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trevor Branch" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Stafford" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0004828" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03319875v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences11060225" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03319877v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sakic" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Chupin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ballu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Coulombier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Morvan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2021.636156" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03319873v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Leroy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail Alling" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Maslen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracey Rogers" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-88062-5" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482588v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12030448" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062624v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Weber Sampaio de Melo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross Parnell-Turner" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Smith" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcia Maia" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120200248" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03038496v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Samaran" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2020.104874" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061895v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio C Moreira" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Weksler" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata S Sousa-Lima" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Sukhovich" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jmammal/gyaa130" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03040836v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Perrot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120200217" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03319876v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5126009" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02398791v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; M-A Gutscher" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Graindorge" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shane Murphy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frauke Klingelhoefer" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/2019S432" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178616v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dietrich Lange" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidrun Kopp" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Henry" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziyadin Cakir" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-11016-z" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01936633v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Berne" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle C Leroy" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;rgio Moreira" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen M Stafford" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mms.12559" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03046896v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Pi&#233;t&#233;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Poirier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01902723v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolin Thomisch" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Boebel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilse van Opzeeland" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5049803" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01902715v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate M Stafford" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bonnel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/esr00927" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01922600v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bazile Kinda" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Le Courtois" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann St&#233;phan" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Boutonnier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5067681" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02053162v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JC014352" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01902719v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5001056" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440545v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Ballu" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidrunn Kopp" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GL069600" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396671v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle C. Leroy" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0163587" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03319871v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Tsang-Hin-Sun" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggw201" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01235343v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chateau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. P. Dziak" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. R. Bohnenstiehl" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggv178" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236929v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Socheleau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Carvallo Pecci" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4934271" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03319870v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4936855" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00915042v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jamet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mazoyer" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4818902" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853616v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen M. Stafford" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trevor A. Branch" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Gedamke" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0071561" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952123v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Ardhuin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Lavanant" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Obrebski" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Mari&#233;" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4818840" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00855776v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trevor A Branch" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073248v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00681683v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Goslin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Martin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Louren&#231;o" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GC003828" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8DF79C1C419FC70597020AB32A6B11126C198680/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00771713v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498270v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Bandy" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Michaud" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mortera-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dyment" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bourgois" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00024-010-0208-8" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WRFNND99-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00627834v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo Pessanha" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Courr&#232;ges" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Patriat" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gente" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010JB007768" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AF3149E64DDAF61902146ACE80453BF4C74F427E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498287v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Calmus" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gueorgui Ratzov" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sosson" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00024-010-0193-y" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2VM6H597-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00563237v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Copley" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Avouac" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009JB006634" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00465546v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Louis" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Lequentrec-Lalancette" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Rouxel" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis G&#233;li" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010EO030001" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00338736v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard G Gordon" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald F. Argus" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G25089A.1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00315587v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William L. Bandy" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Michaud" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dyment" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos A. Mortera-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2008.04.013" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130429v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Pallares" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Maury" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bellon" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Calmus" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2006.11.002" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SPDWKPN2-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407743v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/2007.2422(09)" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019964v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/g22050.1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407683v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111722v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.G. Gordon" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.C. Horner-Johnson" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111710v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118345v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bourgeois" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112085v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. L. Bandy" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2005.01.004" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GBW7C1D3-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112640v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Hinschberger" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Andr&#233; Malod" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre R&#233;hault" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Villeneuve" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2005.05.005" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CLCSZ7DG-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497727v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310734v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112561v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Demets" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Gordon" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2005.02598.x" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407334v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Royer" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chabert" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004GL019665" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118047v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beslier Mo." TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Royer Jy." TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Girardeau" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hill Pj." TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Boeuf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118397v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martin" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.-P. Dziak" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407298v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-O. Beslier" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Hill" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119126v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beslier M.-O." TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hill P.J." TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Et Al." TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410885v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Raumer" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS58557.2025.11104407" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05268751v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875152v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne C. Crawford" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874597v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Lenhof" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Poitou" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-8264" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874514v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andre Gutscher" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-7182" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874570v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-462" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874626v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02398788v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANSE.2019.8867377" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582684v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02398790v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Hello" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Rivet" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Charvis" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuk Yegikyan" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANSE.2019.8867216" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02398789v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANSE.2019.8867271" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206875v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Nicol&#225;s Carvallo Pecci" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00817948v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois d'Eu" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS-Yeosu.2012.6263519" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324338v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bassoullet" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brachet" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chavrit" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119015v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.P. Dziak" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118600v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bazin" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.G. Fox" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fowler" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119213v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Blais" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119286v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sichler" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119227v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119209v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.C. Bhattacharya" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.K. Chaubey" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Srinivas" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119305v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mortera" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bigot-Cormier" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582700v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Beesau" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582697v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00406266v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Witt" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/2009.1204(10)" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03320102v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dietmar R. M&#252;ller" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa M Gahagan" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larry A. Lawver" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy L. Mayes" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206173v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Michel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Alglave" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Olmos" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Torterotot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Virgili" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-02941-9" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061872v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Dr&#233;o" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne Crawford" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Barruol" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bazin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Royer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0036510" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05443182v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;yves Raumer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Safran" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Cazau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;yves Royer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025GC012572" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984091v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Lavayssi&#232;re" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences14060170" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04225291v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaibhav Vijay Ingale" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Arthur Olive" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Briais" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120220213" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931534v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Dubost" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Paquet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Loubrieu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.119" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874480v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lecoulant" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Guennou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0010529" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05267730v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Romagosa" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon Nieukirk" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irma Casc&#227;o" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago A Marques" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Dziak" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2022.10.05.510968" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03319875v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences11060225" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03319877v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sakic" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Chupin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ballu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Coulombier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Morvan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2021.636156" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03319873v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Leroy" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail Alling" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Maslen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracey Rogers" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-88062-5" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436284v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Zhong" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelle Torterotot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trevor Branch" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Stafford" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0004828" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482588v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12030448" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062624v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Weber Sampaio de Melo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross Parnell-Turner" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Smith" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcia Maia" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120200248" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03038496v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Samaran" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2020.104874" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061895v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio C Moreira" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Weksler" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata S Sousa-Lima" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Sukhovich" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jmammal/gyaa130" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03040836v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Perrot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120200217" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178616v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dietrich Lange" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidrun Kopp" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Henry" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziyadin Cakir" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-11016-z" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03046896v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Pi&#233;t&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Poirier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01936633v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Berne" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle C Leroy" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;rgio Moreira" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen M Stafford" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mms.12559" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02398791v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; M-A Gutscher" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Graindorge" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shane Murphy" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frauke Klingelhoefer" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/2019S432" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03319876v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5126009" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01902723v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolin Thomisch" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Boebel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilse van Opzeeland" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5049803" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01902715v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate M Stafford" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bonnel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/esr00927" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02053162v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JC014352" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01922600v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bazile Kinda" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Le Courtois" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann St&#233;phan" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Boutonnier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5067681" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01902719v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5001056" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396671v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle C. Leroy" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0163587" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03319871v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Tsang-Hin-Sun" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggw201" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440545v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Ballu" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidrunn Kopp" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GL069600" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01235343v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chateau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. P. Dziak" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. R. Bohnenstiehl" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggv178" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236929v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Socheleau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Carvallo Pecci" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4934271" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03319870v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4936855" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853616v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen M. Stafford" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trevor A. Branch" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Gedamke" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0071561" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952123v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Ardhuin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Lavanant" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Obrebski" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Mari&#233;" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4818840" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00855776v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trevor A Branch" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073248v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jamet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mazoyer" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4818902" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00915042v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00681683v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Goslin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Martin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Louren&#231;o" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GC003828" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8DF79C1C419FC70597020AB32A6B11126C198680/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00771713v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00627834v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo Pessanha" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Courr&#232;ges" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Patriat" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gente" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010JB007768" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AF3149E64DDAF61902146ACE80453BF4C74F427E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498287v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Michaud" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Calmus" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gueorgui Ratzov" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sosson" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00024-010-0193-y" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2VM6H597-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498270v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Bandy" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mortera-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dyment" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bourgois" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00024-010-0208-8" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WRFNND99-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00563237v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Copley" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Avouac" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009JB006634" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00465546v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Louis" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Lequentrec-Lalancette" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Rouxel" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis G&#233;li" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010EO030001" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00315587v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William L. Bandy" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Michaud" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dyment" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos A. Mortera-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2008.04.013" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00338736v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard G Gordon" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald F. Argus" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G25089A.1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407743v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/2007.2422(09)" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130429v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Pallares" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Maury" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bellon" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Calmus" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2006.11.002" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SPDWKPN2-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019964v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/g22050.1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407683v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111722v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.G. Gordon" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.C. Horner-Johnson" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111710v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112640v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Hinschberger" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Andr&#233; Malod" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre R&#233;hault" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Villeneuve" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2005.05.005" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CLCSZ7DG-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112085v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. L. Bandy" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2005.01.004" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GBW7C1D3-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497727v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310734v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112561v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Demets" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Gordon" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2005.02598.x" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118345v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bourgeois" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118047v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beslier Mo." TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Royer Jy." TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Girardeau" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hill Pj." TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Boeuf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118397v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martin" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.-P. Dziak" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407298v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-O. Beslier" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Hill" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407334v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Royer" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chabert" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004GL019665" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119126v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beslier M.-O." TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hill P.J." TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Et Al." TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410885v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Raumer" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS58557.2025.11104407" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05268751v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874597v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Lenhof" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Poitou" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-8264" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875152v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne C. Crawford" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874514v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andre Gutscher" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-7182" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874570v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-462" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874626v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02398788v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANSE.2019.8867377" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582684v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02398790v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Hello" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Rivet" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Charvis" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuk Yegikyan" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANSE.2019.8867216" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02398789v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANSE.2019.8867271" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206875v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Nicol&#225;s Carvallo Pecci" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00817948v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois d'Eu" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS-Yeosu.2012.6263519" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324338v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bassoullet" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brachet" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chavrit" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119015v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.P. Dziak" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118600v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bazin" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.G. Fox" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fowler" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119213v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Blais" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119286v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sichler" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119227v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119209v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.C. Bhattacharya" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.K. Chaubey" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Srinivas" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119305v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mortera" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bigot-Cormier" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582700v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Beesau" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582697v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00406266v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Witt" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/2009.1204(10)" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03320102v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dietmar R. M&#252;ller" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa M Gahagan" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larry A. Lawver" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy L. Mayes" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>