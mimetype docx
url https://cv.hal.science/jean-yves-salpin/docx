--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:143.28358208955px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Yves Salpin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jean-yves-salpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0979-1251</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">172317096</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">307501080</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Yves Salpin a obtenu son doctorat en chimie à l'Université d'Orsay en 1997. Puis, de 1997 à 1999, il a effectué deux séjours post-doctoraux à l'Université de Bielefeld (Allemagne) et à l'Université catholique de Louvain (Belgique). De retour en France, il travaille depuis 1999 comme chercheur titulaire au Centre National pour la Re-cherche Scientifique (CNRS). Ses intérêts de recherche se situent dans le domaine de la chimie des ions en phase gazeuse en combinant la spectrométrie de masse et la chimie quantique. Promu Directeur de recherche en 2012, son domaine de recherche majeur concerne la réactivité des ions métalliques (alcalino-terreux, métaux de transition, métaux lourds) vis-à-vis de molécules organiques ou de biomolécules, et plus récemment l'étude des interactions des récepteurs anioniques et cationiques.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (99)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encounter Complex of Adenine with Carboplatin and Oxaliplatin Anticancer Drugs Elucidated by IRMPD Spectroscopy and Theoretical Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Chiavarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucretia Rotari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Elisa Crestoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Corinti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debora Scuderi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 64 (10), pp.4873-4883. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.4c04731⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anion-π Meets H-Bonding: Tuning Synergy Through the Flexibility to-Preorganization Transition in Anion Receptor Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Zayene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Plais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Barday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemPhysChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 26 (19), pp.e202500378. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cphc.202500378⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05265516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron Transfer Dissociation of Alkali‐Cationized Phosphatidylcholines Allows Easy Double Bonds and sn‐1/sn‐2 Localizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Carlos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Gosset-Erard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Poyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 39 (4), pp.e9956. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rcm.9956⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04820508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tetrafluoroterephthalonitrile as an anion‐π donor: theoretical evaluation and application to anion recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Zayene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Plais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Rolhion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Bourdreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Pieters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemistrySelect</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9 (2), pp.e202302763. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/slct.202302763⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04396536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperative Anion‐π and C−H−Cl Interactions in Multifunctional Naphthalene‐Based Receptors for Chloride Recognition: Cage‐Size Modulation Through Substitution Patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Zayene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Damond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Roc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Marrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemPlusChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.e202400380. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cplu.202400380⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04750470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactivity of Cytosine with Alkylmercury Ions in the Gas Phase: the Critical Role of the Alkyl Chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Haldys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐claude Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otilia Mó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Yáñez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Israel Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 63 (7-8), pp.e202300014. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ijch.202300014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04017249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anion‐π Interaction for Molecular Recognition of Anions: Focus on Cooperativity with Hydrogen Bonding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Plais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne A Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Prim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 26 (9), pp.e202201281. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejoc.202201281⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03996319v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binding Motifs of Carboplatin and Oxaliplatin with Guanine: A Combined MS/MS, IRMPD, and Theoretical Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Chiavarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucretia Rotari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Elisa Crestoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Corinti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simonetta Fornarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 62 (36), pp.14546-14558. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.3c01438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04202975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dereplication of Acetogenins from Annona muricata by Combining Tandem Mass Spectrometry after Lithium and Copper Postcolumn Cationization and Molecular Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Poyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Laboureur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Téo Hebra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Elie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume van Der Rest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The American Society for Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 33 (4), pp.627-634. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jasms.1c00303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03780186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloride Binding Modulated by Anion Receptors Bearing Tetrazine and Urea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Plais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gouarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Zayene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Mussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemPhysChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cphc.202200524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03854582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open questions on toxic heavy metals Cd, Hg and Pb binding small components of DNA and nucleobases. Are there any predictable trends?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Álvaro Pérez-Barcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Merced Montero-Campillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Mokhtar Lamsabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Yáñez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 24 (35), pp.20624-20637. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d2cp02459d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrimination of sulfated isomers of chondroitin sulfate disaccharides by HILIC-MS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Poyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilham Seffouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystel Lopin-Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Jacquinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José L Neira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 413 (28), pp.7107-7117. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00216-021-03679-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and property investigation on a five-interaction-based fluorescent anion receptor clip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Plais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Boufroura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gouarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Haldys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (16), pp.9476-9487. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d1ra00630d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into Cisplatin Binding to Uracil and Thiouracils from IRMPD Spectroscopy and Tandem Mass Spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Elisa Crestoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Corinti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Chiavarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simonetta Fornarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debora Scuderi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The American Society for Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 31 (4), pp.946-960. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jasms.0c00006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02533691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic study of azobenzene E/Z isomerization using ion mobility-mass spectrometry and liquid chromatography-UV detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Poyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chang Min Choi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Deo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bogliotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyst</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 145, pp.4012-4020. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D0AN00048E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intertwined detection and recognition roles of tetrazine in synergistic anion‐π and H‐bond based anion receptor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Plais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gouarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Haldys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemPhysChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21 (12), pp.1249-1257. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cphc.202000289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02613704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helically shaped cation receptor: design, synthesis, characterisation and first application to ion transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Boufroura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Plais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Poyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Marrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (52), pp.31670-31679. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d0ra05519k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02923986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alkylation of uracil and thymine in the gas phase through interaction with alkylmercury compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Haldys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Latrous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanine Tortajada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 436, pp.153-165. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijms.2018.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02000335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined Experimental and Theoretical Survey of the Gas-Phase Reactions of Serine–Ca&amp;lt;sup&amp;gt;2+&amp;lt;/sup&amp;gt; Adducts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Mokhtar Lamsabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otilia Mó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Yáñez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 123 (29), pp.6241-6250. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpca.9b03977⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02263724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structures of [M(Ura-H)(Ura)]&amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt; and [M(Ura-H)(H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O)&amp;lt;sub&amp;gt;n&amp;lt;/sub&amp;gt;]&amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt; (M&nbsp;=&nbsp;Cu, Zn, Pb; n&nbsp;=&nbsp;1–3) complexes in the gas phase by IRMPD spectroscopy in the fingerprint region and theoretical studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barry Power</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Haldys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travis D Fridgen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 429, pp.56 - 65. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijms.2017.05.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protonation of methyluracils in the gas phase: The particular case of 3-methyluracil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Haldys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Steinmetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Yáñez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 429, pp.47 - 55. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijms.2017.05.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topologic and electronic density driven generation of alkali cation complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Boufroura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Poyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Huin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 24 (34), pp.8656-8663. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201800707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01890491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions of Dimethyltin(IV) with Uracil As Studied in the Gas Phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Latrous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Haldys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Mokhtar Lamsabhi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 122 (4), pp.992-1003. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpca.7b11510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Undervalued N3 Coordination Revealed in the Cisplatin Complex with 2′-Deoxyadenosine-5′-monophosphate by a Combined IRMPD and Theoretical Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Chiavarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Elisa Crestoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simonetta Fornarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debora Scuderi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 56 (15), pp.8793-8801. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.7b00570⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01637351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of acylation products in SHAPE Chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaoqi Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Poyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loussiné Zargarian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27 (11), pp.2506-2509. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bmcl.2017.03.096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01637313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conformational Dynamics in Ion Mobility Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Poyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clothilde Comby-Zerbino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chang Min Choi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luke Macaleese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Deo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 89 (7), pp.4230-4237. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.analchem.7b00281⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01501246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isomer separation and effect of the degree of polymerization on the gas-phase structure of chondroitin sulfate oligosaccharides analyzed by ion mobility and tandem mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Poyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystel Lopin-Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Jacquinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Daniel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 31 (23), pp.2003 -2010. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rcm.7987⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01637356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Protonated Model Disaccharides from Tandem Mass Spectrometry and Chemical Dynamics Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estefania Rossich Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ane Eizaguirre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Haldys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Urban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Doisneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemPhysChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18 (19), pp.2812 - 2823. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cphc.201700202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01626382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structures of [M(Ura‐H)(H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O)&amp;lt;sub&amp;gt;n&amp;lt;/sub&amp;gt;]&amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt; (M = Mg, Ca, Sr, Ba; &amp;lt;i&amp;gt;n&amp;lt;/i&amp;gt; = 1–3) complexes in the gas phase by IRMPD spectroscopy and theoretical studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barry Power</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Haldys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travis D Fridgen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 51 (3), pp.236 - 244. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jms.3739⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas-phase interactions of organotins compounds with cysteine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Latrous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Haldys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catarina Correia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 51 (11), pp.1006-1015. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jms.3812⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the gas phase fragmentation of protonated uracil : a statistical perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estefania Rossich-Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Martinez-Nunez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18 (22), pp.14980-14990. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c6cp01657j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01386210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of calcium complexation on heparin-like disaccharides. A combined theoretical, tandem mass spectrometry and ultraviolet experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Enjalbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luke Macaleese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dugourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 29 (12), pp.1135-1144. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rcm.7204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01221299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structures of bare and singly hydrated [M(Ura-H)(Ura)]&amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt; (M = Mg, Ca, Sr, Ba) complexes in the gas phase by IRMPD spectroscopy in the fingerprint region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barry Power</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Haldys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travis D Fridgen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 378, pp.328-335. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijms.2014.10.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01221284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elucidating collision induced dissociation products and reaction mechanisms of protonated uracil by coupling chemical dynamics simulations with tandem mass spectrometry experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estefania Rossich-Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 50 (12), pp.1340-1351. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jms.3704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01224902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure of protonated thymidine characterized by InfraRed Multiple Photon Dissociation and quantum calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Scuderi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 29 (20), pp.1898-1904. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rcm.7296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01221301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction of Cisplatin with 5′-dGMP: A Combined IRMPD and Theoretical Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Chiavarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Elisa Crestoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simonetta Fornarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Scuderi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 54 (7), pp.3513-3522. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.5b00070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01221291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas-Phase Interactions between Lead(II) Ions and Cytosine: Tandem Mass Spectrometry and Infrared Multiple-Photon Dissociation Spectroscopy Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Haldys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Guillaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanine Tortajada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcela Hurtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemPhysChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 15 (14), pp.2959-2971. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cphc.201402369⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01221270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure of Pb&amp;lt;sup&amp;gt;2+&amp;lt;/sup&amp;gt;-deprotonated dGMP complexes in the gas phase: a combined MS-MS/IRMPD spectroscopy/Ion Mobility study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luke Macaleese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Chirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dugourd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 16 (27), pp.14127-14138. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C4CP00163J⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galactose 6-sulfate collision induced dissociation using QM+MM chemical dynamics simulations and ESI-MS/MS experiments.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kihyung Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 358, pp.25-35. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijms.2013.11.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00976342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Interactions between an Amino Acid and a Metal Dication: Cysteine–Calcium(II) Reactions in the Gas Phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcela Hurtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monte Manuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Mokhtar Lamsabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Yáñez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otilia Mó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemPlusChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 78 (9), pp.1124-1133. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cplu.201300166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas-Phase Collision Induced Dissociation Mechanisms of Peptides : Theoretical and Experimental study of N-Formylalanylamide Fragmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Martin-Gago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoni Riera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kihyung Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 335, pp.33-44. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijms.2012.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00796097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unimolecular reactivity of the [urea-Sr]&amp;lt;sup&amp;gt;2+&amp;lt;/sup&amp;gt; complex, a metastable dication in the gas phase. An experimental and theoretical perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ane Eizaguirre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otilia Mó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Yáñez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanine Tortajada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 117 (7), pp.2088-2095. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp312466t⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00912477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactivity of Lanthanoid Mono-Cations with Ammonia : a Combined Inductively Coupled Plasma Mass Spectrometry and Computational Investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Quemet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vitorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Cimas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shengsi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 334, pp.27-37. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijms.2012.10.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00796104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas-phase interactions of organotin compounds with glycine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Latrous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanine Tortajada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Haldys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catarina Correia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 48 (7), pp.795-806. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jms.3223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00912483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction of Cisplatin with Adenine and Guanine: A Combined IRMPD, MS/MS, and Theoretical Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Chiavarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Elisa Crestoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simonetta Fornarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debora Scuderi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 135 (4), pp.1445-1455. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ja309857d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00796084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas-phase basicities of polyfunctional molecules. Part 2 : saturated basic sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Bouchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mass Spectrometry Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 31 (3), pp.353-390. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mas.20343⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00760015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collision induced dissociation of doubly-charged ions : Coulomb explosion vs neutral loss in [Ca(urea)]&amp;lt;sup&amp;gt;2+&amp;lt;/sup&amp;gt; gas phase unimolecular reactivity via chemical dynamics simulations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Cimas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gaigeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kihyung Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 14 (33), pp.11724-11736. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C2CP41379E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How can f-block mono-cations behave as Mono-Cations of d-block transition metals ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Quemet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Brennetot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Cimas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin J. Marsden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2012 (22), pp.3551-3555. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejic.201200455⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00760023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling peptide-metal dication interactions : Formamide-Ca&amp;lt;sup&amp;gt;2+&amp;lt;/sup&amp;gt; reactions in the Gas Phase.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ane Eizaguirre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otilia Mó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Yáñez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanine Tortajada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 10 (37), pp.7552-7561. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C2OB26166A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00760031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure of Pb&amp;lt;sup&amp;gt;2+&amp;lt;/sup&amp;gt;/dCMP and Pb&amp;lt;sup&amp;gt;2+&amp;lt;/sup&amp;gt;/CMP complexes as characterized by tandem mass spectrometry and IRMPD spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Létitia Gamiette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanine Tortajada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Maître</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 304 (2-3), pp.154-164. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijms.2010.07.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00619188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unimolecular reactivity upon collision of uracil-Ca&amp;lt;sup&amp;gt;2+&amp;lt;/sup&amp;gt; complexes in the gas phase: Comparison with uracil-M&amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt; (M = H, alkali metals) and uracil-M&amp;lt;sup&amp;gt;2+&amp;lt;/sup&amp;gt; (M = Cu, Pb) systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Trujillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Mokhtar Lamsabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otilia Mo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Yanez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 306 (1), pp.27-36. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijms.2011.05.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00619194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct Evidence for Tautomerization of the Uracil Moiety within the Pb&amp;lt;sup&amp;gt;2+&amp;lt;/sup&amp;gt;/Uridine-5′-monophosphate Complex: A Combined Tandem Mass Spectrometry and IRMPD study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Guillaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanine Tortajada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Maître</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 50 (16), pp.7769-7778. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ic200918q⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00619190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the interactions between peptide functions and Sr&amp;lt;sup&amp;gt;2+&amp;lt;/sup&amp;gt; : Formamide-Sr&amp;lt;sup&amp;gt;2+&amp;lt;/sup&amp;gt; reactions in the Gas Phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ane Eizaguirre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otilia Mó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Yáñez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 13 (41), pp.18409-18417. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C1CP21578G⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00760011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Negative-ion photoelectron spectroscopy of the copper-aspartic acid anion and its hydrated complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haopeng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. H. Bowen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 133 (8), pp.084303. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3466923⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00514244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tautomerism of cytosine probed by gas phase IR spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joost M. Bakker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Maître</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 283 (1-3), pp.214-221. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijms.2009.03.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00412861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protonated urea collision-induced dissociation. Comparison of experiments and chemical dynamics simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gaigeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William L. Hase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kihyung Song</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 113 (50), pp.13853-13862. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp906482v⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00440381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas-phase interactions between Lead(II) ions and thiouracil nucleobases : a combined experimental and theoretical study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Guillaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanine Tortajada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Mokhtar Lamsabhi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The American Society for Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 20 (3), pp.359-369. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasms.2008.10.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00368129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ni&amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt; reactions with aminoacrylonitrile, a species of astrochemical relevance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Mokhtar Lamsabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otilia Mó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Yáñez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Haldys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 112 (42), pp.10509-10515. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp8051328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00331701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction of Ca&amp;lt;sup&amp;gt;2+&amp;lt;/sup&amp;gt; with Uracil and its Thio Derivatives in the Gas Phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Trujillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Mokhtar Lamsabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otilia Mó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Yáñez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 6, pp.3695-3702. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/B810418B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00331703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sr&amp;lt;sup&amp;gt;2+&amp;lt;/sup&amp;gt;-neutral molecules interactions: An assessment of theoretical procedures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ane Eizaguirre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Yáñez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanine Tortajada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 464 (4-6), pp.240-244. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cplett.2008.09.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00368125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selenourea−Ca&amp;lt;sup&amp;gt;2+&amp;lt;/sup&amp;gt; Reactions in Gas Phase. Similarities and Dissimilarities with Urea and Thiourea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Trujillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otilia Mó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Yáñez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanine Tortajada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 112 (17), pp.5479-5486. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp711927h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00280965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tautomerism of uracil probed via IR spectroscopy of singly hydrated uracil.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joost M. Bakker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Brugnara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Tosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 112 (48), pp.12393-12400. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp806396t⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00368127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ni&amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt; reactions with aminoacetonitrile, a potential prebiological precursor of glycine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Mokhtar Lamsabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otilia Mó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Yáñez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Haldys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 43, pp.317-326. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jms.1313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00259424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational study on the kinetics of the reaction between Ca&amp;lt;sup&amp;gt;2+&amp;lt;/sup&amp;gt; and Urea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Cimas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose A. Gamez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otilia Mó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Yáñez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 456 (4-6), pp.156-161. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cplett.2008.03.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00280969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermochemistry, bonding, and reactivity of Ni&amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt; and Ni&amp;lt;sup&amp;gt;2+&amp;lt;/sup&amp;gt; in the gas phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otilia Mó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Yáñez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanine Tortajada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mass Spectrometry Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 26 (4), pp.474-516. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mas.20134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00150397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infrared Spectra of Protonated Uracil, Thymine and Cytosine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Guillaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanine Tortajada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luke Mac Aleese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemPhysChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 8 (15), pp.2235-2244. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cphc.200700284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00181160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the glycosidic linkage of underivatized disaccharides by interaction with Pb&amp;lt;sup&amp;gt;2+&amp;lt;/sup&amp;gt; ions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahlam El Firdoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lafitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanine Tortajada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Kone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 42 (8), pp.999-1011. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jms.1220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00137575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas-Phase Reactions Between Thiourea and Ca&amp;lt;sup&amp;gt;2+&amp;lt;/sup&amp;gt; : New Evidence for the Formation of [Ca(NH&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;)]&amp;lt;sup&amp;gt;2+&amp;lt;/sup&amp;gt; and Other Doubly-Charged Species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Trujillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otilia Mó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Yáñez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanine Tortajada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemPhysChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 8 (9), pp.1330-1337. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cphc.200700113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00162242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unimolecular reactivity of uracil–Cu$^{2+}$ complexes in the gas phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Mokhtar Lamsabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Alcamí</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otilia Mó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Yáñez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanine Tortajada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemPhysChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 8 (1), pp.181-187. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cphc.200600399⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00123204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proton transfer induced by Lead(II) in a Uracil nucleobase: a study based on quantum chemistry calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Gutlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gaigeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Cartailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanine Tortajada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 110 (41), pp.11684-11694. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp0621528⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00106819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differentiation of the fucoidan bulding blocks sulfated l-fucose isomers by electrospray ionization mass spectrometry, hyphenated capillary electrophoresis and theoretical molecular calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Tissot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gaigeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Daniel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 341 (5), pp.598-609. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carres.2005.11.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00068637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas-phase Titration of C&amp;lt;sub&amp;gt;7&amp;lt;/sup&amp;gt;H&amp;lt;sub&amp;gt;9&amp;lt;/sub&amp;gt;&amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt; Ion Mixtures by FT-ICR Mass Spectrometry: Semiquantitative Determination of Ion Populations Generated by CI-induced Protonation of C&amp;lt;sub&amp;gt;7&amp;lt;/sup&amp;gt;H&amp;lt;sub&amp;gt;8&amp;lt;/sup&amp;gt; Isomers and by EI-induced Fragmentation of Some Monoterpene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Mormann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietmar Kuck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 249-250, pp.340-352. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijms.2005.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00068641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An experimental and theoretical investigation of gas‐phase reactions of Ca&amp;lt;sup&amp;gt;2+&amp;lt;/sup&amp;gt; with glycine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inés Corral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otilia Mó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Yáñez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanine Tortajada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 12, pp.6787-6796. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.200600127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00069135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and computational study of the gas-phase interactions between lead(II) ions and two pyrimidic nucleobases: Uracil and thymine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Guillaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanine Tortajada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Mokhtar Lamsabhi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 243 (3), pp.279-293. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijms.2005.03.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00068623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of extended basis sets and assessment of different theoretical schemes for Pb containing compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanine Tortajada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Alcamí</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otilia Mó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Yáñez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 383 (5-6), pp.561-565. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cplett.2003.11.073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00068617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas-phase acidity of D-glucose. A density functional theory study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanine Tortajada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 39 (8), pp.930-941. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jms.671⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00068618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low energy dissociation processes of ionized cyclohexene: a theoretical insight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Bouchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Yáñez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 108 (45), pp.9853-9862. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp0480697⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00068619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas-phase reactions between urea and Ca2+: the importance of Coulomb explosions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inés Corral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otilia Mó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Yáñez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanine Tortajada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 108 (46), pp.10080-10088. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp046624z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00068622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas-Phase reactivity of lead(II) Ions with D-Glucose. Combined Electrospray Ionization Mass Spectrometry and Theoretical Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanine Tortajada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 107 (16), pp.2943-2953. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp022553x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00068555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas-phase basicity of glycine, alanine, proline, serine, lysine, histidine and some of their peptides by the thermokinetic method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Bouchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 9 (4), pp.391-402. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1255/ejms.568⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00068599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas-Phase reactivity of silver and copper coordinated monosaccharides cations studied by electrospray ionization and tandem mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Boutreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badia Amekraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 9 (4), pp.337-390. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1255/ejms.567⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00068605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas-phase basicity and proton affinity of 1,3,5-cycloheptatriene Energetics, structure and interconversion of dihydrotropylium ions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Mormann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanine Tortajada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tho Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietmar Kuck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 9, pp.361-376</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00068602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas Phase reactivity of Ni+ with urea. Mass Spectrometry and Theoretical Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariona Sodupe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Noguera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Rodríguez-Santiago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanine Tortajada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 107 (46), pp.9865-9874. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp036216f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00068610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural characterization of hexoses and pentoses using lead cationization. An electrospray ionization and tandem mass spectrometric study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanine Tortajada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 37 (4), pp.379-388. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jms.289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00068558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclopentenyl cation: its thermochemistry and its characterized formation from C6H10 center dot+ species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Bouchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 366 (5-6), pp.510-519. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0009-2614(02)01615-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00918091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protonation thermochemistry of ethyl halides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Bouchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Caunan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tho Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemPhysChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 2, pp.601-610</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00068553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas-phase reactivity of glycosides and methyl glycosides with Cu$^+$, Ag$^+$ and Pb$^{2+}$ ions by fast-atom bombardment and tandem mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Boutreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Haldys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanine Tortajada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 7 (4-5), pp.321-330. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1255/ejms.442⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00068544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiosulfoxides (X2S=S) and disulfanes (XSSX). First observation of organic thiosulfoxides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gerbaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Flammang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Bouchoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 195/196, pp.239-249</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00068680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Condensation reactions between 1,3-butadiene radical cation and acetylene in the gas-phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Bouchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tho Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 104, pp.5778-5786</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00068677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The gas-phase basicities of 6-methylfulvene and 6,6-dimethylfulvene as determined by the thermokinetic method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Mormann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietmar Kuck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 5, pp.441-447</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00068664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized gas basicity and proton affinity data from the thermokinetic method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Bouchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 13, pp.932-936</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00068653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isomerization of acetonitrile N-methylide [CH3CNCH2]+. and N-methylketenimine [CH3NCCH2]+. radical cations in the gas phase: theoretical study of the [C3,H5,N]+. potential energy surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tho Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gerbaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Flammang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Bouchoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 103, pp.938-946</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00068674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation and characterization of acetonitrile N-methylide [CH3CNCH2]+. and N-methylketeneimine [CH3NCCH2]+. radical cations in the gas phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gerbaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Flammang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tho Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Bouchoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 102, pp.861-869</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00068671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionized vinylamine. A specific reagent for the determination of olefinic bond position by ion-molecule reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Bouchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 11, pp.1001-1006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00068652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A relationship between the kinetics and the thermochemistry of proton transfer reactions in the gas phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Bouchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Leblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal of mass spectrometry and ion processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 153, pp.37-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00068655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermokinetic determination of gas phase basicities. Application to formaldimine, ketene and methylketene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Bouchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of physical chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 100, pp.16555-16560</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00068650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas phase basicity and heat of formation of sulfine CH2=S=O</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Bouchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 118, pp.6516-6517</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00068649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proton affinity and heat of formation of the vinylimine CH2=CH-CH=NH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Bouchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Alcaraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Dutuit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 9, pp.1195-1200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00069776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cycloaddition reactions between 1,3-butadiene radical cation and ethene in the gas phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Bouchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 8, pp.325-328</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00068646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ca2+ reactivity in the gas phase. Bonding, catalytic effects and Coulomb explosions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inés Corral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Trujillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Yáñez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Kinetics and Dynamics : from nano- to bioscale"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.1-34, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00514252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas-phase chemistry of organocopper compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Mokhtar Lamsabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Yáñez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanine Tortajada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PATAI'S Chemistry of Functional Groups</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley, pp.279-346, 2009, </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9780470682531.pat0440⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00514251v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skeletal rearrangement of protonated hydrocarbons: paraxylenium-, 7-methyldyhydrotropylium and 6,6-dimethylfulvenium ions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietmar Kuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Mormann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances In Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley, pp.715-716, 2001, volume 15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00069843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental an theoretical study of the gas-phase reactivity of Pb2+ cations with monosaccharides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanine Tortajada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances In Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley, pp.735-736, 2001, volume 15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00068727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissociation energetics of ionized cyclohexene and 3-methyl-cyclopentene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Bouchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Baer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances In Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley, pp.759-760, 2001, volume 15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00069841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrimination of sulfated isomers of chondroitin sulfate disaccharides by HILIC chromatography and on-line coupled tandem mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Poyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilham Seffouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystel Lopin-Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Jacquinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03232999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imagerie par spectrométrie de masse : principes et applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landry Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Brunelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Courreges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desbenoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectrométrie de masse et chimie quantique: deux partenaires indissociables pour l'étude de la chimie en phase gazeuse des ions métalliques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chimie-Physique [physics.chem-ph]. Université Evry Val d'Essonne, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05319112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application de la résonance cyclotronique ionique à l'étude cinétique et thermochimique de réactions de transfert de proton et de réactions péricycliques de cations radicaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chimie-Physique [physics.chem-ph]. Université Paris 11, 1997. Français. </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04248098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId351"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:143.28358208955px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Yves Salpin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jean-yves-salpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0979-1251</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">172317096</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">307501080</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Yves Salpin a obtenu son doctorat en chimie à l'Université d'Orsay en 1997. Puis, de 1997 à 1999, il a effectué deux séjours post-doctoraux à l'Université de Bielefeld (Allemagne) et à l'Université catholique de Louvain (Belgique). De retour en France, il travaille depuis 1999 comme chercheur titulaire au Centre National pour la Re-cherche Scientifique (CNRS). Ses intérêts de recherche se situent dans le domaine de la chimie des ions en phase gazeuse en combinant la spectrométrie de masse et la chimie quantique. Promu Directeur de recherche en 2012, son domaine de recherche majeur concerne la réactivité des ions métalliques (alcalino-terreux, métaux de transition, métaux lourds) vis-à-vis de molécules organiques ou de biomolécules, et plus récemment l'étude des interactions des récepteurs anioniques et cationiques.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (99)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anion-π Meets H-Bonding: Tuning Synergy Through the Flexibility to-Preorganization Transition in Anion Receptor Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Zayene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Plais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Barday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemPhysChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 26 (19), pp.e202500378. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cphc.202500378⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05265516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encounter Complex of Adenine with Carboplatin and Oxaliplatin Anticancer Drugs Elucidated by IRMPD Spectroscopy and Theoretical Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Chiavarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucretia Rotari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Elisa Crestoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Corinti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debora Scuderi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 64 (10), pp.4873-4883. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.4c04731⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron Transfer Dissociation of Alkali‐Cationized Phosphatidylcholines Allows Easy Double Bonds and sn‐1/sn‐2 Localizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Carlos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Gosset-Erard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Poyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 39 (4), pp.e9956. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rcm.9956⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04820508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperative Anion‐π and C−H−Cl Interactions in Multifunctional Naphthalene‐Based Receptors for Chloride Recognition: Cage‐Size Modulation Through Substitution Patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Zayene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Damond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Roc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Marrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemPlusChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.e202400380. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cplu.202400380⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04750470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tetrafluoroterephthalonitrile as an anion‐π donor: theoretical evaluation and application to anion recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Zayene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Plais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Rolhion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Bourdreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Pieters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemistrySelect</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9 (2), pp.e202302763. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/slct.202302763⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04396536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactivity of Cytosine with Alkylmercury Ions in the Gas Phase: the Critical Role of the Alkyl Chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Haldys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐claude Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otilia Mó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Yáñez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Israel Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 63 (7-8), pp.e202300014. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ijch.202300014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04017249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anion‐π Interaction for Molecular Recognition of Anions: Focus on Cooperativity with Hydrogen Bonding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Plais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne A Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Prim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 26 (9), pp.e202201281. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejoc.202201281⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03996319v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binding Motifs of Carboplatin and Oxaliplatin with Guanine: A Combined MS/MS, IRMPD, and Theoretical Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Chiavarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucretia Rotari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Elisa Crestoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Corinti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simonetta Fornarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 62 (36), pp.14546-14558. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.3c01438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04202975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dereplication of Acetogenins from Annona muricata by Combining Tandem Mass Spectrometry after Lithium and Copper Postcolumn Cationization and Molecular Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Poyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Laboureur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Téo Hebra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Elie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume van Der Rest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The American Society for Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 33 (4), pp.627-634. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jasms.1c00303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03780186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloride Binding Modulated by Anion Receptors Bearing Tetrazine and Urea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Plais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gouarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Zayene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Mussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemPhysChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cphc.202200524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03854582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open questions on toxic heavy metals Cd, Hg and Pb binding small components of DNA and nucleobases. Are there any predictable trends?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Álvaro Pérez-Barcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Merced Montero-Campillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Mokhtar Lamsabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Yáñez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 24 (35), pp.20624-20637. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d2cp02459d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrimination of sulfated isomers of chondroitin sulfate disaccharides by HILIC-MS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Poyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilham Seffouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystel Lopin-Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Jacquinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José L Neira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 413 (28), pp.7107-7117. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00216-021-03679-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and property investigation on a five-interaction-based fluorescent anion receptor clip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Plais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Boufroura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gouarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Haldys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (16), pp.9476-9487. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d1ra00630d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into Cisplatin Binding to Uracil and Thiouracils from IRMPD Spectroscopy and Tandem Mass Spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Elisa Crestoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Corinti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Chiavarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simonetta Fornarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debora Scuderi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The American Society for Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 31 (4), pp.946-960. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jasms.0c00006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02533691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic study of azobenzene E/Z isomerization using ion mobility-mass spectrometry and liquid chromatography-UV detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Poyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chang Min Choi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Deo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bogliotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyst</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 145, pp.4012-4020. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D0AN00048E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intertwined detection and recognition roles of tetrazine in synergistic anion‐π and H‐bond based anion receptor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Plais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gouarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Haldys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemPhysChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21 (12), pp.1249-1257. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cphc.202000289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02613704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helically shaped cation receptor: design, synthesis, characterisation and first application to ion transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Boufroura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Plais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Poyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Marrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (52), pp.31670-31679. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d0ra05519k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02923986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alkylation of uracil and thymine in the gas phase through interaction with alkylmercury compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Haldys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Latrous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanine Tortajada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 436, pp.153-165. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijms.2018.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02000335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined Experimental and Theoretical Survey of the Gas-Phase Reactions of Serine–Ca&amp;lt;sup&amp;gt;2+&amp;lt;/sup&amp;gt; Adducts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Mokhtar Lamsabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otilia Mó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Yáñez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 123 (29), pp.6241-6250. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpca.9b03977⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02263724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structures of [M(Ura-H)(Ura)]&amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt; and [M(Ura-H)(H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O)&amp;lt;sub&amp;gt;n&amp;lt;/sub&amp;gt;]&amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt; (M&nbsp;=&nbsp;Cu, Zn, Pb; n&nbsp;=&nbsp;1–3) complexes in the gas phase by IRMPD spectroscopy in the fingerprint region and theoretical studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barry Power</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Haldys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travis D Fridgen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 429, pp.56 - 65. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijms.2017.05.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protonation of methyluracils in the gas phase: The particular case of 3-methyluracil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Haldys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Steinmetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Yáñez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 429, pp.47 - 55. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijms.2017.05.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topologic and electronic density driven generation of alkali cation complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Boufroura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Poyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Huin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 24 (34), pp.8656-8663. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201800707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01890491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions of Dimethyltin(IV) with Uracil As Studied in the Gas Phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Latrous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Haldys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Mokhtar Lamsabhi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 122 (4), pp.992-1003. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpca.7b11510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Undervalued N3 Coordination Revealed in the Cisplatin Complex with 2′-Deoxyadenosine-5′-monophosphate by a Combined IRMPD and Theoretical Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Chiavarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Elisa Crestoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simonetta Fornarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debora Scuderi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 56 (15), pp.8793-8801. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.7b00570⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01637351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conformational Dynamics in Ion Mobility Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Poyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clothilde Comby-Zerbino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chang Min Choi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luke Macaleese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Deo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 89 (7), pp.4230-4237. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.analchem.7b00281⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01501246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of acylation products in SHAPE Chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaoqi Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Poyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loussiné Zargarian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27 (11), pp.2506-2509. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bmcl.2017.03.096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01637313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isomer separation and effect of the degree of polymerization on the gas-phase structure of chondroitin sulfate oligosaccharides analyzed by ion mobility and tandem mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Poyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystel Lopin-Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Jacquinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Daniel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 31 (23), pp.2003 -2010. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rcm.7987⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01637356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Protonated Model Disaccharides from Tandem Mass Spectrometry and Chemical Dynamics Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estefania Rossich Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ane Eizaguirre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Haldys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Urban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Doisneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemPhysChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18 (19), pp.2812 - 2823. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cphc.201700202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01626382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas-phase interactions of organotins compounds with cysteine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Latrous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Haldys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catarina Correia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 51 (11), pp.1006-1015. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jms.3812⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structures of [M(Ura‐H)(H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O)&amp;lt;sub&amp;gt;n&amp;lt;/sub&amp;gt;]&amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt; (M = Mg, Ca, Sr, Ba; &amp;lt;i&amp;gt;n&amp;lt;/i&amp;gt; = 1–3) complexes in the gas phase by IRMPD spectroscopy and theoretical studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barry Power</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Haldys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travis D Fridgen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 51 (3), pp.236 - 244. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jms.3739⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the gas phase fragmentation of protonated uracil : a statistical perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estefania Rossich-Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Martinez-Nunez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18 (22), pp.14980-14990. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c6cp01657j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01386210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structures of bare and singly hydrated [M(Ura-H)(Ura)]&amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt; (M = Mg, Ca, Sr, Ba) complexes in the gas phase by IRMPD spectroscopy in the fingerprint region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barry Power</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Haldys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travis D Fridgen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 378, pp.328-335. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijms.2014.10.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01221284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of calcium complexation on heparin-like disaccharides. A combined theoretical, tandem mass spectrometry and ultraviolet experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Enjalbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luke Macaleese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dugourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 29 (12), pp.1135-1144. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rcm.7204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01221299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure of protonated thymidine characterized by InfraRed Multiple Photon Dissociation and quantum calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Scuderi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 29 (20), pp.1898-1904. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rcm.7296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01221301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elucidating collision induced dissociation products and reaction mechanisms of protonated uracil by coupling chemical dynamics simulations with tandem mass spectrometry experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estefania Rossich-Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 50 (12), pp.1340-1351. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jms.3704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01224902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction of Cisplatin with 5′-dGMP: A Combined IRMPD and Theoretical Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Chiavarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Elisa Crestoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simonetta Fornarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Scuderi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 54 (7), pp.3513-3522. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.5b00070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01221291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure of Pb&amp;lt;sup&amp;gt;2+&amp;lt;/sup&amp;gt;-deprotonated dGMP complexes in the gas phase: a combined MS-MS/IRMPD spectroscopy/Ion Mobility study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luke Macaleese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Chirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dugourd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 16 (27), pp.14127-14138. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C4CP00163J⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas-Phase Interactions between Lead(II) Ions and Cytosine: Tandem Mass Spectrometry and Infrared Multiple-Photon Dissociation Spectroscopy Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Haldys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Guillaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanine Tortajada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcela Hurtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemPhysChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 15 (14), pp.2959-2971. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cphc.201402369⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01221270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galactose 6-sulfate collision induced dissociation using QM+MM chemical dynamics simulations and ESI-MS/MS experiments.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kihyung Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 358, pp.25-35. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijms.2013.11.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00976342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Interactions between an Amino Acid and a Metal Dication: Cysteine–Calcium(II) Reactions in the Gas Phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcela Hurtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monte Manuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Mokhtar Lamsabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Yáñez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otilia Mó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemPlusChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 78 (9), pp.1124-1133. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cplu.201300166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas-Phase Collision Induced Dissociation Mechanisms of Peptides : Theoretical and Experimental study of N-Formylalanylamide Fragmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Martin-Gago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoni Riera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kihyung Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 335, pp.33-44. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijms.2012.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00796097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unimolecular reactivity of the [urea-Sr]&amp;lt;sup&amp;gt;2+&amp;lt;/sup&amp;gt; complex, a metastable dication in the gas phase. An experimental and theoretical perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ane Eizaguirre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otilia Mó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Yáñez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanine Tortajada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 117 (7), pp.2088-2095. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp312466t⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00912477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactivity of Lanthanoid Mono-Cations with Ammonia : a Combined Inductively Coupled Plasma Mass Spectrometry and Computational Investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Quemet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vitorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Cimas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shengsi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 334, pp.27-37. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijms.2012.10.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00796104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas-phase interactions of organotin compounds with glycine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Latrous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanine Tortajada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Haldys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catarina Correia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 48 (7), pp.795-806. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jms.3223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00912483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction of Cisplatin with Adenine and Guanine: A Combined IRMPD, MS/MS, and Theoretical Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Chiavarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Elisa Crestoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simonetta Fornarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debora Scuderi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 135 (4), pp.1445-1455. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ja309857d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00796084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas-phase basicities of polyfunctional molecules. Part 2 : saturated basic sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Bouchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mass Spectrometry Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 31 (3), pp.353-390. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mas.20343⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00760015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collision induced dissociation of doubly-charged ions : Coulomb explosion vs neutral loss in [Ca(urea)]&amp;lt;sup&amp;gt;2+&amp;lt;/sup&amp;gt; gas phase unimolecular reactivity via chemical dynamics simulations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Cimas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gaigeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kihyung Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 14 (33), pp.11724-11736. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C2CP41379E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How can f-block mono-cations behave as Mono-Cations of d-block transition metals ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Quemet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Brennetot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Cimas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin J. Marsden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2012 (22), pp.3551-3555. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejic.201200455⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00760023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling peptide-metal dication interactions : Formamide-Ca&amp;lt;sup&amp;gt;2+&amp;lt;/sup&amp;gt; reactions in the Gas Phase.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ane Eizaguirre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otilia Mó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Yáñez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanine Tortajada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 10 (37), pp.7552-7561. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C2OB26166A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00760031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure of Pb&amp;lt;sup&amp;gt;2+&amp;lt;/sup&amp;gt;/dCMP and Pb&amp;lt;sup&amp;gt;2+&amp;lt;/sup&amp;gt;/CMP complexes as characterized by tandem mass spectrometry and IRMPD spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Létitia Gamiette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanine Tortajada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Maître</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 304 (2-3), pp.154-164. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijms.2010.07.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00619188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unimolecular reactivity upon collision of uracil-Ca&amp;lt;sup&amp;gt;2+&amp;lt;/sup&amp;gt; complexes in the gas phase: Comparison with uracil-M&amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt; (M = H, alkali metals) and uracil-M&amp;lt;sup&amp;gt;2+&amp;lt;/sup&amp;gt; (M = Cu, Pb) systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Trujillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Mokhtar Lamsabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otilia Mo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Yanez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 306 (1), pp.27-36. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijms.2011.05.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00619194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct Evidence for Tautomerization of the Uracil Moiety within the Pb&amp;lt;sup&amp;gt;2+&amp;lt;/sup&amp;gt;/Uridine-5′-monophosphate Complex: A Combined Tandem Mass Spectrometry and IRMPD study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Guillaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanine Tortajada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Maître</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 50 (16), pp.7769-7778. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ic200918q⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00619190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the interactions between peptide functions and Sr&amp;lt;sup&amp;gt;2+&amp;lt;/sup&amp;gt; : Formamide-Sr&amp;lt;sup&amp;gt;2+&amp;lt;/sup&amp;gt; reactions in the Gas Phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ane Eizaguirre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otilia Mó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Yáñez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 13 (41), pp.18409-18417. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C1CP21578G⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00760011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Negative-ion photoelectron spectroscopy of the copper-aspartic acid anion and its hydrated complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haopeng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. H. Bowen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 133 (8), pp.084303. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3466923⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00514244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protonated urea collision-induced dissociation. Comparison of experiments and chemical dynamics simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gaigeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William L. Hase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kihyung Song</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 113 (50), pp.13853-13862. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp906482v⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00440381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tautomerism of cytosine probed by gas phase IR spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joost M. Bakker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Maître</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 283 (1-3), pp.214-221. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijms.2009.03.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00412861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas-phase interactions between Lead(II) ions and thiouracil nucleobases : a combined experimental and theoretical study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Guillaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanine Tortajada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Mokhtar Lamsabhi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The American Society for Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 20 (3), pp.359-369. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasms.2008.10.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00368129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selenourea−Ca&amp;lt;sup&amp;gt;2+&amp;lt;/sup&amp;gt; Reactions in Gas Phase. Similarities and Dissimilarities with Urea and Thiourea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Trujillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otilia Mó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Yáñez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanine Tortajada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 112 (17), pp.5479-5486. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp711927h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00280965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sr&amp;lt;sup&amp;gt;2+&amp;lt;/sup&amp;gt;-neutral molecules interactions: An assessment of theoretical procedures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ane Eizaguirre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Yáñez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanine Tortajada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 464 (4-6), pp.240-244. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cplett.2008.09.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00368125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction of Ca&amp;lt;sup&amp;gt;2+&amp;lt;/sup&amp;gt; with Uracil and its Thio Derivatives in the Gas Phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Trujillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Mokhtar Lamsabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otilia Mó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Yáñez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 6, pp.3695-3702. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/B810418B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00331703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ni&amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt; reactions with aminoacrylonitrile, a species of astrochemical relevance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Mokhtar Lamsabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otilia Mó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Yáñez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Haldys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 112 (42), pp.10509-10515. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp8051328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00331701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tautomerism of uracil probed via IR spectroscopy of singly hydrated uracil.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joost M. Bakker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Brugnara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Tosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 112 (48), pp.12393-12400. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp806396t⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00368127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ni&amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt; reactions with aminoacetonitrile, a potential prebiological precursor of glycine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Mokhtar Lamsabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otilia Mó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Yáñez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Haldys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 43, pp.317-326. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jms.1313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00259424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational study on the kinetics of the reaction between Ca&amp;lt;sup&amp;gt;2+&amp;lt;/sup&amp;gt; and Urea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Cimas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose A. Gamez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otilia Mó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Yáñez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 456 (4-6), pp.156-161. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cplett.2008.03.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00280969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermochemistry, bonding, and reactivity of Ni&amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt; and Ni&amp;lt;sup&amp;gt;2+&amp;lt;/sup&amp;gt; in the gas phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otilia Mó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Yáñez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanine Tortajada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mass Spectrometry Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 26 (4), pp.474-516. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mas.20134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00150397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infrared Spectra of Protonated Uracil, Thymine and Cytosine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Guillaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanine Tortajada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luke Mac Aleese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemPhysChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 8 (15), pp.2235-2244. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cphc.200700284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00181160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the glycosidic linkage of underivatized disaccharides by interaction with Pb&amp;lt;sup&amp;gt;2+&amp;lt;/sup&amp;gt; ions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahlam El Firdoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lafitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanine Tortajada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Kone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 42 (8), pp.999-1011. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jms.1220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00137575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas-Phase Reactions Between Thiourea and Ca&amp;lt;sup&amp;gt;2+&amp;lt;/sup&amp;gt; : New Evidence for the Formation of [Ca(NH&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;)]&amp;lt;sup&amp;gt;2+&amp;lt;/sup&amp;gt; and Other Doubly-Charged Species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Trujillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otilia Mó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Yáñez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanine Tortajada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemPhysChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 8 (9), pp.1330-1337. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cphc.200700113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00162242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unimolecular reactivity of uracil–Cu$^{2+}$ complexes in the gas phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Mokhtar Lamsabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Alcamí</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otilia Mó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Yáñez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanine Tortajada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemPhysChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 8 (1), pp.181-187. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cphc.200600399⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00123204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proton transfer induced by Lead(II) in a Uracil nucleobase: a study based on quantum chemistry calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Gutlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gaigeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Cartailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanine Tortajada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 110 (41), pp.11684-11694. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp0621528⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00106819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differentiation of the fucoidan bulding blocks sulfated l-fucose isomers by electrospray ionization mass spectrometry, hyphenated capillary electrophoresis and theoretical molecular calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Tissot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gaigeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Daniel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 341 (5), pp.598-609. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carres.2005.11.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00068637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An experimental and theoretical investigation of gas‐phase reactions of Ca&amp;lt;sup&amp;gt;2+&amp;lt;/sup&amp;gt; with glycine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inés Corral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otilia Mó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Yáñez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanine Tortajada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 12, pp.6787-6796. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.200600127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00069135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas-phase Titration of C&amp;lt;sub&amp;gt;7&amp;lt;/sup&amp;gt;H&amp;lt;sub&amp;gt;9&amp;lt;/sub&amp;gt;&amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt; Ion Mixtures by FT-ICR Mass Spectrometry: Semiquantitative Determination of Ion Populations Generated by CI-induced Protonation of C&amp;lt;sub&amp;gt;7&amp;lt;/sup&amp;gt;H&amp;lt;sub&amp;gt;8&amp;lt;/sup&amp;gt; Isomers and by EI-induced Fragmentation of Some Monoterpene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Mormann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietmar Kuck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 249-250, pp.340-352. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijms.2005.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00068641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and computational study of the gas-phase interactions between lead(II) ions and two pyrimidic nucleobases: Uracil and thymine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Guillaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanine Tortajada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Mokhtar Lamsabhi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 243 (3), pp.279-293. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijms.2005.03.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00068623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of extended basis sets and assessment of different theoretical schemes for Pb containing compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanine Tortajada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Alcamí</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otilia Mó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Yáñez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 383 (5-6), pp.561-565. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cplett.2003.11.073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00068617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas-phase reactions between urea and Ca2+: the importance of Coulomb explosions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inés Corral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otilia Mó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Yáñez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanine Tortajada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 108 (46), pp.10080-10088. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp046624z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00068622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas-phase acidity of D-glucose. A density functional theory study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanine Tortajada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 39 (8), pp.930-941. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jms.671⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00068618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low energy dissociation processes of ionized cyclohexene: a theoretical insight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Bouchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Yáñez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 108 (45), pp.9853-9862. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp0480697⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00068619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas-Phase reactivity of lead(II) Ions with D-Glucose. Combined Electrospray Ionization Mass Spectrometry and Theoretical Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanine Tortajada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 107 (16), pp.2943-2953. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp022553x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00068555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas-phase basicity of glycine, alanine, proline, serine, lysine, histidine and some of their peptides by the thermokinetic method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Bouchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 9 (4), pp.391-402. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1255/ejms.568⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00068599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas-Phase reactivity of silver and copper coordinated monosaccharides cations studied by electrospray ionization and tandem mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Boutreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badia Amekraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 9 (4), pp.337-390. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1255/ejms.567⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00068605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas-phase basicity and proton affinity of 1,3,5-cycloheptatriene Energetics, structure and interconversion of dihydrotropylium ions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Mormann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanine Tortajada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tho Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietmar Kuck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 9, pp.361-376</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00068602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas Phase reactivity of Ni+ with urea. Mass Spectrometry and Theoretical Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariona Sodupe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Noguera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Rodríguez-Santiago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanine Tortajada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 107 (46), pp.9865-9874. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp036216f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00068610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural characterization of hexoses and pentoses using lead cationization. An electrospray ionization and tandem mass spectrometric study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanine Tortajada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 37 (4), pp.379-388. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jms.289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00068558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclopentenyl cation: its thermochemistry and its characterized formation from C6H10 center dot+ species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Bouchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 366 (5-6), pp.510-519. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0009-2614(02)01615-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00918091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protonation thermochemistry of ethyl halides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Bouchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Caunan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tho Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemPhysChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 2, pp.601-610</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00068553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas-phase reactivity of glycosides and methyl glycosides with Cu$^+$, Ag$^+$ and Pb$^{2+}$ ions by fast-atom bombardment and tandem mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Boutreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Haldys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanine Tortajada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 7 (4-5), pp.321-330. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1255/ejms.442⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00068544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiosulfoxides (X2S=S) and disulfanes (XSSX). First observation of organic thiosulfoxides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gerbaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Flammang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Bouchoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 195/196, pp.239-249</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00068680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Condensation reactions between 1,3-butadiene radical cation and acetylene in the gas-phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Bouchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tho Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 104, pp.5778-5786</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00068677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The gas-phase basicities of 6-methylfulvene and 6,6-dimethylfulvene as determined by the thermokinetic method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Mormann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietmar Kuck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 5, pp.441-447</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00068664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized gas basicity and proton affinity data from the thermokinetic method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Bouchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 13, pp.932-936</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00068653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isomerization of acetonitrile N-methylide [CH3CNCH2]+. and N-methylketenimine [CH3NCCH2]+. radical cations in the gas phase: theoretical study of the [C3,H5,N]+. potential energy surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tho Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gerbaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Flammang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Bouchoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 103, pp.938-946</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00068674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation and characterization of acetonitrile N-methylide [CH3CNCH2]+. and N-methylketeneimine [CH3NCCH2]+. radical cations in the gas phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gerbaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Flammang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tho Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Bouchoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 102, pp.861-869</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00068671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionized vinylamine. A specific reagent for the determination of olefinic bond position by ion-molecule reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Bouchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 11, pp.1001-1006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00068652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A relationship between the kinetics and the thermochemistry of proton transfer reactions in the gas phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Bouchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Leblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal of mass spectrometry and ion processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 153, pp.37-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00068655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermokinetic determination of gas phase basicities. Application to formaldimine, ketene and methylketene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Bouchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of physical chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 100, pp.16555-16560</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00068650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas phase basicity and heat of formation of sulfine CH2=S=O</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Bouchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 118, pp.6516-6517</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00068649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proton affinity and heat of formation of the vinylimine CH2=CH-CH=NH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Bouchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Alcaraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Dutuit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 9, pp.1195-1200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00069776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cycloaddition reactions between 1,3-butadiene radical cation and ethene in the gas phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Bouchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 8, pp.325-328</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00068646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ca2+ reactivity in the gas phase. Bonding, catalytic effects and Coulomb explosions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inés Corral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Trujillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Yáñez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Kinetics and Dynamics : from nano- to bioscale"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.1-34, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00514252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas-phase chemistry of organocopper compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Mokhtar Lamsabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Yáñez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanine Tortajada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PATAI'S Chemistry of Functional Groups</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley, pp.279-346, 2009, </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9780470682531.pat0440⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00514251v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skeletal rearrangement of protonated hydrocarbons: paraxylenium-, 7-methyldyhydrotropylium and 6,6-dimethylfulvenium ions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietmar Kuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Mormann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances In Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley, pp.715-716, 2001, volume 15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00069843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental an theoretical study of the gas-phase reactivity of Pb2+ cations with monosaccharides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanine Tortajada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances In Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley, pp.735-736, 2001, volume 15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00068727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissociation energetics of ionized cyclohexene and 3-methyl-cyclopentene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Bouchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Baer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances In Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley, pp.759-760, 2001, volume 15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00069841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrimination of sulfated isomers of chondroitin sulfate disaccharides by HILIC chromatography and on-line coupled tandem mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Poyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilham Seffouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystel Lopin-Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Jacquinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03232999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imagerie par spectrométrie de masse : principes et applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landry Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Brunelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Courreges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desbenoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectrométrie de masse et chimie quantique: deux partenaires indissociables pour l'étude de la chimie en phase gazeuse des ions métalliques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chimie-Physique [physics.chem-ph]. Université Evry Val d'Essonne, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05319112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application de la résonance cyclotronique ionique à l'étude cinétique et thermochimique de réactions de transfert de proton et de réactions péricycliques de cations radicaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chimie-Physique [physics.chem-ph]. Université Paris 11, 1997. Français. </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04248098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId351"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="88C702B4"/>
+    <w:nsid w:val="14698C97"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-yves-salpin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0979-1251" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/172317096" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/307501080" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006167v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Chiavarino" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucretia Rotari" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Elisa Crestoni" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Corinti" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora Scuderi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.4c04731" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265516v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Zayene" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Hu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gaucher" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Plais" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Barday" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.202500378" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820508v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Carlos" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Gosset-Erard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;yves Salpin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Poyer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.9956" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396536v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Rolhion" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Bourdreux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Pieters" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.202302763" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750470v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Damond" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Roc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Marrot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.202400380" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017249v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Haldys" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;claude Guillemin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otilia M&#243;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Y&#225;&#241;ez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijch.202300014" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996319v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Clavier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A Gaucher" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Prim" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202201281" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202975v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simonetta Fornarini" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.3c01438" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780186v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Laboureur" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;o Hebra" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Elie" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume van Der Rest" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jasms.1c00303" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-03854582v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Gouarin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bournier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Mussard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.202200524" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777867v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;lvaro P&#233;rez-Barcia" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Merced Montero-Campillo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al Mokhtar Lamsabhi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Salpin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2cp02459d" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540858v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Seffouh" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Lopin-Bon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Jacquinet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; L Neira" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-021-03679-9" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159437v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Boufroura" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1ra00630d" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533691v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jasms.0c00006" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550455v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang Min Choi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Deo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bogliotti" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Xie" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0AN00048E" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613704v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Brosseau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.202000289" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923986v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0ra05519k" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000335v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Latrous" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Guillemin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanine Tortajada" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2018.12.003" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263724v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.9b03977" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889158v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry Power" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Travis D Fridgen" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2017.05.003" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889147v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Steinmetz" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle L&#233;on" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2017.05.004" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890491v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Huin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201800707" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889159v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.7b11510" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637351v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.7b00570" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637313v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaoqi Lin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loussin&#233; Zargarian" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Foss&#233;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2017.03.096" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501246v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Comby-Zerbino" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Macaleese" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.7b00281" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637356v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Daniel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.7987" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626382v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estefania Rossich Molina" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ane Eizaguirre" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Urban" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Doisneau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201700202" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389130v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.3739" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389126v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Correia" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.3812" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386210v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estefania Rossich-Molina" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Spezia" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Martinez-Nunez" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cp01657j" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221299v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ortiz" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Enjalbert" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dugourd" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.7204" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221284v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2014.10.002" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224902v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.3704" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221301v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Scuderi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.7296" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221291v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5b00070" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221270v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Guillaumont" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Hurtado" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201402369" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345026v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chirot" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CP00163J" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976342v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kihyung Song" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2013.11.002" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083257v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monte Manuel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.201300166" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796097v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Martin-Gago" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoni Riera" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2012.11.001" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912477v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp312466t" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796104v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Quemet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vitorge" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Cimas" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengsi Liu" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2012.10.005" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912483v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.3223" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796084v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Elisa Crestoni" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja309857d" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760015v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Bouchoux" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mas.20343" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733882v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Gaigeot" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2CP41379E" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760023v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Brennetot" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin J. Marsden" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201200455" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760031v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2OB26166A" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619188v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;titia Gamiette" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Besson" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ma&#238;tre" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2010.07.011" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619194v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Trujillo" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otilia Mo" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Yanez" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2011.05.018" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619190v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic200918q" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760011v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1CP21578G" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514244v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Li" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haopeng Wang" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. H. Bowen" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Martinez" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3466923" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412861v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joost M. Bakker" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2009.03.014" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X94B0WZ1-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440381v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William L. Hase" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp906482v" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368129v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasms.2008.10.015" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331701v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp8051328" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331703v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B810418B" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368125v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2008.09.006" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280965v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp711927h" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368127v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Brugnara" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Tosi" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp806396t" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259424v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.1313" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280969v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose A. Gamez" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2008.03.042" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150397v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mas.20134" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181160v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Mac Aleese" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Lemaire" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.200700284" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137575v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlam El Firdoussi" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lafitte" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Kone" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.1220" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162242v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.200700113" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123204v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Alcam&#237;" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.200600399" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106819v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Gutl&#233;" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cartailler" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0621528" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-B603G7VF-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068637v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Tissot" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Martinez" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2005.11.029" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068641v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mormann" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dietmar Kuck" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2005.12.003" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069135v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#233;s Corral" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200600127" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-10MHZVV5-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068623v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2005.03.011" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068617v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2003.11.073" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068618v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.671" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6FFAF4E285EA2D2CF8C38F0B369786C30AC0A538/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068619v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0480697" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068622v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp046624z" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068555v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp022553x" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068599v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1255/ejms.568" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068605v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Boutreau" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badia Amekraz" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moulin" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1255/ejms.567" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068602v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Tho Nguyen" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068610v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariona Sodupe" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Noguera" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Rodr&#237;guez-Santiago" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp036216f" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068558v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.289" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00918091v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2614(02)01615-9" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NHJTC3MB-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068553v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Caunan" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Leblanc" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068544v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1255/ejms.442" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068680v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gerbaux" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Flammang" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068677v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068664v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068653v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068674v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068671v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068652v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068655v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068650v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068649v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069776v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Alcaraz" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Dutuit" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068646v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514252v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514251v2" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470682531.pat0440" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069843v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068727v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069841v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Baer" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Li" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232999v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954524v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Landry Blanc" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Brunelle" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Courreges" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desbenoit" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fournier" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05319112v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04248098v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-yves-salpin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0979-1251" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/172317096" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/307501080" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265516v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Zayene" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Hu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gaucher" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Plais" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Barday" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.202500378" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006167v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Chiavarino" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucretia Rotari" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Elisa Crestoni" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Corinti" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora Scuderi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.4c04731" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820508v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Carlos" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Gosset-Erard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;yves Salpin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Poyer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.9956" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750470v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Damond" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Roc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Marrot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.202400380" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396536v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Rolhion" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Bourdreux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Pieters" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.202302763" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017249v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Haldys" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;claude Guillemin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otilia M&#243;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Y&#225;&#241;ez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijch.202300014" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996319v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Clavier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A Gaucher" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Prim" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202201281" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202975v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simonetta Fornarini" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.3c01438" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780186v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Laboureur" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;o Hebra" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Elie" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume van Der Rest" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jasms.1c00303" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-03854582v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Gouarin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bournier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Mussard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.202200524" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777867v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;lvaro P&#233;rez-Barcia" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Merced Montero-Campillo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al Mokhtar Lamsabhi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Salpin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2cp02459d" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540858v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Seffouh" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Lopin-Bon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Jacquinet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; L Neira" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-021-03679-9" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159437v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Boufroura" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1ra00630d" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533691v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jasms.0c00006" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550455v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang Min Choi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Deo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bogliotti" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Xie" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0AN00048E" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613704v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Brosseau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.202000289" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923986v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0ra05519k" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000335v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Latrous" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Guillemin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanine Tortajada" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2018.12.003" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263724v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.9b03977" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889158v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry Power" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Travis D Fridgen" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2017.05.003" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889147v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Steinmetz" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle L&#233;on" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2017.05.004" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890491v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Huin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201800707" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889159v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.7b11510" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637351v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.7b00570" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501246v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Comby-Zerbino" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Macaleese" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.7b00281" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637313v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaoqi Lin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loussin&#233; Zargarian" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Foss&#233;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2017.03.096" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637356v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Daniel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.7987" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626382v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estefania Rossich Molina" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ane Eizaguirre" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Urban" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Doisneau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201700202" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389126v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Correia" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.3812" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389130v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.3739" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386210v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estefania Rossich-Molina" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Spezia" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Martinez-Nunez" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cp01657j" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221284v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2014.10.002" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221299v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ortiz" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Enjalbert" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dugourd" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.7204" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221301v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Scuderi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.7296" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224902v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.3704" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221291v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5b00070" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345026v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chirot" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CP00163J" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221270v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Guillaumont" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Hurtado" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201402369" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976342v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kihyung Song" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2013.11.002" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083257v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monte Manuel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.201300166" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796097v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Martin-Gago" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoni Riera" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2012.11.001" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912477v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp312466t" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796104v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Quemet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vitorge" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Cimas" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengsi Liu" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2012.10.005" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912483v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.3223" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796084v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Elisa Crestoni" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja309857d" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760015v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Bouchoux" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mas.20343" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733882v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Gaigeot" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2CP41379E" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760023v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Brennetot" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin J. Marsden" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201200455" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760031v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2OB26166A" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619188v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;titia Gamiette" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Besson" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ma&#238;tre" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2010.07.011" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619194v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Trujillo" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otilia Mo" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Yanez" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2011.05.018" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619190v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic200918q" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760011v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1CP21578G" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514244v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Li" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haopeng Wang" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. H. Bowen" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Martinez" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3466923" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440381v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William L. Hase" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp906482v" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412861v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joost M. Bakker" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2009.03.014" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X94B0WZ1-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368129v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasms.2008.10.015" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280965v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp711927h" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368125v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2008.09.006" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331703v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B810418B" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331701v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp8051328" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368127v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Brugnara" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Tosi" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp806396t" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259424v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.1313" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280969v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose A. Gamez" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2008.03.042" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150397v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mas.20134" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181160v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Mac Aleese" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Lemaire" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.200700284" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137575v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlam El Firdoussi" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lafitte" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Kone" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.1220" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162242v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.200700113" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123204v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Alcam&#237;" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.200600399" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106819v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Gutl&#233;" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cartailler" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0621528" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-B603G7VF-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068637v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Tissot" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Martinez" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2005.11.029" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069135v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#233;s Corral" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200600127" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-10MHZVV5-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068641v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mormann" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dietmar Kuck" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2005.12.003" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068623v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2005.03.011" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068617v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2003.11.073" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068622v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp046624z" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068618v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.671" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6FFAF4E285EA2D2CF8C38F0B369786C30AC0A538/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068619v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0480697" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068555v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp022553x" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068599v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1255/ejms.568" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068605v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Boutreau" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badia Amekraz" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moulin" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1255/ejms.567" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068602v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Tho Nguyen" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068610v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariona Sodupe" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Noguera" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Rodr&#237;guez-Santiago" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp036216f" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068558v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.289" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00918091v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2614(02)01615-9" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NHJTC3MB-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068553v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Caunan" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Leblanc" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068544v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1255/ejms.442" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068680v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gerbaux" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Flammang" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068677v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068664v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068653v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068674v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068671v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068652v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068655v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068650v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068649v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069776v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Alcaraz" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Dutuit" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068646v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514252v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514251v2" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470682531.pat0440" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069843v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068727v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069841v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Baer" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Li" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232999v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954524v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Landry Blanc" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Brunelle" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Courreges" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desbenoit" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fournier" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05319112v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04248098v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>