--- v1 (2026-04-07)
+++ v2 (2026-05-02)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:143.28358208955px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Yves Salpin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jean-yves-salpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0979-1251</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">172317096</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">307501080</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Yves Salpin a obtenu son doctorat en chimie à l'Université d'Orsay en 1997. Puis, de 1997 à 1999, il a effectué deux séjours post-doctoraux à l'Université de Bielefeld (Allemagne) et à l'Université catholique de Louvain (Belgique). De retour en France, il travaille depuis 1999 comme chercheur titulaire au Centre National pour la Re-cherche Scientifique (CNRS). Ses intérêts de recherche se situent dans le domaine de la chimie des ions en phase gazeuse en combinant la spectrométrie de masse et la chimie quantique. Promu Directeur de recherche en 2012, son domaine de recherche majeur concerne la réactivité des ions métalliques (alcalino-terreux, métaux de transition, métaux lourds) vis-à-vis de molécules organiques ou de biomolécules, et plus récemment l'étude des interactions des récepteurs anioniques et cationiques.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (99)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anion-π Meets H-Bonding: Tuning Synergy Through the Flexibility to-Preorganization Transition in Anion Receptor Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Zayene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Plais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Barday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemPhysChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 26 (19), pp.e202500378. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cphc.202500378⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05265516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encounter Complex of Adenine with Carboplatin and Oxaliplatin Anticancer Drugs Elucidated by IRMPD Spectroscopy and Theoretical Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Chiavarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucretia Rotari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Elisa Crestoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Corinti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debora Scuderi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 64 (10), pp.4873-4883. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.4c04731⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron Transfer Dissociation of Alkali‐Cationized Phosphatidylcholines Allows Easy Double Bonds and sn‐1/sn‐2 Localizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Carlos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Gosset-Erard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Poyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 39 (4), pp.e9956. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rcm.9956⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04820508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperative Anion‐π and C−H−Cl Interactions in Multifunctional Naphthalene‐Based Receptors for Chloride Recognition: Cage‐Size Modulation Through Substitution Patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Zayene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Damond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Roc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Marrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemPlusChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.e202400380. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cplu.202400380⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04750470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tetrafluoroterephthalonitrile as an anion‐π donor: theoretical evaluation and application to anion recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Zayene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Plais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Rolhion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Bourdreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Pieters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemistrySelect</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9 (2), pp.e202302763. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/slct.202302763⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04396536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactivity of Cytosine with Alkylmercury Ions in the Gas Phase: the Critical Role of the Alkyl Chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Haldys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐claude Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otilia Mó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Yáñez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Israel Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 63 (7-8), pp.e202300014. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ijch.202300014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04017249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anion‐π Interaction for Molecular Recognition of Anions: Focus on Cooperativity with Hydrogen Bonding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Plais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne A Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Prim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 26 (9), pp.e202201281. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejoc.202201281⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03996319v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binding Motifs of Carboplatin and Oxaliplatin with Guanine: A Combined MS/MS, IRMPD, and Theoretical Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Chiavarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucretia Rotari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Elisa Crestoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Corinti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simonetta Fornarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 62 (36), pp.14546-14558. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.3c01438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04202975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dereplication of Acetogenins from Annona muricata by Combining Tandem Mass Spectrometry after Lithium and Copper Postcolumn Cationization and Molecular Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Poyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Laboureur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Téo Hebra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Elie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume van Der Rest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The American Society for Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 33 (4), pp.627-634. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jasms.1c00303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03780186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloride Binding Modulated by Anion Receptors Bearing Tetrazine and Urea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Plais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gouarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Zayene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Mussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemPhysChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cphc.202200524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03854582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open questions on toxic heavy metals Cd, Hg and Pb binding small components of DNA and nucleobases. Are there any predictable trends?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Álvaro Pérez-Barcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Merced Montero-Campillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Mokhtar Lamsabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Yáñez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 24 (35), pp.20624-20637. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d2cp02459d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrimination of sulfated isomers of chondroitin sulfate disaccharides by HILIC-MS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Poyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilham Seffouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystel Lopin-Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Jacquinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José L Neira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 413 (28), pp.7107-7117. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00216-021-03679-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and property investigation on a five-interaction-based fluorescent anion receptor clip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Plais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Boufroura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gouarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Haldys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (16), pp.9476-9487. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d1ra00630d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into Cisplatin Binding to Uracil and Thiouracils from IRMPD Spectroscopy and Tandem Mass Spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Elisa Crestoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Corinti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Chiavarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simonetta Fornarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debora Scuderi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The American Society for Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 31 (4), pp.946-960. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jasms.0c00006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02533691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic study of azobenzene E/Z isomerization using ion mobility-mass spectrometry and liquid chromatography-UV detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Poyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chang Min Choi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Deo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bogliotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyst</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 145, pp.4012-4020. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D0AN00048E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intertwined detection and recognition roles of tetrazine in synergistic anion‐π and H‐bond based anion receptor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Plais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gouarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Haldys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemPhysChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21 (12), pp.1249-1257. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cphc.202000289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02613704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helically shaped cation receptor: design, synthesis, characterisation and first application to ion transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Boufroura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Plais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Poyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Marrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (52), pp.31670-31679. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d0ra05519k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02923986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alkylation of uracil and thymine in the gas phase through interaction with alkylmercury compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Haldys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Latrous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanine Tortajada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 436, pp.153-165. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijms.2018.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02000335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined Experimental and Theoretical Survey of the Gas-Phase Reactions of Serine–Ca&amp;lt;sup&amp;gt;2+&amp;lt;/sup&amp;gt; Adducts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Mokhtar Lamsabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otilia Mó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Yáñez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 123 (29), pp.6241-6250. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpca.9b03977⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02263724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structures of [M(Ura-H)(Ura)]&amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt; and [M(Ura-H)(H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O)&amp;lt;sub&amp;gt;n&amp;lt;/sub&amp;gt;]&amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt; (M&nbsp;=&nbsp;Cu, Zn, Pb; n&nbsp;=&nbsp;1–3) complexes in the gas phase by IRMPD spectroscopy in the fingerprint region and theoretical studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barry Power</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Haldys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travis D Fridgen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 429, pp.56 - 65. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijms.2017.05.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protonation of methyluracils in the gas phase: The particular case of 3-methyluracil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Haldys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Steinmetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Yáñez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 429, pp.47 - 55. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijms.2017.05.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topologic and electronic density driven generation of alkali cation complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Boufroura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Poyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Huin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 24 (34), pp.8656-8663. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201800707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01890491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions of Dimethyltin(IV) with Uracil As Studied in the Gas Phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Latrous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Haldys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Mokhtar Lamsabhi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 122 (4), pp.992-1003. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpca.7b11510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Undervalued N3 Coordination Revealed in the Cisplatin Complex with 2′-Deoxyadenosine-5′-monophosphate by a Combined IRMPD and Theoretical Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Chiavarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Elisa Crestoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simonetta Fornarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debora Scuderi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 56 (15), pp.8793-8801. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.7b00570⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01637351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conformational Dynamics in Ion Mobility Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Poyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clothilde Comby-Zerbino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chang Min Choi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luke Macaleese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Deo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 89 (7), pp.4230-4237. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.analchem.7b00281⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01501246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of acylation products in SHAPE Chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaoqi Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Poyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loussiné Zargarian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27 (11), pp.2506-2509. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bmcl.2017.03.096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01637313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isomer separation and effect of the degree of polymerization on the gas-phase structure of chondroitin sulfate oligosaccharides analyzed by ion mobility and tandem mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Poyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystel Lopin-Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Jacquinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Daniel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 31 (23), pp.2003 -2010. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rcm.7987⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01637356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Protonated Model Disaccharides from Tandem Mass Spectrometry and Chemical Dynamics Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estefania Rossich Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ane Eizaguirre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Haldys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Urban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Doisneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemPhysChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18 (19), pp.2812 - 2823. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cphc.201700202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01626382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas-phase interactions of organotins compounds with cysteine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Latrous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Haldys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catarina Correia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 51 (11), pp.1006-1015. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jms.3812⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structures of [M(Ura‐H)(H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O)&amp;lt;sub&amp;gt;n&amp;lt;/sub&amp;gt;]&amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt; (M = Mg, Ca, Sr, Ba; &amp;lt;i&amp;gt;n&amp;lt;/i&amp;gt; = 1–3) complexes in the gas phase by IRMPD spectroscopy and theoretical studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barry Power</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Haldys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travis D Fridgen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 51 (3), pp.236 - 244. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jms.3739⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the gas phase fragmentation of protonated uracil : a statistical perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estefania Rossich-Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Martinez-Nunez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18 (22), pp.14980-14990. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c6cp01657j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01386210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structures of bare and singly hydrated [M(Ura-H)(Ura)]&amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt; (M = Mg, Ca, Sr, Ba) complexes in the gas phase by IRMPD spectroscopy in the fingerprint region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barry Power</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Haldys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travis D Fridgen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 378, pp.328-335. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijms.2014.10.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01221284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of calcium complexation on heparin-like disaccharides. A combined theoretical, tandem mass spectrometry and ultraviolet experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Enjalbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luke Macaleese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dugourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 29 (12), pp.1135-1144. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rcm.7204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01221299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure of protonated thymidine characterized by InfraRed Multiple Photon Dissociation and quantum calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Scuderi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 29 (20), pp.1898-1904. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rcm.7296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01221301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elucidating collision induced dissociation products and reaction mechanisms of protonated uracil by coupling chemical dynamics simulations with tandem mass spectrometry experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estefania Rossich-Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 50 (12), pp.1340-1351. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jms.3704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01224902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction of Cisplatin with 5′-dGMP: A Combined IRMPD and Theoretical Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Chiavarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Elisa Crestoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simonetta Fornarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Scuderi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 54 (7), pp.3513-3522. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.5b00070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01221291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure of Pb&amp;lt;sup&amp;gt;2+&amp;lt;/sup&amp;gt;-deprotonated dGMP complexes in the gas phase: a combined MS-MS/IRMPD spectroscopy/Ion Mobility study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luke Macaleese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Chirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dugourd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 16 (27), pp.14127-14138. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C4CP00163J⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas-Phase Interactions between Lead(II) Ions and Cytosine: Tandem Mass Spectrometry and Infrared Multiple-Photon Dissociation Spectroscopy Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Haldys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Guillaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanine Tortajada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcela Hurtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemPhysChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 15 (14), pp.2959-2971. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cphc.201402369⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01221270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galactose 6-sulfate collision induced dissociation using QM+MM chemical dynamics simulations and ESI-MS/MS experiments.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kihyung Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 358, pp.25-35. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijms.2013.11.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00976342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Interactions between an Amino Acid and a Metal Dication: Cysteine–Calcium(II) Reactions in the Gas Phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcela Hurtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monte Manuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Mokhtar Lamsabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Yáñez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otilia Mó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemPlusChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 78 (9), pp.1124-1133. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cplu.201300166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas-Phase Collision Induced Dissociation Mechanisms of Peptides : Theoretical and Experimental study of N-Formylalanylamide Fragmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Martin-Gago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoni Riera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kihyung Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 335, pp.33-44. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijms.2012.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00796097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unimolecular reactivity of the [urea-Sr]&amp;lt;sup&amp;gt;2+&amp;lt;/sup&amp;gt; complex, a metastable dication in the gas phase. An experimental and theoretical perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ane Eizaguirre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otilia Mó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Yáñez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanine Tortajada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 117 (7), pp.2088-2095. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp312466t⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00912477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactivity of Lanthanoid Mono-Cations with Ammonia : a Combined Inductively Coupled Plasma Mass Spectrometry and Computational Investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Quemet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vitorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Cimas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shengsi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 334, pp.27-37. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijms.2012.10.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00796104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas-phase interactions of organotin compounds with glycine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Latrous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanine Tortajada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Haldys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catarina Correia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 48 (7), pp.795-806. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jms.3223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00912483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction of Cisplatin with Adenine and Guanine: A Combined IRMPD, MS/MS, and Theoretical Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Chiavarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Elisa Crestoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simonetta Fornarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debora Scuderi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 135 (4), pp.1445-1455. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ja309857d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00796084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas-phase basicities of polyfunctional molecules. Part 2 : saturated basic sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Bouchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mass Spectrometry Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 31 (3), pp.353-390. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mas.20343⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00760015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collision induced dissociation of doubly-charged ions : Coulomb explosion vs neutral loss in [Ca(urea)]&amp;lt;sup&amp;gt;2+&amp;lt;/sup&amp;gt; gas phase unimolecular reactivity via chemical dynamics simulations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Cimas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gaigeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kihyung Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 14 (33), pp.11724-11736. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C2CP41379E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How can f-block mono-cations behave as Mono-Cations of d-block transition metals ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Quemet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Brennetot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Cimas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin J. Marsden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2012 (22), pp.3551-3555. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejic.201200455⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00760023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling peptide-metal dication interactions : Formamide-Ca&amp;lt;sup&amp;gt;2+&amp;lt;/sup&amp;gt; reactions in the Gas Phase.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ane Eizaguirre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otilia Mó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Yáñez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanine Tortajada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 10 (37), pp.7552-7561. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C2OB26166A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00760031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure of Pb&amp;lt;sup&amp;gt;2+&amp;lt;/sup&amp;gt;/dCMP and Pb&amp;lt;sup&amp;gt;2+&amp;lt;/sup&amp;gt;/CMP complexes as characterized by tandem mass spectrometry and IRMPD spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Létitia Gamiette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanine Tortajada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Maître</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 304 (2-3), pp.154-164. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijms.2010.07.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00619188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unimolecular reactivity upon collision of uracil-Ca&amp;lt;sup&amp;gt;2+&amp;lt;/sup&amp;gt; complexes in the gas phase: Comparison with uracil-M&amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt; (M = H, alkali metals) and uracil-M&amp;lt;sup&amp;gt;2+&amp;lt;/sup&amp;gt; (M = Cu, Pb) systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Trujillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Mokhtar Lamsabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otilia Mo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Yanez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 306 (1), pp.27-36. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijms.2011.05.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00619194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct Evidence for Tautomerization of the Uracil Moiety within the Pb&amp;lt;sup&amp;gt;2+&amp;lt;/sup&amp;gt;/Uridine-5′-monophosphate Complex: A Combined Tandem Mass Spectrometry and IRMPD study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Guillaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanine Tortajada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Maître</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 50 (16), pp.7769-7778. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ic200918q⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00619190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the interactions between peptide functions and Sr&amp;lt;sup&amp;gt;2+&amp;lt;/sup&amp;gt; : Formamide-Sr&amp;lt;sup&amp;gt;2+&amp;lt;/sup&amp;gt; reactions in the Gas Phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ane Eizaguirre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otilia Mó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Yáñez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 13 (41), pp.18409-18417. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C1CP21578G⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00760011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Negative-ion photoelectron spectroscopy of the copper-aspartic acid anion and its hydrated complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haopeng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. H. Bowen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 133 (8), pp.084303. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3466923⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00514244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protonated urea collision-induced dissociation. Comparison of experiments and chemical dynamics simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gaigeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William L. Hase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kihyung Song</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 113 (50), pp.13853-13862. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp906482v⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00440381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tautomerism of cytosine probed by gas phase IR spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joost M. Bakker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Maître</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 283 (1-3), pp.214-221. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijms.2009.03.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00412861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas-phase interactions between Lead(II) ions and thiouracil nucleobases : a combined experimental and theoretical study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Guillaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanine Tortajada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Mokhtar Lamsabhi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The American Society for Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 20 (3), pp.359-369. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasms.2008.10.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00368129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selenourea−Ca&amp;lt;sup&amp;gt;2+&amp;lt;/sup&amp;gt; Reactions in Gas Phase. Similarities and Dissimilarities with Urea and Thiourea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Trujillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otilia Mó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Yáñez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanine Tortajada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 112 (17), pp.5479-5486. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp711927h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00280965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sr&amp;lt;sup&amp;gt;2+&amp;lt;/sup&amp;gt;-neutral molecules interactions: An assessment of theoretical procedures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ane Eizaguirre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Yáñez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanine Tortajada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 464 (4-6), pp.240-244. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cplett.2008.09.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00368125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction of Ca&amp;lt;sup&amp;gt;2+&amp;lt;/sup&amp;gt; with Uracil and its Thio Derivatives in the Gas Phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Trujillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Mokhtar Lamsabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otilia Mó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Yáñez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 6, pp.3695-3702. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/B810418B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00331703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ni&amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt; reactions with aminoacrylonitrile, a species of astrochemical relevance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Mokhtar Lamsabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otilia Mó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Yáñez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Haldys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 112 (42), pp.10509-10515. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp8051328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00331701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tautomerism of uracil probed via IR spectroscopy of singly hydrated uracil.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joost M. Bakker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Brugnara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Tosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 112 (48), pp.12393-12400. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp806396t⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00368127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ni&amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt; reactions with aminoacetonitrile, a potential prebiological precursor of glycine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Mokhtar Lamsabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otilia Mó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Yáñez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Haldys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 43, pp.317-326. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jms.1313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00259424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational study on the kinetics of the reaction between Ca&amp;lt;sup&amp;gt;2+&amp;lt;/sup&amp;gt; and Urea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Cimas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose A. Gamez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otilia Mó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Yáñez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 456 (4-6), pp.156-161. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cplett.2008.03.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00280969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermochemistry, bonding, and reactivity of Ni&amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt; and Ni&amp;lt;sup&amp;gt;2+&amp;lt;/sup&amp;gt; in the gas phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otilia Mó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Yáñez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanine Tortajada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mass Spectrometry Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 26 (4), pp.474-516. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mas.20134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00150397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infrared Spectra of Protonated Uracil, Thymine and Cytosine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Guillaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanine Tortajada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luke Mac Aleese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemPhysChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 8 (15), pp.2235-2244. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cphc.200700284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00181160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the glycosidic linkage of underivatized disaccharides by interaction with Pb&amp;lt;sup&amp;gt;2+&amp;lt;/sup&amp;gt; ions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahlam El Firdoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lafitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanine Tortajada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Kone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 42 (8), pp.999-1011. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jms.1220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00137575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas-Phase Reactions Between Thiourea and Ca&amp;lt;sup&amp;gt;2+&amp;lt;/sup&amp;gt; : New Evidence for the Formation of [Ca(NH&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;)]&amp;lt;sup&amp;gt;2+&amp;lt;/sup&amp;gt; and Other Doubly-Charged Species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Trujillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otilia Mó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Yáñez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanine Tortajada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemPhysChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 8 (9), pp.1330-1337. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cphc.200700113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00162242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unimolecular reactivity of uracil–Cu$^{2+}$ complexes in the gas phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Mokhtar Lamsabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Alcamí</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otilia Mó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Yáñez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanine Tortajada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemPhysChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 8 (1), pp.181-187. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cphc.200600399⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00123204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proton transfer induced by Lead(II) in a Uracil nucleobase: a study based on quantum chemistry calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Gutlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gaigeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Cartailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanine Tortajada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 110 (41), pp.11684-11694. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp0621528⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00106819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differentiation of the fucoidan bulding blocks sulfated l-fucose isomers by electrospray ionization mass spectrometry, hyphenated capillary electrophoresis and theoretical molecular calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Tissot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gaigeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Daniel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 341 (5), pp.598-609. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carres.2005.11.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00068637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An experimental and theoretical investigation of gas‐phase reactions of Ca&amp;lt;sup&amp;gt;2+&amp;lt;/sup&amp;gt; with glycine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inés Corral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otilia Mó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Yáñez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanine Tortajada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 12, pp.6787-6796. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.200600127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00069135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas-phase Titration of C&amp;lt;sub&amp;gt;7&amp;lt;/sup&amp;gt;H&amp;lt;sub&amp;gt;9&amp;lt;/sub&amp;gt;&amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt; Ion Mixtures by FT-ICR Mass Spectrometry: Semiquantitative Determination of Ion Populations Generated by CI-induced Protonation of C&amp;lt;sub&amp;gt;7&amp;lt;/sup&amp;gt;H&amp;lt;sub&amp;gt;8&amp;lt;/sup&amp;gt; Isomers and by EI-induced Fragmentation of Some Monoterpene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Mormann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietmar Kuck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 249-250, pp.340-352. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijms.2005.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00068641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and computational study of the gas-phase interactions between lead(II) ions and two pyrimidic nucleobases: Uracil and thymine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Guillaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanine Tortajada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Mokhtar Lamsabhi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 243 (3), pp.279-293. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijms.2005.03.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00068623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of extended basis sets and assessment of different theoretical schemes for Pb containing compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanine Tortajada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Alcamí</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otilia Mó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Yáñez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 383 (5-6), pp.561-565. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cplett.2003.11.073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00068617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas-phase reactions between urea and Ca2+: the importance of Coulomb explosions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inés Corral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otilia Mó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Yáñez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanine Tortajada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 108 (46), pp.10080-10088. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp046624z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00068622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas-phase acidity of D-glucose. A density functional theory study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanine Tortajada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 39 (8), pp.930-941. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jms.671⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00068618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low energy dissociation processes of ionized cyclohexene: a theoretical insight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Bouchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Yáñez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 108 (45), pp.9853-9862. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp0480697⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00068619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas-Phase reactivity of lead(II) Ions with D-Glucose. Combined Electrospray Ionization Mass Spectrometry and Theoretical Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanine Tortajada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 107 (16), pp.2943-2953. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp022553x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00068555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas-phase basicity of glycine, alanine, proline, serine, lysine, histidine and some of their peptides by the thermokinetic method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Bouchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 9 (4), pp.391-402. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1255/ejms.568⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00068599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas-Phase reactivity of silver and copper coordinated monosaccharides cations studied by electrospray ionization and tandem mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Boutreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badia Amekraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 9 (4), pp.337-390. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1255/ejms.567⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00068605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas-phase basicity and proton affinity of 1,3,5-cycloheptatriene Energetics, structure and interconversion of dihydrotropylium ions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Mormann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanine Tortajada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tho Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietmar Kuck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 9, pp.361-376</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00068602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas Phase reactivity of Ni+ with urea. Mass Spectrometry and Theoretical Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariona Sodupe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Noguera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Rodríguez-Santiago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanine Tortajada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 107 (46), pp.9865-9874. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp036216f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00068610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural characterization of hexoses and pentoses using lead cationization. An electrospray ionization and tandem mass spectrometric study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanine Tortajada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 37 (4), pp.379-388. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jms.289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00068558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclopentenyl cation: its thermochemistry and its characterized formation from C6H10 center dot+ species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Bouchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 366 (5-6), pp.510-519. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0009-2614(02)01615-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00918091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protonation thermochemistry of ethyl halides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Bouchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Caunan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tho Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemPhysChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 2, pp.601-610</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00068553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas-phase reactivity of glycosides and methyl glycosides with Cu$^+$, Ag$^+$ and Pb$^{2+}$ ions by fast-atom bombardment and tandem mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Boutreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Haldys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanine Tortajada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 7 (4-5), pp.321-330. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1255/ejms.442⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00068544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiosulfoxides (X2S=S) and disulfanes (XSSX). First observation of organic thiosulfoxides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gerbaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Flammang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Bouchoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 195/196, pp.239-249</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00068680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Condensation reactions between 1,3-butadiene radical cation and acetylene in the gas-phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Bouchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tho Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 104, pp.5778-5786</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00068677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The gas-phase basicities of 6-methylfulvene and 6,6-dimethylfulvene as determined by the thermokinetic method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Mormann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietmar Kuck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 5, pp.441-447</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00068664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized gas basicity and proton affinity data from the thermokinetic method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Bouchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 13, pp.932-936</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00068653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isomerization of acetonitrile N-methylide [CH3CNCH2]+. and N-methylketenimine [CH3NCCH2]+. radical cations in the gas phase: theoretical study of the [C3,H5,N]+. potential energy surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tho Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gerbaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Flammang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Bouchoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 103, pp.938-946</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00068674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation and characterization of acetonitrile N-methylide [CH3CNCH2]+. and N-methylketeneimine [CH3NCCH2]+. radical cations in the gas phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gerbaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Flammang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tho Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Bouchoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 102, pp.861-869</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00068671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionized vinylamine. A specific reagent for the determination of olefinic bond position by ion-molecule reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Bouchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 11, pp.1001-1006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00068652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A relationship between the kinetics and the thermochemistry of proton transfer reactions in the gas phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Bouchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Leblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal of mass spectrometry and ion processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 153, pp.37-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00068655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermokinetic determination of gas phase basicities. Application to formaldimine, ketene and methylketene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Bouchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of physical chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 100, pp.16555-16560</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00068650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas phase basicity and heat of formation of sulfine CH2=S=O</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Bouchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 118, pp.6516-6517</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00068649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proton affinity and heat of formation of the vinylimine CH2=CH-CH=NH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Bouchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Alcaraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Dutuit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 9, pp.1195-1200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00069776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cycloaddition reactions between 1,3-butadiene radical cation and ethene in the gas phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Bouchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 8, pp.325-328</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00068646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ca2+ reactivity in the gas phase. Bonding, catalytic effects and Coulomb explosions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inés Corral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Trujillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Yáñez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Kinetics and Dynamics : from nano- to bioscale"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.1-34, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00514252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas-phase chemistry of organocopper compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Mokhtar Lamsabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Yáñez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanine Tortajada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PATAI'S Chemistry of Functional Groups</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley, pp.279-346, 2009, </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9780470682531.pat0440⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00514251v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skeletal rearrangement of protonated hydrocarbons: paraxylenium-, 7-methyldyhydrotropylium and 6,6-dimethylfulvenium ions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietmar Kuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Mormann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances In Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley, pp.715-716, 2001, volume 15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00069843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental an theoretical study of the gas-phase reactivity of Pb2+ cations with monosaccharides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanine Tortajada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances In Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley, pp.735-736, 2001, volume 15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00068727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissociation energetics of ionized cyclohexene and 3-methyl-cyclopentene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Bouchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Baer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances In Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley, pp.759-760, 2001, volume 15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00069841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrimination of sulfated isomers of chondroitin sulfate disaccharides by HILIC chromatography and on-line coupled tandem mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Poyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilham Seffouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystel Lopin-Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Jacquinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03232999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imagerie par spectrométrie de masse : principes et applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landry Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Brunelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Courreges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desbenoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectrométrie de masse et chimie quantique: deux partenaires indissociables pour l'étude de la chimie en phase gazeuse des ions métalliques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chimie-Physique [physics.chem-ph]. Université Evry Val d'Essonne, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05319112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application de la résonance cyclotronique ionique à l'étude cinétique et thermochimique de réactions de transfert de proton et de réactions péricycliques de cations radicaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chimie-Physique [physics.chem-ph]. Université Paris 11, 1997. Français. </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04248098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId351"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:143.28358208955px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Yves Salpin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jean-yves-salpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0979-1251</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">172317096</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">307501080</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Yves Salpin a obtenu son doctorat en chimie à l'Université d'Orsay en 1997. Puis, de 1997 à 1999, il a effectué deux séjours post-doctoraux à l'Université de Bielefeld (Allemagne) et à l'Université catholique de Louvain (Belgique). De retour en France, il travaille depuis 1999 comme chercheur titulaire au Centre National pour la Re-cherche Scientifique (CNRS). Ses intérêts de recherche se situent dans le domaine de la chimie des ions en phase gazeuse en combinant la spectrométrie de masse et la chimie quantique. Promu Directeur de recherche en 2012, son domaine de recherche majeur concerne la réactivité des ions métalliques (alcalino-terreux, métaux de transition, métaux lourds) vis-à-vis de molécules organiques ou de biomolécules, et plus récemment l'étude des interactions des récepteurs anioniques et cationiques.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (99)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encounter Complex of Adenine with Carboplatin and Oxaliplatin Anticancer Drugs Elucidated by IRMPD Spectroscopy and Theoretical Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Chiavarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucretia Rotari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Elisa Crestoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Corinti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debora Scuderi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 64 (10), pp.4873-4883. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.4c04731⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anion-π Meets H-Bonding: Tuning Synergy Through the Flexibility to-Preorganization Transition in Anion Receptor Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Zayene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Plais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Barday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemPhysChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 26 (19), pp.e202500378. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cphc.202500378⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05265516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron Transfer Dissociation of Alkali‐Cationized Phosphatidylcholines Allows Easy Double Bonds and sn‐1/sn‐2 Localizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Carlos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Gosset-Erard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Poyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 39 (4), pp.e9956. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rcm.9956⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04820508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tetrafluoroterephthalonitrile as an anion‐π donor: theoretical evaluation and application to anion recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Zayene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Plais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Rolhion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Bourdreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Pieters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemistrySelect</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9 (2), pp.e202302763. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/slct.202302763⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04396536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperative Anion‐π and C−H−Cl Interactions in Multifunctional Naphthalene‐Based Receptors for Chloride Recognition: Cage‐Size Modulation Through Substitution Patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Zayene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Damond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Roc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Marrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemPlusChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.e202400380. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cplu.202400380⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04750470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anion‐π Interaction for Molecular Recognition of Anions: Focus on Cooperativity with Hydrogen Bonding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Plais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne A Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Prim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 26 (9), pp.e202201281. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejoc.202201281⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03996319v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binding Motifs of Carboplatin and Oxaliplatin with Guanine: A Combined MS/MS, IRMPD, and Theoretical Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Chiavarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucretia Rotari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Elisa Crestoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Corinti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simonetta Fornarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 62 (36), pp.14546-14558. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.3c01438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04202975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactivity of Cytosine with Alkylmercury Ions in the Gas Phase: the Critical Role of the Alkyl Chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Haldys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐claude Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otilia Mó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Yáñez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Israel Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 63 (7-8), pp.e202300014. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ijch.202300014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04017249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dereplication of Acetogenins from Annona muricata by Combining Tandem Mass Spectrometry after Lithium and Copper Postcolumn Cationization and Molecular Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Poyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Laboureur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Téo Hebra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Elie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume van Der Rest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The American Society for Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 33 (4), pp.627-634. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jasms.1c00303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03780186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloride Binding Modulated by Anion Receptors Bearing Tetrazine and Urea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Plais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gouarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Zayene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Mussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemPhysChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cphc.202200524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03854582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open questions on toxic heavy metals Cd, Hg and Pb binding small components of DNA and nucleobases. Are there any predictable trends?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Álvaro Pérez-Barcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Merced Montero-Campillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Mokhtar Lamsabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Yáñez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 24 (35), pp.20624-20637. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d2cp02459d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrimination of sulfated isomers of chondroitin sulfate disaccharides by HILIC-MS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Poyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilham Seffouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystel Lopin-Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Jacquinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José L Neira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 413 (28), pp.7107-7117. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00216-021-03679-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and property investigation on a five-interaction-based fluorescent anion receptor clip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Plais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Boufroura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gouarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Haldys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (16), pp.9476-9487. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d1ra00630d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intertwined detection and recognition roles of tetrazine in synergistic anion‐π and H‐bond based anion receptor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Plais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gouarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Haldys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemPhysChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21 (12), pp.1249-1257. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cphc.202000289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02613704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into Cisplatin Binding to Uracil and Thiouracils from IRMPD Spectroscopy and Tandem Mass Spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Elisa Crestoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Corinti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Chiavarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simonetta Fornarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debora Scuderi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The American Society for Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 31 (4), pp.946-960. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jasms.0c00006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02533691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic study of azobenzene E/Z isomerization using ion mobility-mass spectrometry and liquid chromatography-UV detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Poyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chang Min Choi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Deo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bogliotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyst</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 145, pp.4012-4020. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D0AN00048E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helically shaped cation receptor: design, synthesis, characterisation and first application to ion transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Boufroura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Plais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Poyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Marrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (52), pp.31670-31679. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d0ra05519k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02923986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alkylation of uracil and thymine in the gas phase through interaction with alkylmercury compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Haldys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Latrous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanine Tortajada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 436, pp.153-165. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijms.2018.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02000335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined Experimental and Theoretical Survey of the Gas-Phase Reactions of Serine–Ca&amp;lt;sup&amp;gt;2+&amp;lt;/sup&amp;gt; Adducts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Mokhtar Lamsabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otilia Mó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Yáñez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 123 (29), pp.6241-6250. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpca.9b03977⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02263724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structures of [M(Ura-H)(Ura)]&amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt; and [M(Ura-H)(H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O)&amp;lt;sub&amp;gt;n&amp;lt;/sub&amp;gt;]&amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt; (M&nbsp;=&nbsp;Cu, Zn, Pb; n&nbsp;=&nbsp;1–3) complexes in the gas phase by IRMPD spectroscopy in the fingerprint region and theoretical studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barry Power</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Haldys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travis D Fridgen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 429, pp.56 - 65. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijms.2017.05.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protonation of methyluracils in the gas phase: The particular case of 3-methyluracil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Haldys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Steinmetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Yáñez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 429, pp.47 - 55. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijms.2017.05.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topologic and electronic density driven generation of alkali cation complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Boufroura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Poyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Huin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 24 (34), pp.8656-8663. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201800707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01890491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions of Dimethyltin(IV) with Uracil As Studied in the Gas Phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Latrous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Haldys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Mokhtar Lamsabhi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 122 (4), pp.992-1003. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpca.7b11510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Undervalued N3 Coordination Revealed in the Cisplatin Complex with 2′-Deoxyadenosine-5′-monophosphate by a Combined IRMPD and Theoretical Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Chiavarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Elisa Crestoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simonetta Fornarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debora Scuderi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 56 (15), pp.8793-8801. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.7b00570⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01637351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conformational Dynamics in Ion Mobility Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Poyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clothilde Comby-Zerbino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chang Min Choi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luke Macaleese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Deo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 89 (7), pp.4230-4237. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.analchem.7b00281⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01501246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isomer separation and effect of the degree of polymerization on the gas-phase structure of chondroitin sulfate oligosaccharides analyzed by ion mobility and tandem mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Poyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystel Lopin-Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Jacquinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Daniel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 31 (23), pp.2003 -2010. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rcm.7987⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01637356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of acylation products in SHAPE Chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaoqi Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Poyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loussiné Zargarian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27 (11), pp.2506-2509. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bmcl.2017.03.096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01637313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Protonated Model Disaccharides from Tandem Mass Spectrometry and Chemical Dynamics Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estefania Rossich Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ane Eizaguirre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Haldys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Urban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Doisneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemPhysChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18 (19), pp.2812 - 2823. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cphc.201700202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01626382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structures of [M(Ura‐H)(H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O)&amp;lt;sub&amp;gt;n&amp;lt;/sub&amp;gt;]&amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt; (M = Mg, Ca, Sr, Ba; &amp;lt;i&amp;gt;n&amp;lt;/i&amp;gt; = 1–3) complexes in the gas phase by IRMPD spectroscopy and theoretical studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barry Power</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Haldys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travis D Fridgen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 51 (3), pp.236 - 244. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jms.3739⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas-phase interactions of organotins compounds with cysteine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Latrous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Haldys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catarina Correia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 51 (11), pp.1006-1015. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jms.3812⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the gas phase fragmentation of protonated uracil : a statistical perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estefania Rossich-Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Martinez-Nunez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18 (22), pp.14980-14990. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c6cp01657j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01386210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structures of bare and singly hydrated [M(Ura-H)(Ura)]&amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt; (M = Mg, Ca, Sr, Ba) complexes in the gas phase by IRMPD spectroscopy in the fingerprint region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barry Power</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Haldys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travis D Fridgen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 378, pp.328-335. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijms.2014.10.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01221284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of calcium complexation on heparin-like disaccharides. A combined theoretical, tandem mass spectrometry and ultraviolet experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Enjalbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luke Macaleese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dugourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 29 (12), pp.1135-1144. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rcm.7204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01221299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure of protonated thymidine characterized by InfraRed Multiple Photon Dissociation and quantum calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Scuderi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 29 (20), pp.1898-1904. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rcm.7296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01221301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elucidating collision induced dissociation products and reaction mechanisms of protonated uracil by coupling chemical dynamics simulations with tandem mass spectrometry experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estefania Rossich-Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 50 (12), pp.1340-1351. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jms.3704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01224902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction of Cisplatin with 5′-dGMP: A Combined IRMPD and Theoretical Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Chiavarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Elisa Crestoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simonetta Fornarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Scuderi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 54 (7), pp.3513-3522. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.5b00070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01221291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure of Pb&amp;lt;sup&amp;gt;2+&amp;lt;/sup&amp;gt;-deprotonated dGMP complexes in the gas phase: a combined MS-MS/IRMPD spectroscopy/Ion Mobility study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luke Macaleese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Chirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dugourd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 16 (27), pp.14127-14138. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C4CP00163J⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas-Phase Interactions between Lead(II) Ions and Cytosine: Tandem Mass Spectrometry and Infrared Multiple-Photon Dissociation Spectroscopy Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Haldys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Guillaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanine Tortajada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcela Hurtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemPhysChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 15 (14), pp.2959-2971. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cphc.201402369⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01221270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galactose 6-sulfate collision induced dissociation using QM+MM chemical dynamics simulations and ESI-MS/MS experiments.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kihyung Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 358, pp.25-35. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijms.2013.11.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00976342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Interactions between an Amino Acid and a Metal Dication: Cysteine–Calcium(II) Reactions in the Gas Phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcela Hurtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monte Manuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Mokhtar Lamsabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Yáñez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otilia Mó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemPlusChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 78 (9), pp.1124-1133. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cplu.201300166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas-Phase Collision Induced Dissociation Mechanisms of Peptides : Theoretical and Experimental study of N-Formylalanylamide Fragmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Martin-Gago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoni Riera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kihyung Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 335, pp.33-44. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijms.2012.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00796097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unimolecular reactivity of the [urea-Sr]&amp;lt;sup&amp;gt;2+&amp;lt;/sup&amp;gt; complex, a metastable dication in the gas phase. An experimental and theoretical perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ane Eizaguirre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otilia Mó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Yáñez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanine Tortajada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 117 (7), pp.2088-2095. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp312466t⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00912477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactivity of Lanthanoid Mono-Cations with Ammonia : a Combined Inductively Coupled Plasma Mass Spectrometry and Computational Investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Quemet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vitorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Cimas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shengsi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 334, pp.27-37. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijms.2012.10.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00796104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas-phase interactions of organotin compounds with glycine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Latrous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanine Tortajada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Haldys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catarina Correia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 48 (7), pp.795-806. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jms.3223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00912483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction of Cisplatin with Adenine and Guanine: A Combined IRMPD, MS/MS, and Theoretical Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Chiavarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Elisa Crestoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simonetta Fornarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debora Scuderi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 135 (4), pp.1445-1455. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ja309857d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00796084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas-phase basicities of polyfunctional molecules. Part 2 : saturated basic sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Bouchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mass Spectrometry Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 31 (3), pp.353-390. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mas.20343⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00760015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collision induced dissociation of doubly-charged ions : Coulomb explosion vs neutral loss in [Ca(urea)]&amp;lt;sup&amp;gt;2+&amp;lt;/sup&amp;gt; gas phase unimolecular reactivity via chemical dynamics simulations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Cimas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gaigeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kihyung Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 14 (33), pp.11724-11736. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C2CP41379E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How can f-block mono-cations behave as Mono-Cations of d-block transition metals ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Quemet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Brennetot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Cimas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin J. Marsden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2012 (22), pp.3551-3555. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejic.201200455⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00760023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling peptide-metal dication interactions : Formamide-Ca&amp;lt;sup&amp;gt;2+&amp;lt;/sup&amp;gt; reactions in the Gas Phase.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ane Eizaguirre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otilia Mó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Yáñez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanine Tortajada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 10 (37), pp.7552-7561. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C2OB26166A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00760031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unimolecular reactivity upon collision of uracil-Ca&amp;lt;sup&amp;gt;2+&amp;lt;/sup&amp;gt; complexes in the gas phase: Comparison with uracil-M&amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt; (M = H, alkali metals) and uracil-M&amp;lt;sup&amp;gt;2+&amp;lt;/sup&amp;gt; (M = Cu, Pb) systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Trujillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Mokhtar Lamsabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otilia Mo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Yanez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 306 (1), pp.27-36. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijms.2011.05.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00619194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure of Pb&amp;lt;sup&amp;gt;2+&amp;lt;/sup&amp;gt;/dCMP and Pb&amp;lt;sup&amp;gt;2+&amp;lt;/sup&amp;gt;/CMP complexes as characterized by tandem mass spectrometry and IRMPD spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Létitia Gamiette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanine Tortajada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Maître</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 304 (2-3), pp.154-164. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijms.2010.07.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00619188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct Evidence for Tautomerization of the Uracil Moiety within the Pb&amp;lt;sup&amp;gt;2+&amp;lt;/sup&amp;gt;/Uridine-5′-monophosphate Complex: A Combined Tandem Mass Spectrometry and IRMPD study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Guillaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanine Tortajada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Maître</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 50 (16), pp.7769-7778. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ic200918q⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00619190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the interactions between peptide functions and Sr&amp;lt;sup&amp;gt;2+&amp;lt;/sup&amp;gt; : Formamide-Sr&amp;lt;sup&amp;gt;2+&amp;lt;/sup&amp;gt; reactions in the Gas Phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ane Eizaguirre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otilia Mó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Yáñez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 13 (41), pp.18409-18417. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C1CP21578G⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00760011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Negative-ion photoelectron spectroscopy of the copper-aspartic acid anion and its hydrated complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haopeng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. H. Bowen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 133 (8), pp.084303. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3466923⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00514244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protonated urea collision-induced dissociation. Comparison of experiments and chemical dynamics simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gaigeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William L. Hase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kihyung Song</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 113 (50), pp.13853-13862. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp906482v⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00440381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas-phase interactions between Lead(II) ions and thiouracil nucleobases : a combined experimental and theoretical study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Guillaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanine Tortajada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Mokhtar Lamsabhi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The American Society for Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 20 (3), pp.359-369. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasms.2008.10.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00368129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tautomerism of cytosine probed by gas phase IR spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joost M. Bakker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Maître</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 283 (1-3), pp.214-221. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijms.2009.03.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00412861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sr&amp;lt;sup&amp;gt;2+&amp;lt;/sup&amp;gt;-neutral molecules interactions: An assessment of theoretical procedures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ane Eizaguirre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Yáñez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanine Tortajada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 464 (4-6), pp.240-244. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cplett.2008.09.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00368125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction of Ca&amp;lt;sup&amp;gt;2+&amp;lt;/sup&amp;gt; with Uracil and its Thio Derivatives in the Gas Phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Trujillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Mokhtar Lamsabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otilia Mó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Yáñez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 6, pp.3695-3702. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/B810418B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00331703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ni&amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt; reactions with aminoacrylonitrile, a species of astrochemical relevance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Mokhtar Lamsabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otilia Mó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Yáñez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Haldys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 112 (42), pp.10509-10515. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp8051328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00331701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selenourea−Ca&amp;lt;sup&amp;gt;2+&amp;lt;/sup&amp;gt; Reactions in Gas Phase. Similarities and Dissimilarities with Urea and Thiourea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Trujillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otilia Mó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Yáñez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanine Tortajada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 112 (17), pp.5479-5486. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp711927h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00280965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tautomerism of uracil probed via IR spectroscopy of singly hydrated uracil.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joost M. Bakker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Brugnara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Tosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 112 (48), pp.12393-12400. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp806396t⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00368127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ni&amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt; reactions with aminoacetonitrile, a potential prebiological precursor of glycine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Mokhtar Lamsabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otilia Mó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Yáñez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Haldys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 43, pp.317-326. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jms.1313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00259424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational study on the kinetics of the reaction between Ca&amp;lt;sup&amp;gt;2+&amp;lt;/sup&amp;gt; and Urea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Cimas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose A. Gamez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otilia Mó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Yáñez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 456 (4-6), pp.156-161. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cplett.2008.03.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00280969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermochemistry, bonding, and reactivity of Ni&amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt; and Ni&amp;lt;sup&amp;gt;2+&amp;lt;/sup&amp;gt; in the gas phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otilia Mó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Yáñez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanine Tortajada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mass Spectrometry Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 26 (4), pp.474-516. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mas.20134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00150397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infrared Spectra of Protonated Uracil, Thymine and Cytosine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Guillaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanine Tortajada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luke Mac Aleese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemPhysChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 8 (15), pp.2235-2244. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cphc.200700284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00181160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the glycosidic linkage of underivatized disaccharides by interaction with Pb&amp;lt;sup&amp;gt;2+&amp;lt;/sup&amp;gt; ions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahlam El Firdoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lafitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanine Tortajada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Kone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 42 (8), pp.999-1011. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jms.1220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00137575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas-Phase Reactions Between Thiourea and Ca&amp;lt;sup&amp;gt;2+&amp;lt;/sup&amp;gt; : New Evidence for the Formation of [Ca(NH&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;)]&amp;lt;sup&amp;gt;2+&amp;lt;/sup&amp;gt; and Other Doubly-Charged Species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Trujillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otilia Mó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Yáñez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanine Tortajada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemPhysChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 8 (9), pp.1330-1337. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cphc.200700113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00162242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unimolecular reactivity of uracil–Cu$^{2+}$ complexes in the gas phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Mokhtar Lamsabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Alcamí</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otilia Mó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Yáñez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanine Tortajada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemPhysChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 8 (1), pp.181-187. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cphc.200600399⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00123204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proton transfer induced by Lead(II) in a Uracil nucleobase: a study based on quantum chemistry calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Gutlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gaigeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Cartailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanine Tortajada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 110 (41), pp.11684-11694. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp0621528⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00106819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differentiation of the fucoidan bulding blocks sulfated l-fucose isomers by electrospray ionization mass spectrometry, hyphenated capillary electrophoresis and theoretical molecular calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Tissot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gaigeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Daniel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 341 (5), pp.598-609. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carres.2005.11.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00068637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An experimental and theoretical investigation of gas‐phase reactions of Ca&amp;lt;sup&amp;gt;2+&amp;lt;/sup&amp;gt; with glycine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inés Corral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otilia Mó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Yáñez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanine Tortajada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 12, pp.6787-6796. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.200600127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00069135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas-phase Titration of C&amp;lt;sub&amp;gt;7&amp;lt;/sup&amp;gt;H&amp;lt;sub&amp;gt;9&amp;lt;/sub&amp;gt;&amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt; Ion Mixtures by FT-ICR Mass Spectrometry: Semiquantitative Determination of Ion Populations Generated by CI-induced Protonation of C&amp;lt;sub&amp;gt;7&amp;lt;/sup&amp;gt;H&amp;lt;sub&amp;gt;8&amp;lt;/sup&amp;gt; Isomers and by EI-induced Fragmentation of Some Monoterpene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Mormann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietmar Kuck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 249-250, pp.340-352. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijms.2005.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00068641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and computational study of the gas-phase interactions between lead(II) ions and two pyrimidic nucleobases: Uracil and thymine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Guillaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanine Tortajada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Mokhtar Lamsabhi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 243 (3), pp.279-293. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijms.2005.03.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00068623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of extended basis sets and assessment of different theoretical schemes for Pb containing compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanine Tortajada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Alcamí</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otilia Mó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Yáñez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 383 (5-6), pp.561-565. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cplett.2003.11.073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00068617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas-phase reactions between urea and Ca2+: the importance of Coulomb explosions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inés Corral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otilia Mó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Yáñez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanine Tortajada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 108 (46), pp.10080-10088. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp046624z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00068622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas-phase acidity of D-glucose. A density functional theory study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanine Tortajada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 39 (8), pp.930-941. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jms.671⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00068618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low energy dissociation processes of ionized cyclohexene: a theoretical insight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Bouchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Yáñez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 108 (45), pp.9853-9862. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp0480697⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00068619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas-Phase reactivity of lead(II) Ions with D-Glucose. Combined Electrospray Ionization Mass Spectrometry and Theoretical Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanine Tortajada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 107 (16), pp.2943-2953. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp022553x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00068555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas-Phase reactivity of silver and copper coordinated monosaccharides cations studied by electrospray ionization and tandem mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Boutreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badia Amekraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 9 (4), pp.337-390. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1255/ejms.567⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00068605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas-phase basicity of glycine, alanine, proline, serine, lysine, histidine and some of their peptides by the thermokinetic method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Bouchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 9 (4), pp.391-402. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1255/ejms.568⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00068599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas-phase basicity and proton affinity of 1,3,5-cycloheptatriene Energetics, structure and interconversion of dihydrotropylium ions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Mormann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanine Tortajada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tho Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietmar Kuck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 9, pp.361-376</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00068602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas Phase reactivity of Ni+ with urea. Mass Spectrometry and Theoretical Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariona Sodupe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Noguera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Rodríguez-Santiago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanine Tortajada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 107 (46), pp.9865-9874. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp036216f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00068610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural characterization of hexoses and pentoses using lead cationization. An electrospray ionization and tandem mass spectrometric study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanine Tortajada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 37 (4), pp.379-388. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jms.289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00068558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclopentenyl cation: its thermochemistry and its characterized formation from C6H10 center dot+ species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Bouchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 366 (5-6), pp.510-519. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0009-2614(02)01615-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00918091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protonation thermochemistry of ethyl halides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Bouchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Caunan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tho Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemPhysChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 2, pp.601-610</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00068553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas-phase reactivity of glycosides and methyl glycosides with Cu$^+$, Ag$^+$ and Pb$^{2+}$ ions by fast-atom bombardment and tandem mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Boutreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Haldys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanine Tortajada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 7 (4-5), pp.321-330. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1255/ejms.442⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00068544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiosulfoxides (X2S=S) and disulfanes (XSSX). First observation of organic thiosulfoxides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gerbaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Flammang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Bouchoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 195/196, pp.239-249</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00068680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Condensation reactions between 1,3-butadiene radical cation and acetylene in the gas-phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Bouchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tho Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 104, pp.5778-5786</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00068677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The gas-phase basicities of 6-methylfulvene and 6,6-dimethylfulvene as determined by the thermokinetic method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Mormann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietmar Kuck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 5, pp.441-447</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00068664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized gas basicity and proton affinity data from the thermokinetic method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Bouchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 13, pp.932-936</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00068653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isomerization of acetonitrile N-methylide [CH3CNCH2]+. and N-methylketenimine [CH3NCCH2]+. radical cations in the gas phase: theoretical study of the [C3,H5,N]+. potential energy surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tho Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gerbaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Flammang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Bouchoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 103, pp.938-946</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00068674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation and characterization of acetonitrile N-methylide [CH3CNCH2]+. and N-methylketeneimine [CH3NCCH2]+. radical cations in the gas phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gerbaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Flammang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tho Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Bouchoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 102, pp.861-869</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00068671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionized vinylamine. A specific reagent for the determination of olefinic bond position by ion-molecule reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Bouchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 11, pp.1001-1006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00068652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A relationship between the kinetics and the thermochemistry of proton transfer reactions in the gas phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Bouchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Leblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal of mass spectrometry and ion processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 153, pp.37-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00068655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermokinetic determination of gas phase basicities. Application to formaldimine, ketene and methylketene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Bouchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of physical chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 100, pp.16555-16560</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00068650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas phase basicity and heat of formation of sulfine CH2=S=O</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Bouchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 118, pp.6516-6517</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00068649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proton affinity and heat of formation of the vinylimine CH2=CH-CH=NH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Bouchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Alcaraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Dutuit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 9, pp.1195-1200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00069776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cycloaddition reactions between 1,3-butadiene radical cation and ethene in the gas phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Bouchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 8, pp.325-328</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00068646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ca2+ reactivity in the gas phase. Bonding, catalytic effects and Coulomb explosions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inés Corral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Trujillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Yáñez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Kinetics and Dynamics : from nano- to bioscale"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.1-34, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00514252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas-phase chemistry of organocopper compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Mokhtar Lamsabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Yáñez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanine Tortajada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PATAI'S Chemistry of Functional Groups</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley, pp.279-346, 2009, </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9780470682531.pat0440⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00514251v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skeletal rearrangement of protonated hydrocarbons: paraxylenium-, 7-methyldyhydrotropylium and 6,6-dimethylfulvenium ions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietmar Kuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Mormann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances In Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley, pp.715-716, 2001, volume 15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00069843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental an theoretical study of the gas-phase reactivity of Pb2+ cations with monosaccharides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanine Tortajada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances In Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley, pp.735-736, 2001, volume 15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00068727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissociation energetics of ionized cyclohexene and 3-methyl-cyclopentene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Bouchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Baer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances In Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley, pp.759-760, 2001, volume 15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00069841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrimination of sulfated isomers of chondroitin sulfate disaccharides by HILIC chromatography and on-line coupled tandem mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Poyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilham Seffouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystel Lopin-Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Jacquinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03232999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imagerie par spectrométrie de masse : principes et applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landry Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Brunelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Courreges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desbenoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectrométrie de masse et chimie quantique: deux partenaires indissociables pour l'étude de la chimie en phase gazeuse des ions métalliques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chimie-Physique [physics.chem-ph]. Université Evry Val d'Essonne, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05319112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application de la résonance cyclotronique ionique à l'étude cinétique et thermochimique de réactions de transfert de proton et de réactions péricycliques de cations radicaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chimie-Physique [physics.chem-ph]. Université Paris 11, 1997. Français. </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04248098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId351"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="14698C97"/>
+    <w:nsid w:val="B7B8B617"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-yves-salpin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0979-1251" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/172317096" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/307501080" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265516v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Zayene" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Hu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gaucher" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Plais" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Barday" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.202500378" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006167v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Chiavarino" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucretia Rotari" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Elisa Crestoni" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Corinti" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora Scuderi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.4c04731" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820508v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Carlos" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Gosset-Erard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;yves Salpin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Poyer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.9956" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750470v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Damond" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Roc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Marrot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.202400380" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396536v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Rolhion" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Bourdreux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Pieters" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.202302763" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017249v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Haldys" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;claude Guillemin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otilia M&#243;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Y&#225;&#241;ez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijch.202300014" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996319v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Clavier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A Gaucher" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Prim" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202201281" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202975v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simonetta Fornarini" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.3c01438" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780186v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Laboureur" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;o Hebra" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Elie" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume van Der Rest" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jasms.1c00303" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-03854582v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Gouarin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bournier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Mussard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.202200524" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777867v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;lvaro P&#233;rez-Barcia" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Merced Montero-Campillo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al Mokhtar Lamsabhi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Salpin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2cp02459d" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540858v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Seffouh" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Lopin-Bon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Jacquinet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; L Neira" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-021-03679-9" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159437v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Boufroura" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1ra00630d" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533691v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jasms.0c00006" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550455v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang Min Choi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Deo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bogliotti" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Xie" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0AN00048E" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613704v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Brosseau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.202000289" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923986v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0ra05519k" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000335v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Latrous" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Guillemin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanine Tortajada" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2018.12.003" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263724v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.9b03977" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889158v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry Power" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Travis D Fridgen" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2017.05.003" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889147v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Steinmetz" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle L&#233;on" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2017.05.004" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890491v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Huin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201800707" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889159v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.7b11510" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637351v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.7b00570" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501246v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Comby-Zerbino" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Macaleese" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.7b00281" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637313v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaoqi Lin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loussin&#233; Zargarian" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Foss&#233;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2017.03.096" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637356v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Daniel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.7987" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626382v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estefania Rossich Molina" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ane Eizaguirre" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Urban" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Doisneau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201700202" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389126v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Correia" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.3812" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389130v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.3739" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386210v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estefania Rossich-Molina" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Spezia" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Martinez-Nunez" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cp01657j" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221284v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2014.10.002" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221299v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ortiz" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Enjalbert" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dugourd" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.7204" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221301v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Scuderi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.7296" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224902v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.3704" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221291v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5b00070" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345026v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chirot" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CP00163J" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221270v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Guillaumont" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Hurtado" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201402369" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976342v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kihyung Song" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2013.11.002" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083257v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monte Manuel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.201300166" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796097v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Martin-Gago" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoni Riera" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2012.11.001" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912477v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp312466t" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796104v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Quemet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vitorge" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Cimas" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengsi Liu" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2012.10.005" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912483v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.3223" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796084v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Elisa Crestoni" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja309857d" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760015v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Bouchoux" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mas.20343" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733882v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Gaigeot" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2CP41379E" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760023v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Brennetot" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin J. Marsden" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201200455" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760031v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2OB26166A" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619188v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;titia Gamiette" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Besson" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ma&#238;tre" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2010.07.011" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619194v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Trujillo" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otilia Mo" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Yanez" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2011.05.018" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619190v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic200918q" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760011v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1CP21578G" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514244v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Li" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haopeng Wang" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. H. Bowen" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Martinez" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3466923" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440381v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William L. Hase" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp906482v" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412861v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joost M. Bakker" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2009.03.014" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X94B0WZ1-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368129v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasms.2008.10.015" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280965v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp711927h" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368125v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2008.09.006" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331703v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B810418B" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331701v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp8051328" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368127v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Brugnara" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Tosi" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp806396t" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259424v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.1313" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280969v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose A. Gamez" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2008.03.042" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150397v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mas.20134" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181160v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Mac Aleese" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Lemaire" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.200700284" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137575v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlam El Firdoussi" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lafitte" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Kone" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.1220" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162242v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.200700113" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123204v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Alcam&#237;" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.200600399" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106819v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Gutl&#233;" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cartailler" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0621528" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-B603G7VF-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068637v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Tissot" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Martinez" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2005.11.029" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069135v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#233;s Corral" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200600127" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-10MHZVV5-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068641v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mormann" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dietmar Kuck" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2005.12.003" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068623v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2005.03.011" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068617v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2003.11.073" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068622v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp046624z" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068618v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.671" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6FFAF4E285EA2D2CF8C38F0B369786C30AC0A538/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068619v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0480697" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068555v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp022553x" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068599v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1255/ejms.568" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068605v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Boutreau" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badia Amekraz" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moulin" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1255/ejms.567" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068602v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Tho Nguyen" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068610v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariona Sodupe" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Noguera" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Rodr&#237;guez-Santiago" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp036216f" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068558v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.289" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00918091v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2614(02)01615-9" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NHJTC3MB-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068553v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Caunan" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Leblanc" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068544v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1255/ejms.442" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068680v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gerbaux" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Flammang" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068677v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068664v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068653v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068674v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068671v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068652v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068655v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068650v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068649v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069776v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Alcaraz" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Dutuit" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068646v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514252v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514251v2" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470682531.pat0440" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069843v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068727v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069841v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Baer" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Li" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232999v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954524v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Landry Blanc" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Brunelle" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Courreges" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desbenoit" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fournier" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05319112v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04248098v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-yves-salpin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0979-1251" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/172317096" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/307501080" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006167v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Chiavarino" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucretia Rotari" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Elisa Crestoni" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Corinti" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora Scuderi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.4c04731" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265516v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Zayene" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Hu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gaucher" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Plais" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Barday" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.202500378" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820508v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Carlos" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Gosset-Erard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;yves Salpin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Poyer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.9956" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396536v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Rolhion" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Bourdreux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Pieters" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.202302763" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750470v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Damond" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Roc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Marrot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.202400380" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996319v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Clavier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A Gaucher" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Prim" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202201281" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202975v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simonetta Fornarini" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.3c01438" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017249v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Haldys" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;claude Guillemin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otilia M&#243;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Y&#225;&#241;ez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijch.202300014" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780186v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Laboureur" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;o Hebra" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Elie" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume van Der Rest" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jasms.1c00303" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-03854582v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Gouarin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bournier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Mussard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.202200524" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777867v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;lvaro P&#233;rez-Barcia" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Merced Montero-Campillo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al Mokhtar Lamsabhi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Salpin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2cp02459d" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540858v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Seffouh" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Lopin-Bon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Jacquinet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; L Neira" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-021-03679-9" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159437v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Boufroura" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1ra00630d" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613704v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Brosseau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.202000289" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533691v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jasms.0c00006" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550455v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang Min Choi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Deo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bogliotti" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Xie" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0AN00048E" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923986v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0ra05519k" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000335v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Latrous" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Guillemin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanine Tortajada" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2018.12.003" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263724v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.9b03977" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889158v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry Power" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Travis D Fridgen" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2017.05.003" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889147v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Steinmetz" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle L&#233;on" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2017.05.004" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890491v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Huin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201800707" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889159v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.7b11510" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637351v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.7b00570" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501246v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Comby-Zerbino" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Macaleese" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.7b00281" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637356v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Daniel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.7987" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637313v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaoqi Lin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loussin&#233; Zargarian" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Foss&#233;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2017.03.096" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626382v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estefania Rossich Molina" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ane Eizaguirre" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Urban" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Doisneau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201700202" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389130v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.3739" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389126v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Correia" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.3812" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386210v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estefania Rossich-Molina" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Spezia" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Martinez-Nunez" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cp01657j" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221284v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2014.10.002" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221299v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ortiz" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Enjalbert" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dugourd" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.7204" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221301v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Scuderi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.7296" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224902v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.3704" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221291v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5b00070" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345026v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chirot" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CP00163J" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221270v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Guillaumont" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Hurtado" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201402369" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976342v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kihyung Song" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2013.11.002" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083257v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monte Manuel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.201300166" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796097v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Martin-Gago" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoni Riera" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2012.11.001" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912477v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp312466t" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796104v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Quemet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vitorge" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Cimas" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengsi Liu" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2012.10.005" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912483v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.3223" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796084v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Elisa Crestoni" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja309857d" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760015v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Bouchoux" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mas.20343" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733882v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Gaigeot" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2CP41379E" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760023v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Brennetot" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin J. Marsden" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201200455" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760031v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2OB26166A" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619194v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Trujillo" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otilia Mo" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Yanez" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2011.05.018" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619188v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;titia Gamiette" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Besson" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ma&#238;tre" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2010.07.011" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619190v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic200918q" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760011v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1CP21578G" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514244v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Li" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haopeng Wang" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. H. Bowen" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Martinez" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3466923" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440381v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William L. Hase" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp906482v" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368129v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasms.2008.10.015" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412861v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joost M. Bakker" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2009.03.014" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X94B0WZ1-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368125v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2008.09.006" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331703v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B810418B" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331701v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp8051328" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280965v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp711927h" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368127v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Brugnara" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Tosi" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp806396t" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259424v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.1313" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280969v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose A. Gamez" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2008.03.042" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150397v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mas.20134" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181160v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Mac Aleese" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Lemaire" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.200700284" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137575v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlam El Firdoussi" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lafitte" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Kone" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.1220" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162242v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.200700113" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123204v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Alcam&#237;" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.200600399" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106819v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Gutl&#233;" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cartailler" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0621528" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-B603G7VF-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068637v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Tissot" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Martinez" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2005.11.029" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069135v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#233;s Corral" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200600127" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-10MHZVV5-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068641v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mormann" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dietmar Kuck" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2005.12.003" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068623v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2005.03.011" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068617v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2003.11.073" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068622v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp046624z" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068618v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.671" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6FFAF4E285EA2D2CF8C38F0B369786C30AC0A538/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068619v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0480697" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068555v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp022553x" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068605v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Boutreau" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badia Amekraz" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moulin" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1255/ejms.567" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068599v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1255/ejms.568" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068602v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Tho Nguyen" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068610v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariona Sodupe" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Noguera" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Rodr&#237;guez-Santiago" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp036216f" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068558v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.289" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00918091v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2614(02)01615-9" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NHJTC3MB-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068553v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Caunan" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Leblanc" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068544v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1255/ejms.442" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068680v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gerbaux" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Flammang" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068677v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068664v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068653v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068674v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068671v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068652v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068655v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068650v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068649v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069776v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Alcaraz" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Dutuit" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068646v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514252v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514251v2" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470682531.pat0440" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069843v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068727v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069841v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Baer" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Li" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232999v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954524v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Landry Blanc" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Brunelle" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Courreges" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desbenoit" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fournier" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05319112v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04248098v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>