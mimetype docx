--- v2 (2026-05-02)
+++ v3 (2026-05-23)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:143.28358208955px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Yves Salpin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jean-yves-salpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0979-1251</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">172317096</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">307501080</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Yves Salpin a obtenu son doctorat en chimie à l'Université d'Orsay en 1997. Puis, de 1997 à 1999, il a effectué deux séjours post-doctoraux à l'Université de Bielefeld (Allemagne) et à l'Université catholique de Louvain (Belgique). De retour en France, il travaille depuis 1999 comme chercheur titulaire au Centre National pour la Re-cherche Scientifique (CNRS). Ses intérêts de recherche se situent dans le domaine de la chimie des ions en phase gazeuse en combinant la spectrométrie de masse et la chimie quantique. Promu Directeur de recherche en 2012, son domaine de recherche majeur concerne la réactivité des ions métalliques (alcalino-terreux, métaux de transition, métaux lourds) vis-à-vis de molécules organiques ou de biomolécules, et plus récemment l'étude des interactions des récepteurs anioniques et cationiques.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (99)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encounter Complex of Adenine with Carboplatin and Oxaliplatin Anticancer Drugs Elucidated by IRMPD Spectroscopy and Theoretical Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Chiavarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucretia Rotari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Elisa Crestoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Corinti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debora Scuderi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 64 (10), pp.4873-4883. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.4c04731⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anion-π Meets H-Bonding: Tuning Synergy Through the Flexibility to-Preorganization Transition in Anion Receptor Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Zayene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Plais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Barday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemPhysChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 26 (19), pp.e202500378. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cphc.202500378⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05265516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron Transfer Dissociation of Alkali‐Cationized Phosphatidylcholines Allows Easy Double Bonds and sn‐1/sn‐2 Localizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Carlos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Gosset-Erard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Poyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 39 (4), pp.e9956. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rcm.9956⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04820508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tetrafluoroterephthalonitrile as an anion‐π donor: theoretical evaluation and application to anion recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Zayene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Plais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Rolhion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Bourdreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Pieters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemistrySelect</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9 (2), pp.e202302763. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/slct.202302763⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04396536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperative Anion‐π and C−H−Cl Interactions in Multifunctional Naphthalene‐Based Receptors for Chloride Recognition: Cage‐Size Modulation Through Substitution Patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Zayene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Damond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Roc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Marrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemPlusChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.e202400380. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cplu.202400380⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04750470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anion‐π Interaction for Molecular Recognition of Anions: Focus on Cooperativity with Hydrogen Bonding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Plais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne A Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Prim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 26 (9), pp.e202201281. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejoc.202201281⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03996319v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binding Motifs of Carboplatin and Oxaliplatin with Guanine: A Combined MS/MS, IRMPD, and Theoretical Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Chiavarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucretia Rotari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Elisa Crestoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Corinti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simonetta Fornarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 62 (36), pp.14546-14558. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.3c01438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04202975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactivity of Cytosine with Alkylmercury Ions in the Gas Phase: the Critical Role of the Alkyl Chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Haldys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐claude Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otilia Mó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Yáñez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Israel Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 63 (7-8), pp.e202300014. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ijch.202300014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04017249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dereplication of Acetogenins from Annona muricata by Combining Tandem Mass Spectrometry after Lithium and Copper Postcolumn Cationization and Molecular Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Poyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Laboureur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Téo Hebra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Elie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume van Der Rest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The American Society for Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 33 (4), pp.627-634. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jasms.1c00303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03780186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloride Binding Modulated by Anion Receptors Bearing Tetrazine and Urea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Plais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gouarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Zayene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Mussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemPhysChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cphc.202200524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03854582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open questions on toxic heavy metals Cd, Hg and Pb binding small components of DNA and nucleobases. Are there any predictable trends?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Álvaro Pérez-Barcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Merced Montero-Campillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Mokhtar Lamsabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Yáñez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 24 (35), pp.20624-20637. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d2cp02459d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrimination of sulfated isomers of chondroitin sulfate disaccharides by HILIC-MS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Poyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilham Seffouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystel Lopin-Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Jacquinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José L Neira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 413 (28), pp.7107-7117. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00216-021-03679-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and property investigation on a five-interaction-based fluorescent anion receptor clip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Plais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Boufroura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gouarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Haldys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (16), pp.9476-9487. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d1ra00630d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intertwined detection and recognition roles of tetrazine in synergistic anion‐π and H‐bond based anion receptor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Plais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gouarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Haldys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemPhysChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21 (12), pp.1249-1257. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cphc.202000289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02613704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into Cisplatin Binding to Uracil and Thiouracils from IRMPD Spectroscopy and Tandem Mass Spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Elisa Crestoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Corinti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Chiavarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simonetta Fornarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debora Scuderi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The American Society for Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 31 (4), pp.946-960. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jasms.0c00006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02533691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic study of azobenzene E/Z isomerization using ion mobility-mass spectrometry and liquid chromatography-UV detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Poyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chang Min Choi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Deo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bogliotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyst</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 145, pp.4012-4020. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D0AN00048E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helically shaped cation receptor: design, synthesis, characterisation and first application to ion transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Boufroura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Plais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Poyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Marrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (52), pp.31670-31679. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d0ra05519k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02923986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alkylation of uracil and thymine in the gas phase through interaction with alkylmercury compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Haldys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Latrous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanine Tortajada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 436, pp.153-165. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijms.2018.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02000335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined Experimental and Theoretical Survey of the Gas-Phase Reactions of Serine–Ca&amp;lt;sup&amp;gt;2+&amp;lt;/sup&amp;gt; Adducts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Mokhtar Lamsabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otilia Mó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Yáñez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 123 (29), pp.6241-6250. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpca.9b03977⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02263724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structures of [M(Ura-H)(Ura)]&amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt; and [M(Ura-H)(H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O)&amp;lt;sub&amp;gt;n&amp;lt;/sub&amp;gt;]&amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt; (M&nbsp;=&nbsp;Cu, Zn, Pb; n&nbsp;=&nbsp;1–3) complexes in the gas phase by IRMPD spectroscopy in the fingerprint region and theoretical studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barry Power</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Haldys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travis D Fridgen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 429, pp.56 - 65. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijms.2017.05.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protonation of methyluracils in the gas phase: The particular case of 3-methyluracil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Haldys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Steinmetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Yáñez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 429, pp.47 - 55. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijms.2017.05.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topologic and electronic density driven generation of alkali cation complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Boufroura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Poyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Huin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 24 (34), pp.8656-8663. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201800707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01890491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions of Dimethyltin(IV) with Uracil As Studied in the Gas Phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Latrous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Haldys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Mokhtar Lamsabhi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 122 (4), pp.992-1003. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpca.7b11510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Undervalued N3 Coordination Revealed in the Cisplatin Complex with 2′-Deoxyadenosine-5′-monophosphate by a Combined IRMPD and Theoretical Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Chiavarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Elisa Crestoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simonetta Fornarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debora Scuderi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 56 (15), pp.8793-8801. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.7b00570⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01637351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conformational Dynamics in Ion Mobility Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Poyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clothilde Comby-Zerbino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chang Min Choi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luke Macaleese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Deo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 89 (7), pp.4230-4237. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.analchem.7b00281⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01501246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isomer separation and effect of the degree of polymerization on the gas-phase structure of chondroitin sulfate oligosaccharides analyzed by ion mobility and tandem mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Poyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystel Lopin-Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Jacquinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Daniel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 31 (23), pp.2003 -2010. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rcm.7987⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01637356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of acylation products in SHAPE Chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaoqi Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Poyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loussiné Zargarian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27 (11), pp.2506-2509. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bmcl.2017.03.096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01637313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Protonated Model Disaccharides from Tandem Mass Spectrometry and Chemical Dynamics Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estefania Rossich Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ane Eizaguirre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Haldys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Urban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Doisneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemPhysChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18 (19), pp.2812 - 2823. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cphc.201700202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01626382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structures of [M(Ura‐H)(H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O)&amp;lt;sub&amp;gt;n&amp;lt;/sub&amp;gt;]&amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt; (M = Mg, Ca, Sr, Ba; &amp;lt;i&amp;gt;n&amp;lt;/i&amp;gt; = 1–3) complexes in the gas phase by IRMPD spectroscopy and theoretical studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barry Power</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Haldys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travis D Fridgen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 51 (3), pp.236 - 244. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jms.3739⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas-phase interactions of organotins compounds with cysteine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Latrous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Haldys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catarina Correia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 51 (11), pp.1006-1015. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jms.3812⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the gas phase fragmentation of protonated uracil : a statistical perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estefania Rossich-Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Martinez-Nunez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18 (22), pp.14980-14990. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c6cp01657j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01386210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structures of bare and singly hydrated [M(Ura-H)(Ura)]&amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt; (M = Mg, Ca, Sr, Ba) complexes in the gas phase by IRMPD spectroscopy in the fingerprint region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barry Power</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Haldys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travis D Fridgen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 378, pp.328-335. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijms.2014.10.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01221284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of calcium complexation on heparin-like disaccharides. A combined theoretical, tandem mass spectrometry and ultraviolet experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Enjalbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luke Macaleese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dugourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 29 (12), pp.1135-1144. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rcm.7204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01221299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure of protonated thymidine characterized by InfraRed Multiple Photon Dissociation and quantum calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Scuderi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 29 (20), pp.1898-1904. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rcm.7296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01221301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elucidating collision induced dissociation products and reaction mechanisms of protonated uracil by coupling chemical dynamics simulations with tandem mass spectrometry experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estefania Rossich-Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 50 (12), pp.1340-1351. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jms.3704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01224902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction of Cisplatin with 5′-dGMP: A Combined IRMPD and Theoretical Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Chiavarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Elisa Crestoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simonetta Fornarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Scuderi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 54 (7), pp.3513-3522. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.5b00070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01221291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure of Pb&amp;lt;sup&amp;gt;2+&amp;lt;/sup&amp;gt;-deprotonated dGMP complexes in the gas phase: a combined MS-MS/IRMPD spectroscopy/Ion Mobility study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luke Macaleese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Chirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dugourd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 16 (27), pp.14127-14138. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C4CP00163J⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas-Phase Interactions between Lead(II) Ions and Cytosine: Tandem Mass Spectrometry and Infrared Multiple-Photon Dissociation Spectroscopy Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Haldys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Guillaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanine Tortajada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcela Hurtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemPhysChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 15 (14), pp.2959-2971. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cphc.201402369⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01221270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galactose 6-sulfate collision induced dissociation using QM+MM chemical dynamics simulations and ESI-MS/MS experiments.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kihyung Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 358, pp.25-35. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijms.2013.11.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00976342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Interactions between an Amino Acid and a Metal Dication: Cysteine–Calcium(II) Reactions in the Gas Phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcela Hurtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monte Manuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Mokhtar Lamsabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Yáñez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otilia Mó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemPlusChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 78 (9), pp.1124-1133. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cplu.201300166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas-Phase Collision Induced Dissociation Mechanisms of Peptides : Theoretical and Experimental study of N-Formylalanylamide Fragmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Martin-Gago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoni Riera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kihyung Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 335, pp.33-44. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijms.2012.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00796097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unimolecular reactivity of the [urea-Sr]&amp;lt;sup&amp;gt;2+&amp;lt;/sup&amp;gt; complex, a metastable dication in the gas phase. An experimental and theoretical perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ane Eizaguirre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otilia Mó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Yáñez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanine Tortajada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 117 (7), pp.2088-2095. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp312466t⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00912477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactivity of Lanthanoid Mono-Cations with Ammonia : a Combined Inductively Coupled Plasma Mass Spectrometry and Computational Investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Quemet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vitorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Cimas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shengsi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 334, pp.27-37. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijms.2012.10.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00796104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas-phase interactions of organotin compounds with glycine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Latrous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanine Tortajada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Haldys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catarina Correia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 48 (7), pp.795-806. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jms.3223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00912483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction of Cisplatin with Adenine and Guanine: A Combined IRMPD, MS/MS, and Theoretical Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Chiavarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Elisa Crestoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simonetta Fornarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debora Scuderi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 135 (4), pp.1445-1455. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ja309857d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00796084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas-phase basicities of polyfunctional molecules. Part 2 : saturated basic sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Bouchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mass Spectrometry Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 31 (3), pp.353-390. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mas.20343⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00760015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collision induced dissociation of doubly-charged ions : Coulomb explosion vs neutral loss in [Ca(urea)]&amp;lt;sup&amp;gt;2+&amp;lt;/sup&amp;gt; gas phase unimolecular reactivity via chemical dynamics simulations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Cimas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gaigeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kihyung Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 14 (33), pp.11724-11736. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C2CP41379E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How can f-block mono-cations behave as Mono-Cations of d-block transition metals ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Quemet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Brennetot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Cimas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin J. Marsden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2012 (22), pp.3551-3555. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejic.201200455⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00760023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling peptide-metal dication interactions : Formamide-Ca&amp;lt;sup&amp;gt;2+&amp;lt;/sup&amp;gt; reactions in the Gas Phase.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ane Eizaguirre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otilia Mó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Yáñez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanine Tortajada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 10 (37), pp.7552-7561. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C2OB26166A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00760031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unimolecular reactivity upon collision of uracil-Ca&amp;lt;sup&amp;gt;2+&amp;lt;/sup&amp;gt; complexes in the gas phase: Comparison with uracil-M&amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt; (M = H, alkali metals) and uracil-M&amp;lt;sup&amp;gt;2+&amp;lt;/sup&amp;gt; (M = Cu, Pb) systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Trujillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Mokhtar Lamsabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otilia Mo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Yanez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 306 (1), pp.27-36. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijms.2011.05.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00619194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure of Pb&amp;lt;sup&amp;gt;2+&amp;lt;/sup&amp;gt;/dCMP and Pb&amp;lt;sup&amp;gt;2+&amp;lt;/sup&amp;gt;/CMP complexes as characterized by tandem mass spectrometry and IRMPD spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Létitia Gamiette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanine Tortajada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Maître</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 304 (2-3), pp.154-164. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijms.2010.07.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00619188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct Evidence for Tautomerization of the Uracil Moiety within the Pb&amp;lt;sup&amp;gt;2+&amp;lt;/sup&amp;gt;/Uridine-5′-monophosphate Complex: A Combined Tandem Mass Spectrometry and IRMPD study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Guillaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanine Tortajada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Maître</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 50 (16), pp.7769-7778. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ic200918q⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00619190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the interactions between peptide functions and Sr&amp;lt;sup&amp;gt;2+&amp;lt;/sup&amp;gt; : Formamide-Sr&amp;lt;sup&amp;gt;2+&amp;lt;/sup&amp;gt; reactions in the Gas Phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ane Eizaguirre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otilia Mó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Yáñez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 13 (41), pp.18409-18417. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C1CP21578G⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00760011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Negative-ion photoelectron spectroscopy of the copper-aspartic acid anion and its hydrated complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haopeng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. H. Bowen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 133 (8), pp.084303. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3466923⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00514244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protonated urea collision-induced dissociation. Comparison of experiments and chemical dynamics simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gaigeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William L. Hase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kihyung Song</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 113 (50), pp.13853-13862. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp906482v⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00440381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas-phase interactions between Lead(II) ions and thiouracil nucleobases : a combined experimental and theoretical study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Guillaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanine Tortajada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Mokhtar Lamsabhi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The American Society for Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 20 (3), pp.359-369. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasms.2008.10.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00368129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tautomerism of cytosine probed by gas phase IR spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joost M. Bakker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Maître</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 283 (1-3), pp.214-221. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijms.2009.03.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00412861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sr&amp;lt;sup&amp;gt;2+&amp;lt;/sup&amp;gt;-neutral molecules interactions: An assessment of theoretical procedures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ane Eizaguirre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Yáñez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanine Tortajada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 464 (4-6), pp.240-244. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cplett.2008.09.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00368125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction of Ca&amp;lt;sup&amp;gt;2+&amp;lt;/sup&amp;gt; with Uracil and its Thio Derivatives in the Gas Phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Trujillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Mokhtar Lamsabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otilia Mó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Yáñez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 6, pp.3695-3702. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/B810418B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00331703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ni&amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt; reactions with aminoacrylonitrile, a species of astrochemical relevance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Mokhtar Lamsabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otilia Mó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Yáñez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Haldys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 112 (42), pp.10509-10515. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp8051328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00331701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selenourea−Ca&amp;lt;sup&amp;gt;2+&amp;lt;/sup&amp;gt; Reactions in Gas Phase. Similarities and Dissimilarities with Urea and Thiourea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Trujillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otilia Mó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Yáñez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanine Tortajada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 112 (17), pp.5479-5486. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp711927h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00280965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tautomerism of uracil probed via IR spectroscopy of singly hydrated uracil.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joost M. Bakker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Brugnara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Tosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 112 (48), pp.12393-12400. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp806396t⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00368127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ni&amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt; reactions with aminoacetonitrile, a potential prebiological precursor of glycine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Mokhtar Lamsabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otilia Mó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Yáñez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Haldys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 43, pp.317-326. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jms.1313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00259424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational study on the kinetics of the reaction between Ca&amp;lt;sup&amp;gt;2+&amp;lt;/sup&amp;gt; and Urea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Cimas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose A. Gamez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otilia Mó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Yáñez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 456 (4-6), pp.156-161. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cplett.2008.03.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00280969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermochemistry, bonding, and reactivity of Ni&amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt; and Ni&amp;lt;sup&amp;gt;2+&amp;lt;/sup&amp;gt; in the gas phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otilia Mó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Yáñez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanine Tortajada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mass Spectrometry Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 26 (4), pp.474-516. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mas.20134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00150397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infrared Spectra of Protonated Uracil, Thymine and Cytosine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Guillaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanine Tortajada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luke Mac Aleese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemPhysChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 8 (15), pp.2235-2244. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cphc.200700284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00181160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the glycosidic linkage of underivatized disaccharides by interaction with Pb&amp;lt;sup&amp;gt;2+&amp;lt;/sup&amp;gt; ions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahlam El Firdoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lafitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanine Tortajada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Kone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 42 (8), pp.999-1011. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jms.1220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00137575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas-Phase Reactions Between Thiourea and Ca&amp;lt;sup&amp;gt;2+&amp;lt;/sup&amp;gt; : New Evidence for the Formation of [Ca(NH&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;)]&amp;lt;sup&amp;gt;2+&amp;lt;/sup&amp;gt; and Other Doubly-Charged Species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Trujillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otilia Mó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Yáñez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanine Tortajada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemPhysChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 8 (9), pp.1330-1337. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cphc.200700113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00162242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unimolecular reactivity of uracil–Cu$^{2+}$ complexes in the gas phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Mokhtar Lamsabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Alcamí</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otilia Mó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Yáñez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanine Tortajada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemPhysChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 8 (1), pp.181-187. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cphc.200600399⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00123204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proton transfer induced by Lead(II) in a Uracil nucleobase: a study based on quantum chemistry calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Gutlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gaigeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Cartailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanine Tortajada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 110 (41), pp.11684-11694. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp0621528⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00106819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differentiation of the fucoidan bulding blocks sulfated l-fucose isomers by electrospray ionization mass spectrometry, hyphenated capillary electrophoresis and theoretical molecular calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Tissot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gaigeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Daniel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 341 (5), pp.598-609. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carres.2005.11.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00068637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An experimental and theoretical investigation of gas‐phase reactions of Ca&amp;lt;sup&amp;gt;2+&amp;lt;/sup&amp;gt; with glycine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inés Corral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otilia Mó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Yáñez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanine Tortajada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 12, pp.6787-6796. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.200600127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00069135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas-phase Titration of C&amp;lt;sub&amp;gt;7&amp;lt;/sup&amp;gt;H&amp;lt;sub&amp;gt;9&amp;lt;/sub&amp;gt;&amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt; Ion Mixtures by FT-ICR Mass Spectrometry: Semiquantitative Determination of Ion Populations Generated by CI-induced Protonation of C&amp;lt;sub&amp;gt;7&amp;lt;/sup&amp;gt;H&amp;lt;sub&amp;gt;8&amp;lt;/sup&amp;gt; Isomers and by EI-induced Fragmentation of Some Monoterpene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Mormann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietmar Kuck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 249-250, pp.340-352. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijms.2005.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00068641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and computational study of the gas-phase interactions between lead(II) ions and two pyrimidic nucleobases: Uracil and thymine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Guillaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanine Tortajada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Mokhtar Lamsabhi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 243 (3), pp.279-293. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijms.2005.03.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00068623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of extended basis sets and assessment of different theoretical schemes for Pb containing compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanine Tortajada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Alcamí</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otilia Mó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Yáñez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 383 (5-6), pp.561-565. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cplett.2003.11.073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00068617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas-phase reactions between urea and Ca2+: the importance of Coulomb explosions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inés Corral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otilia Mó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Yáñez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanine Tortajada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 108 (46), pp.10080-10088. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp046624z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00068622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas-phase acidity of D-glucose. A density functional theory study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanine Tortajada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 39 (8), pp.930-941. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jms.671⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00068618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low energy dissociation processes of ionized cyclohexene: a theoretical insight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Bouchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Yáñez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 108 (45), pp.9853-9862. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp0480697⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00068619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas-Phase reactivity of lead(II) Ions with D-Glucose. Combined Electrospray Ionization Mass Spectrometry and Theoretical Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanine Tortajada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 107 (16), pp.2943-2953. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp022553x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00068555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas-Phase reactivity of silver and copper coordinated monosaccharides cations studied by electrospray ionization and tandem mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Boutreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badia Amekraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 9 (4), pp.337-390. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1255/ejms.567⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00068605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas-phase basicity of glycine, alanine, proline, serine, lysine, histidine and some of their peptides by the thermokinetic method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Bouchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 9 (4), pp.391-402. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1255/ejms.568⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00068599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas-phase basicity and proton affinity of 1,3,5-cycloheptatriene Energetics, structure and interconversion of dihydrotropylium ions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Mormann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanine Tortajada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tho Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietmar Kuck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 9, pp.361-376</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00068602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas Phase reactivity of Ni+ with urea. Mass Spectrometry and Theoretical Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariona Sodupe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Noguera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Rodríguez-Santiago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanine Tortajada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 107 (46), pp.9865-9874. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp036216f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00068610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural characterization of hexoses and pentoses using lead cationization. An electrospray ionization and tandem mass spectrometric study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanine Tortajada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 37 (4), pp.379-388. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jms.289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00068558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclopentenyl cation: its thermochemistry and its characterized formation from C6H10 center dot+ species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Bouchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 366 (5-6), pp.510-519. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0009-2614(02)01615-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00918091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protonation thermochemistry of ethyl halides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Bouchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Caunan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tho Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemPhysChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 2, pp.601-610</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00068553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas-phase reactivity of glycosides and methyl glycosides with Cu$^+$, Ag$^+$ and Pb$^{2+}$ ions by fast-atom bombardment and tandem mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Boutreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Haldys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanine Tortajada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 7 (4-5), pp.321-330. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1255/ejms.442⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00068544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiosulfoxides (X2S=S) and disulfanes (XSSX). First observation of organic thiosulfoxides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gerbaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Flammang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Bouchoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 195/196, pp.239-249</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00068680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Condensation reactions between 1,3-butadiene radical cation and acetylene in the gas-phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Bouchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tho Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 104, pp.5778-5786</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00068677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The gas-phase basicities of 6-methylfulvene and 6,6-dimethylfulvene as determined by the thermokinetic method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Mormann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietmar Kuck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 5, pp.441-447</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00068664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized gas basicity and proton affinity data from the thermokinetic method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Bouchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 13, pp.932-936</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00068653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isomerization of acetonitrile N-methylide [CH3CNCH2]+. and N-methylketenimine [CH3NCCH2]+. radical cations in the gas phase: theoretical study of the [C3,H5,N]+. potential energy surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tho Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gerbaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Flammang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Bouchoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 103, pp.938-946</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00068674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation and characterization of acetonitrile N-methylide [CH3CNCH2]+. and N-methylketeneimine [CH3NCCH2]+. radical cations in the gas phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gerbaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Flammang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tho Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Bouchoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 102, pp.861-869</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00068671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionized vinylamine. A specific reagent for the determination of olefinic bond position by ion-molecule reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Bouchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 11, pp.1001-1006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00068652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A relationship between the kinetics and the thermochemistry of proton transfer reactions in the gas phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Bouchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Leblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal of mass spectrometry and ion processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 153, pp.37-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00068655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermokinetic determination of gas phase basicities. Application to formaldimine, ketene and methylketene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Bouchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of physical chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 100, pp.16555-16560</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00068650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas phase basicity and heat of formation of sulfine CH2=S=O</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Bouchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 118, pp.6516-6517</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00068649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proton affinity and heat of formation of the vinylimine CH2=CH-CH=NH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Bouchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Alcaraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Dutuit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 9, pp.1195-1200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00069776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cycloaddition reactions between 1,3-butadiene radical cation and ethene in the gas phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Bouchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 8, pp.325-328</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00068646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ca2+ reactivity in the gas phase. Bonding, catalytic effects and Coulomb explosions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inés Corral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Trujillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Yáñez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Kinetics and Dynamics : from nano- to bioscale"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.1-34, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00514252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas-phase chemistry of organocopper compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Mokhtar Lamsabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Yáñez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanine Tortajada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PATAI'S Chemistry of Functional Groups</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley, pp.279-346, 2009, </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9780470682531.pat0440⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00514251v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skeletal rearrangement of protonated hydrocarbons: paraxylenium-, 7-methyldyhydrotropylium and 6,6-dimethylfulvenium ions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietmar Kuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Mormann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances In Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley, pp.715-716, 2001, volume 15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00069843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental an theoretical study of the gas-phase reactivity of Pb2+ cations with monosaccharides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanine Tortajada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances In Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley, pp.735-736, 2001, volume 15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00068727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissociation energetics of ionized cyclohexene and 3-methyl-cyclopentene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Bouchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Baer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances In Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley, pp.759-760, 2001, volume 15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00069841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrimination of sulfated isomers of chondroitin sulfate disaccharides by HILIC chromatography and on-line coupled tandem mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Poyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilham Seffouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystel Lopin-Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Jacquinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03232999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imagerie par spectrométrie de masse : principes et applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landry Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Brunelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Courreges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desbenoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectrométrie de masse et chimie quantique: deux partenaires indissociables pour l'étude de la chimie en phase gazeuse des ions métalliques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chimie-Physique [physics.chem-ph]. Université Evry Val d'Essonne, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05319112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application de la résonance cyclotronique ionique à l'étude cinétique et thermochimique de réactions de transfert de proton et de réactions péricycliques de cations radicaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chimie-Physique [physics.chem-ph]. Université Paris 11, 1997. Français. </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04248098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId351"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:143.28358208955px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Yves Salpin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jean-yves-salpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0979-1251</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">172317096</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">307501080</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Yves Salpin a obtenu son doctorat en chimie à l'Université d'Orsay en 1997. Puis, de 1997 à 1999, il a effectué deux séjours post-doctoraux à l'Université de Bielefeld (Allemagne) et à l'Université catholique de Louvain (Belgique). De retour en France, il travaille depuis 1999 comme chercheur titulaire au Centre National pour la Re-cherche Scientifique (CNRS). Ses intérêts de recherche se situent dans le domaine de la chimie des ions en phase gazeuse en combinant la spectrométrie de masse et la chimie quantique. Promu Directeur de recherche en 2012, son domaine de recherche majeur concerne la réactivité des ions métalliques (alcalino-terreux, métaux de transition, métaux lourds) vis-à-vis de molécules organiques ou de biomolécules, et plus récemment l'étude des interactions des récepteurs anioniques et cationiques.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (99)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anion-π Meets H-Bonding: Tuning Synergy Through the Flexibility to-Preorganization Transition in Anion Receptor Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Zayene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Plais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Barday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemPhysChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 26 (19), pp.e202500378. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cphc.202500378⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05265516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encounter Complex of Adenine with Carboplatin and Oxaliplatin Anticancer Drugs Elucidated by IRMPD Spectroscopy and Theoretical Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Chiavarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucretia Rotari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Elisa Crestoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Corinti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debora Scuderi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 64 (10), pp.4873-4883. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.4c04731⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron Transfer Dissociation of Alkali‐Cationized Phosphatidylcholines Allows Easy Double Bonds and sn‐1/sn‐2 Localizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Carlos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Gosset-Erard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Poyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 39 (4), pp.e9956. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rcm.9956⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04820508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperative Anion‐π and C−H−Cl Interactions in Multifunctional Naphthalene‐Based Receptors for Chloride Recognition: Cage‐Size Modulation Through Substitution Patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Zayene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Damond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Roc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Marrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemPlusChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.e202400380. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cplu.202400380⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04750470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tetrafluoroterephthalonitrile as an anion‐π donor: theoretical evaluation and application to anion recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Zayene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Plais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Rolhion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Bourdreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Pieters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemistrySelect</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9 (2), pp.e202302763. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/slct.202302763⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04396536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactivity of Cytosine with Alkylmercury Ions in the Gas Phase: the Critical Role of the Alkyl Chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Haldys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐claude Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otilia Mó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Yáñez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Israel Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 63 (7-8), pp.e202300014. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ijch.202300014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04017249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binding Motifs of Carboplatin and Oxaliplatin with Guanine: A Combined MS/MS, IRMPD, and Theoretical Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Chiavarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucretia Rotari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Elisa Crestoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Corinti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simonetta Fornarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 62 (36), pp.14546-14558. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.3c01438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04202975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anion‐π Interaction for Molecular Recognition of Anions: Focus on Cooperativity with Hydrogen Bonding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Plais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne A Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Prim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 26 (9), pp.e202201281. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejoc.202201281⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03996319v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dereplication of Acetogenins from Annona muricata by Combining Tandem Mass Spectrometry after Lithium and Copper Postcolumn Cationization and Molecular Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Poyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Laboureur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Téo Hebra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Elie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume van Der Rest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The American Society for Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 33 (4), pp.627-634. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jasms.1c00303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03780186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloride Binding Modulated by Anion Receptors Bearing Tetrazine and Urea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Plais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gouarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Zayene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Mussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemPhysChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cphc.202200524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03854582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open questions on toxic heavy metals Cd, Hg and Pb binding small components of DNA and nucleobases. Are there any predictable trends?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Álvaro Pérez-Barcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Merced Montero-Campillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Mokhtar Lamsabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Yáñez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 24 (35), pp.20624-20637. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d2cp02459d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrimination of sulfated isomers of chondroitin sulfate disaccharides by HILIC-MS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Poyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilham Seffouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystel Lopin-Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Jacquinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José L Neira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 413 (28), pp.7107-7117. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00216-021-03679-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and property investigation on a five-interaction-based fluorescent anion receptor clip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Plais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Boufroura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gouarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Haldys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (16), pp.9476-9487. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d1ra00630d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into Cisplatin Binding to Uracil and Thiouracils from IRMPD Spectroscopy and Tandem Mass Spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Elisa Crestoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Corinti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Chiavarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simonetta Fornarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debora Scuderi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The American Society for Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 31 (4), pp.946-960. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jasms.0c00006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02533691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic study of azobenzene E/Z isomerization using ion mobility-mass spectrometry and liquid chromatography-UV detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Poyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chang Min Choi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Deo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bogliotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyst</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 145, pp.4012-4020. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D0AN00048E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intertwined detection and recognition roles of tetrazine in synergistic anion‐π and H‐bond based anion receptor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Plais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gouarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Haldys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemPhysChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21 (12), pp.1249-1257. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cphc.202000289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02613704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helically shaped cation receptor: design, synthesis, characterisation and first application to ion transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Boufroura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Plais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Poyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Marrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (52), pp.31670-31679. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d0ra05519k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02923986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alkylation of uracil and thymine in the gas phase through interaction with alkylmercury compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Haldys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Latrous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanine Tortajada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 436, pp.153-165. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijms.2018.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02000335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined Experimental and Theoretical Survey of the Gas-Phase Reactions of Serine–Ca&amp;lt;sup&amp;gt;2+&amp;lt;/sup&amp;gt; Adducts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Mokhtar Lamsabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otilia Mó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Yáñez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 123 (29), pp.6241-6250. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpca.9b03977⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02263724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structures of [M(Ura-H)(Ura)]&amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt; and [M(Ura-H)(H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O)&amp;lt;sub&amp;gt;n&amp;lt;/sub&amp;gt;]&amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt; (M&nbsp;=&nbsp;Cu, Zn, Pb; n&nbsp;=&nbsp;1–3) complexes in the gas phase by IRMPD spectroscopy in the fingerprint region and theoretical studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barry Power</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Haldys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travis D Fridgen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 429, pp.56 - 65. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijms.2017.05.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protonation of methyluracils in the gas phase: The particular case of 3-methyluracil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Haldys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Steinmetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Yáñez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 429, pp.47 - 55. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijms.2017.05.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topologic and electronic density driven generation of alkali cation complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Boufroura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Poyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Huin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 24 (34), pp.8656-8663. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201800707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01890491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions of Dimethyltin(IV) with Uracil As Studied in the Gas Phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Latrous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Haldys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Mokhtar Lamsabhi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 122 (4), pp.992-1003. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpca.7b11510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Undervalued N3 Coordination Revealed in the Cisplatin Complex with 2′-Deoxyadenosine-5′-monophosphate by a Combined IRMPD and Theoretical Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Chiavarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Elisa Crestoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simonetta Fornarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debora Scuderi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 56 (15), pp.8793-8801. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.7b00570⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01637351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of acylation products in SHAPE Chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaoqi Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Poyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loussiné Zargarian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27 (11), pp.2506-2509. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bmcl.2017.03.096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01637313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isomer separation and effect of the degree of polymerization on the gas-phase structure of chondroitin sulfate oligosaccharides analyzed by ion mobility and tandem mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Poyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystel Lopin-Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Jacquinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Daniel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 31 (23), pp.2003 -2010. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rcm.7987⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01637356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conformational Dynamics in Ion Mobility Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Poyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clothilde Comby-Zerbino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chang Min Choi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luke Macaleese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Deo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 89 (7), pp.4230-4237. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.analchem.7b00281⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01501246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Protonated Model Disaccharides from Tandem Mass Spectrometry and Chemical Dynamics Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estefania Rossich Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ane Eizaguirre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Haldys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Urban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Doisneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemPhysChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18 (19), pp.2812 - 2823. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cphc.201700202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01626382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas-phase interactions of organotins compounds with cysteine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Latrous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Haldys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catarina Correia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 51 (11), pp.1006-1015. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jms.3812⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structures of [M(Ura‐H)(H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O)&amp;lt;sub&amp;gt;n&amp;lt;/sub&amp;gt;]&amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt; (M = Mg, Ca, Sr, Ba; &amp;lt;i&amp;gt;n&amp;lt;/i&amp;gt; = 1–3) complexes in the gas phase by IRMPD spectroscopy and theoretical studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barry Power</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Haldys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travis D Fridgen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 51 (3), pp.236 - 244. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jms.3739⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the gas phase fragmentation of protonated uracil : a statistical perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estefania Rossich-Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Martinez-Nunez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18 (22), pp.14980-14990. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c6cp01657j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01386210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure of protonated thymidine characterized by InfraRed Multiple Photon Dissociation and quantum calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Scuderi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 29 (20), pp.1898-1904. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rcm.7296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01221301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elucidating collision induced dissociation products and reaction mechanisms of protonated uracil by coupling chemical dynamics simulations with tandem mass spectrometry experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estefania Rossich-Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 50 (12), pp.1340-1351. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jms.3704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01224902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structures of bare and singly hydrated [M(Ura-H)(Ura)]&amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt; (M = Mg, Ca, Sr, Ba) complexes in the gas phase by IRMPD spectroscopy in the fingerprint region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barry Power</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Haldys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travis D Fridgen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 378, pp.328-335. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijms.2014.10.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01221284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of calcium complexation on heparin-like disaccharides. A combined theoretical, tandem mass spectrometry and ultraviolet experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Enjalbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luke Macaleese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dugourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 29 (12), pp.1135-1144. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rcm.7204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01221299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction of Cisplatin with 5′-dGMP: A Combined IRMPD and Theoretical Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Chiavarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Elisa Crestoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simonetta Fornarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Scuderi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 54 (7), pp.3513-3522. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.5b00070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01221291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galactose 6-sulfate collision induced dissociation using QM+MM chemical dynamics simulations and ESI-MS/MS experiments.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kihyung Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 358, pp.25-35. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijms.2013.11.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00976342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure of Pb&amp;lt;sup&amp;gt;2+&amp;lt;/sup&amp;gt;-deprotonated dGMP complexes in the gas phase: a combined MS-MS/IRMPD spectroscopy/Ion Mobility study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luke Macaleese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Chirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dugourd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 16 (27), pp.14127-14138. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C4CP00163J⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas-Phase Interactions between Lead(II) Ions and Cytosine: Tandem Mass Spectrometry and Infrared Multiple-Photon Dissociation Spectroscopy Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Haldys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Guillaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanine Tortajada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcela Hurtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemPhysChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 15 (14), pp.2959-2971. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cphc.201402369⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01221270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas-Phase Collision Induced Dissociation Mechanisms of Peptides : Theoretical and Experimental study of N-Formylalanylamide Fragmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Martin-Gago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoni Riera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kihyung Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 335, pp.33-44. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijms.2012.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00796097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unimolecular reactivity of the [urea-Sr]&amp;lt;sup&amp;gt;2+&amp;lt;/sup&amp;gt; complex, a metastable dication in the gas phase. An experimental and theoretical perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ane Eizaguirre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otilia Mó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Yáñez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanine Tortajada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 117 (7), pp.2088-2095. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp312466t⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00912477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Interactions between an Amino Acid and a Metal Dication: Cysteine–Calcium(II) Reactions in the Gas Phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcela Hurtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monte Manuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Mokhtar Lamsabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Yáñez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otilia Mó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemPlusChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 78 (9), pp.1124-1133. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cplu.201300166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactivity of Lanthanoid Mono-Cations with Ammonia : a Combined Inductively Coupled Plasma Mass Spectrometry and Computational Investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Quemet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vitorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Cimas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shengsi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 334, pp.27-37. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijms.2012.10.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00796104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas-phase interactions of organotin compounds with glycine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Latrous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanine Tortajada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Haldys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catarina Correia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 48 (7), pp.795-806. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jms.3223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00912483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction of Cisplatin with Adenine and Guanine: A Combined IRMPD, MS/MS, and Theoretical Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Chiavarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Elisa Crestoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simonetta Fornarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debora Scuderi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 135 (4), pp.1445-1455. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ja309857d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00796084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas-phase basicities of polyfunctional molecules. Part 2 : saturated basic sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Bouchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mass Spectrometry Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 31 (3), pp.353-390. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mas.20343⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00760015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collision induced dissociation of doubly-charged ions : Coulomb explosion vs neutral loss in [Ca(urea)]&amp;lt;sup&amp;gt;2+&amp;lt;/sup&amp;gt; gas phase unimolecular reactivity via chemical dynamics simulations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Cimas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gaigeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kihyung Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 14 (33), pp.11724-11736. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C2CP41379E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How can f-block mono-cations behave as Mono-Cations of d-block transition metals ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Quemet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Brennetot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Cimas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin J. Marsden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2012 (22), pp.3551-3555. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejic.201200455⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00760023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling peptide-metal dication interactions : Formamide-Ca&amp;lt;sup&amp;gt;2+&amp;lt;/sup&amp;gt; reactions in the Gas Phase.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ane Eizaguirre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otilia Mó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Yáñez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanine Tortajada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 10 (37), pp.7552-7561. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C2OB26166A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00760031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure of Pb&amp;lt;sup&amp;gt;2+&amp;lt;/sup&amp;gt;/dCMP and Pb&amp;lt;sup&amp;gt;2+&amp;lt;/sup&amp;gt;/CMP complexes as characterized by tandem mass spectrometry and IRMPD spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Létitia Gamiette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanine Tortajada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Maître</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 304 (2-3), pp.154-164. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijms.2010.07.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00619188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unimolecular reactivity upon collision of uracil-Ca&amp;lt;sup&amp;gt;2+&amp;lt;/sup&amp;gt; complexes in the gas phase: Comparison with uracil-M&amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt; (M = H, alkali metals) and uracil-M&amp;lt;sup&amp;gt;2+&amp;lt;/sup&amp;gt; (M = Cu, Pb) systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Trujillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Mokhtar Lamsabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otilia Mo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Yanez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 306 (1), pp.27-36. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijms.2011.05.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00619194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct Evidence for Tautomerization of the Uracil Moiety within the Pb&amp;lt;sup&amp;gt;2+&amp;lt;/sup&amp;gt;/Uridine-5′-monophosphate Complex: A Combined Tandem Mass Spectrometry and IRMPD study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Guillaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanine Tortajada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Maître</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 50 (16), pp.7769-7778. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ic200918q⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00619190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the interactions between peptide functions and Sr&amp;lt;sup&amp;gt;2+&amp;lt;/sup&amp;gt; : Formamide-Sr&amp;lt;sup&amp;gt;2+&amp;lt;/sup&amp;gt; reactions in the Gas Phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ane Eizaguirre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otilia Mó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Yáñez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 13 (41), pp.18409-18417. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C1CP21578G⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00760011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Negative-ion photoelectron spectroscopy of the copper-aspartic acid anion and its hydrated complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haopeng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. H. Bowen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 133 (8), pp.084303. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3466923⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00514244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tautomerism of cytosine probed by gas phase IR spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joost M. Bakker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Maître</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 283 (1-3), pp.214-221. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijms.2009.03.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00412861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas-phase interactions between Lead(II) ions and thiouracil nucleobases : a combined experimental and theoretical study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Guillaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanine Tortajada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Mokhtar Lamsabhi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The American Society for Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 20 (3), pp.359-369. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasms.2008.10.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00368129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protonated urea collision-induced dissociation. Comparison of experiments and chemical dynamics simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Spezia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gaigeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William L. Hase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kihyung Song</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 113 (50), pp.13853-13862. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp906482v⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00440381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tautomerism of uracil probed via IR spectroscopy of singly hydrated uracil.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joost M. Bakker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Brugnara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Tosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 112 (48), pp.12393-12400. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp806396t⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00368127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selenourea−Ca&amp;lt;sup&amp;gt;2+&amp;lt;/sup&amp;gt; Reactions in Gas Phase. Similarities and Dissimilarities with Urea and Thiourea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Trujillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otilia Mó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Yáñez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanine Tortajada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 112 (17), pp.5479-5486. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp711927h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00280965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sr&amp;lt;sup&amp;gt;2+&amp;lt;/sup&amp;gt;-neutral molecules interactions: An assessment of theoretical procedures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ane Eizaguirre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Yáñez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanine Tortajada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 464 (4-6), pp.240-244. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cplett.2008.09.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00368125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction of Ca&amp;lt;sup&amp;gt;2+&amp;lt;/sup&amp;gt; with Uracil and its Thio Derivatives in the Gas Phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Trujillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Mokhtar Lamsabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otilia Mó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Yáñez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 6, pp.3695-3702. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/B810418B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00331703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ni&amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt; reactions with aminoacrylonitrile, a species of astrochemical relevance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Mokhtar Lamsabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otilia Mó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Yáñez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Haldys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 112 (42), pp.10509-10515. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp8051328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00331701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ni&amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt; reactions with aminoacetonitrile, a potential prebiological precursor of glycine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Mokhtar Lamsabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otilia Mó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Yáñez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Haldys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 43, pp.317-326. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jms.1313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00259424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational study on the kinetics of the reaction between Ca&amp;lt;sup&amp;gt;2+&amp;lt;/sup&amp;gt; and Urea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Cimas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose A. Gamez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otilia Mó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Yáñez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 456 (4-6), pp.156-161. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cplett.2008.03.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00280969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermochemistry, bonding, and reactivity of Ni&amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt; and Ni&amp;lt;sup&amp;gt;2+&amp;lt;/sup&amp;gt; in the gas phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otilia Mó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Yáñez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanine Tortajada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mass Spectrometry Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 26 (4), pp.474-516. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mas.20134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00150397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infrared Spectra of Protonated Uracil, Thymine and Cytosine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Guillaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanine Tortajada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luke Mac Aleese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemPhysChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 8 (15), pp.2235-2244. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cphc.200700284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00181160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the glycosidic linkage of underivatized disaccharides by interaction with Pb&amp;lt;sup&amp;gt;2+&amp;lt;/sup&amp;gt; ions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahlam El Firdoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lafitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanine Tortajada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Kone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 42 (8), pp.999-1011. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jms.1220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00137575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas-Phase Reactions Between Thiourea and Ca&amp;lt;sup&amp;gt;2+&amp;lt;/sup&amp;gt; : New Evidence for the Formation of [Ca(NH&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;)]&amp;lt;sup&amp;gt;2+&amp;lt;/sup&amp;gt; and Other Doubly-Charged Species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Trujillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otilia Mó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Yáñez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanine Tortajada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemPhysChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 8 (9), pp.1330-1337. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cphc.200700113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00162242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unimolecular reactivity of uracil–Cu$^{2+}$ complexes in the gas phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Mokhtar Lamsabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Alcamí</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otilia Mó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Yáñez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanine Tortajada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemPhysChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 8 (1), pp.181-187. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cphc.200600399⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00123204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proton transfer induced by Lead(II) in a Uracil nucleobase: a study based on quantum chemistry calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Gutlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gaigeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Cartailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanine Tortajada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 110 (41), pp.11684-11694. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp0621528⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00106819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differentiation of the fucoidan bulding blocks sulfated l-fucose isomers by electrospray ionization mass spectrometry, hyphenated capillary electrophoresis and theoretical molecular calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Tissot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gaigeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Daniel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 341 (5), pp.598-609. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carres.2005.11.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00068637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas-phase Titration of C&amp;lt;sub&amp;gt;7&amp;lt;/sup&amp;gt;H&amp;lt;sub&amp;gt;9&amp;lt;/sub&amp;gt;&amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt; Ion Mixtures by FT-ICR Mass Spectrometry: Semiquantitative Determination of Ion Populations Generated by CI-induced Protonation of C&amp;lt;sub&amp;gt;7&amp;lt;/sup&amp;gt;H&amp;lt;sub&amp;gt;8&amp;lt;/sup&amp;gt; Isomers and by EI-induced Fragmentation of Some Monoterpene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Mormann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietmar Kuck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 249-250, pp.340-352. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijms.2005.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00068641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An experimental and theoretical investigation of gas‐phase reactions of Ca&amp;lt;sup&amp;gt;2+&amp;lt;/sup&amp;gt; with glycine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inés Corral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otilia Mó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Yáñez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanine Tortajada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 12, pp.6787-6796. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.200600127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00069135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and computational study of the gas-phase interactions between lead(II) ions and two pyrimidic nucleobases: Uracil and thymine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Guillaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanine Tortajada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Mokhtar Lamsabhi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 243 (3), pp.279-293. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijms.2005.03.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00068623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of extended basis sets and assessment of different theoretical schemes for Pb containing compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanine Tortajada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Alcamí</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otilia Mó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Yáñez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 383 (5-6), pp.561-565. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cplett.2003.11.073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00068617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas-phase acidity of D-glucose. A density functional theory study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanine Tortajada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 39 (8), pp.930-941. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jms.671⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00068618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low energy dissociation processes of ionized cyclohexene: a theoretical insight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Bouchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Yáñez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 108 (45), pp.9853-9862. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp0480697⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00068619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas-phase reactions between urea and Ca2+: the importance of Coulomb explosions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inés Corral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otilia Mó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Yáñez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanine Tortajada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 108 (46), pp.10080-10088. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp046624z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00068622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas-Phase reactivity of lead(II) Ions with D-Glucose. Combined Electrospray Ionization Mass Spectrometry and Theoretical Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanine Tortajada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 107 (16), pp.2943-2953. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp022553x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00068555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas-phase basicity of glycine, alanine, proline, serine, lysine, histidine and some of their peptides by the thermokinetic method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Bouchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 9 (4), pp.391-402. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1255/ejms.568⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00068599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas-Phase reactivity of silver and copper coordinated monosaccharides cations studied by electrospray ionization and tandem mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Boutreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badia Amekraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 9 (4), pp.337-390. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1255/ejms.567⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00068605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas-phase basicity and proton affinity of 1,3,5-cycloheptatriene Energetics, structure and interconversion of dihydrotropylium ions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Mormann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanine Tortajada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tho Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietmar Kuck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 9, pp.361-376</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00068602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas Phase reactivity of Ni+ with urea. Mass Spectrometry and Theoretical Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariona Sodupe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Noguera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Rodríguez-Santiago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanine Tortajada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 107 (46), pp.9865-9874. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp036216f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00068610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural characterization of hexoses and pentoses using lead cationization. An electrospray ionization and tandem mass spectrometric study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanine Tortajada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 37 (4), pp.379-388. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jms.289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00068558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclopentenyl cation: its thermochemistry and its characterized formation from C6H10 center dot+ species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Bouchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 366 (5-6), pp.510-519. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0009-2614(02)01615-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00918091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protonation thermochemistry of ethyl halides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Bouchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Caunan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tho Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemPhysChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 2, pp.601-610</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00068553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas-phase reactivity of glycosides and methyl glycosides with Cu$^+$, Ag$^+$ and Pb$^{2+}$ ions by fast-atom bombardment and tandem mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Boutreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Haldys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanine Tortajada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 7 (4-5), pp.321-330. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1255/ejms.442⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00068544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiosulfoxides (X2S=S) and disulfanes (XSSX). First observation of organic thiosulfoxides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gerbaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Flammang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Bouchoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 195/196, pp.239-249</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00068680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Condensation reactions between 1,3-butadiene radical cation and acetylene in the gas-phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Bouchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tho Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 104, pp.5778-5786</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00068677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The gas-phase basicities of 6-methylfulvene and 6,6-dimethylfulvene as determined by the thermokinetic method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Mormann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietmar Kuck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 5, pp.441-447</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00068664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized gas basicity and proton affinity data from the thermokinetic method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Bouchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 13, pp.932-936</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00068653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isomerization of acetonitrile N-methylide [CH3CNCH2]+. and N-methylketenimine [CH3NCCH2]+. radical cations in the gas phase: theoretical study of the [C3,H5,N]+. potential energy surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tho Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gerbaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Flammang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Bouchoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 103, pp.938-946</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00068674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation and characterization of acetonitrile N-methylide [CH3CNCH2]+. and N-methylketeneimine [CH3NCCH2]+. radical cations in the gas phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gerbaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Flammang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tho Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Bouchoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 102, pp.861-869</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00068671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionized vinylamine. A specific reagent for the determination of olefinic bond position by ion-molecule reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Bouchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 11, pp.1001-1006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00068652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A relationship between the kinetics and the thermochemistry of proton transfer reactions in the gas phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Bouchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Leblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal of mass spectrometry and ion processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 153, pp.37-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00068655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermokinetic determination of gas phase basicities. Application to formaldimine, ketene and methylketene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Bouchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of physical chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 100, pp.16555-16560</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00068650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas phase basicity and heat of formation of sulfine CH2=S=O</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Bouchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 118, pp.6516-6517</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00068649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proton affinity and heat of formation of the vinylimine CH2=CH-CH=NH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Bouchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Alcaraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Dutuit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 9, pp.1195-1200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00069776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cycloaddition reactions between 1,3-butadiene radical cation and ethene in the gas phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Bouchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 8, pp.325-328</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00068646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ca2+ reactivity in the gas phase. Bonding, catalytic effects and Coulomb explosions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inés Corral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Trujillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Yáñez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Kinetics and Dynamics : from nano- to bioscale"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.1-34, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00514252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas-phase chemistry of organocopper compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Mokhtar Lamsabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Yáñez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanine Tortajada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PATAI'S Chemistry of Functional Groups</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley, pp.279-346, 2009, </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9780470682531.pat0440⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00514251v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skeletal rearrangement of protonated hydrocarbons: paraxylenium-, 7-methyldyhydrotropylium and 6,6-dimethylfulvenium ions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietmar Kuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Mormann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances In Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley, pp.715-716, 2001, volume 15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00069843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental an theoretical study of the gas-phase reactivity of Pb2+ cations with monosaccharides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanine Tortajada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances In Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley, pp.735-736, 2001, volume 15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00068727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissociation energetics of ionized cyclohexene and 3-methyl-cyclopentene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Bouchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Baer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances In Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley, pp.759-760, 2001, volume 15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00069841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrimination of sulfated isomers of chondroitin sulfate disaccharides by HILIC chromatography and on-line coupled tandem mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Poyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilham Seffouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystel Lopin-Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Jacquinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03232999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imagerie par spectrométrie de masse : principes et applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landry Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Brunelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Courreges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desbenoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectrométrie de masse et chimie quantique: deux partenaires indissociables pour l'étude de la chimie en phase gazeuse des ions métalliques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chimie-Physique [physics.chem-ph]. Université Evry Val d'Essonne, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05319112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application de la résonance cyclotronique ionique à l'étude cinétique et thermochimique de réactions de transfert de proton et de réactions péricycliques de cations radicaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chimie-Physique [physics.chem-ph]. Université Paris 11, 1997. Français. </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04248098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId351"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B7B8B617"/>
+    <w:nsid w:val="8AA28C9D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-yves-salpin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0979-1251" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/172317096" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/307501080" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006167v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Chiavarino" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucretia Rotari" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Elisa Crestoni" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Corinti" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora Scuderi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.4c04731" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265516v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Zayene" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Hu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gaucher" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Plais" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Barday" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.202500378" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820508v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Carlos" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Gosset-Erard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;yves Salpin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Poyer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.9956" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396536v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Rolhion" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Bourdreux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Pieters" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.202302763" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750470v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Damond" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Roc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Marrot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.202400380" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996319v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Clavier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A Gaucher" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Prim" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202201281" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202975v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simonetta Fornarini" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.3c01438" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017249v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Haldys" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;claude Guillemin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otilia M&#243;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Y&#225;&#241;ez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijch.202300014" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780186v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Laboureur" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;o Hebra" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Elie" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume van Der Rest" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jasms.1c00303" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-03854582v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Gouarin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bournier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Mussard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.202200524" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777867v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;lvaro P&#233;rez-Barcia" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Merced Montero-Campillo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al Mokhtar Lamsabhi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Salpin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2cp02459d" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540858v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Seffouh" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Lopin-Bon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Jacquinet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; L Neira" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-021-03679-9" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159437v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Boufroura" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1ra00630d" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613704v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Brosseau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.202000289" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533691v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jasms.0c00006" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550455v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang Min Choi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Deo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bogliotti" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Xie" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0AN00048E" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923986v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0ra05519k" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000335v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Latrous" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Guillemin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanine Tortajada" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2018.12.003" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263724v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.9b03977" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889158v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry Power" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Travis D Fridgen" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2017.05.003" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889147v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Steinmetz" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle L&#233;on" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2017.05.004" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890491v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Huin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201800707" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889159v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.7b11510" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637351v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.7b00570" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501246v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Comby-Zerbino" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Macaleese" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.7b00281" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637356v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Daniel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.7987" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637313v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaoqi Lin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loussin&#233; Zargarian" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Foss&#233;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2017.03.096" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626382v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estefania Rossich Molina" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ane Eizaguirre" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Urban" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Doisneau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201700202" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389130v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.3739" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389126v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Correia" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.3812" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386210v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estefania Rossich-Molina" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Spezia" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Martinez-Nunez" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cp01657j" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221284v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2014.10.002" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221299v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ortiz" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Enjalbert" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dugourd" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.7204" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221301v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Scuderi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.7296" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224902v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.3704" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221291v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5b00070" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345026v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chirot" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CP00163J" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221270v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Guillaumont" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Hurtado" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201402369" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976342v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kihyung Song" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2013.11.002" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083257v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monte Manuel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.201300166" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796097v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Martin-Gago" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoni Riera" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2012.11.001" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912477v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp312466t" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796104v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Quemet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vitorge" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Cimas" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengsi Liu" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2012.10.005" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912483v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.3223" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796084v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Elisa Crestoni" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja309857d" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760015v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Bouchoux" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mas.20343" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733882v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Gaigeot" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2CP41379E" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760023v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Brennetot" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin J. Marsden" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201200455" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760031v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2OB26166A" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619194v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Trujillo" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otilia Mo" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Yanez" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2011.05.018" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619188v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;titia Gamiette" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Besson" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ma&#238;tre" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2010.07.011" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619190v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic200918q" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760011v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1CP21578G" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514244v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Li" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haopeng Wang" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. H. Bowen" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Martinez" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3466923" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440381v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William L. Hase" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp906482v" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368129v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasms.2008.10.015" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412861v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joost M. Bakker" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2009.03.014" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X94B0WZ1-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368125v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2008.09.006" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331703v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B810418B" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331701v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp8051328" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280965v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp711927h" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368127v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Brugnara" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Tosi" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp806396t" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259424v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.1313" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280969v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose A. Gamez" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2008.03.042" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150397v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mas.20134" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181160v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Mac Aleese" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Lemaire" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.200700284" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137575v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlam El Firdoussi" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lafitte" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Kone" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.1220" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162242v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.200700113" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123204v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Alcam&#237;" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.200600399" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106819v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Gutl&#233;" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cartailler" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0621528" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-B603G7VF-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068637v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Tissot" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Martinez" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2005.11.029" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069135v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#233;s Corral" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200600127" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-10MHZVV5-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068641v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mormann" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dietmar Kuck" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2005.12.003" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068623v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2005.03.011" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068617v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2003.11.073" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068622v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp046624z" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068618v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.671" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6FFAF4E285EA2D2CF8C38F0B369786C30AC0A538/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068619v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0480697" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068555v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp022553x" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068605v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Boutreau" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badia Amekraz" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moulin" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1255/ejms.567" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068599v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1255/ejms.568" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068602v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Tho Nguyen" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068610v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariona Sodupe" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Noguera" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Rodr&#237;guez-Santiago" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp036216f" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068558v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.289" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00918091v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2614(02)01615-9" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NHJTC3MB-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068553v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Caunan" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Leblanc" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068544v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1255/ejms.442" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068680v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gerbaux" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Flammang" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068677v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068664v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068653v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068674v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068671v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068652v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068655v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068650v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068649v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069776v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Alcaraz" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Dutuit" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068646v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514252v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514251v2" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470682531.pat0440" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069843v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068727v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069841v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Baer" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Li" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232999v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954524v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Landry Blanc" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Brunelle" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Courreges" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desbenoit" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fournier" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05319112v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04248098v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-yves-salpin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0979-1251" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/172317096" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/307501080" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265516v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Zayene" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Hu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gaucher" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Plais" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Barday" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.202500378" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006167v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Chiavarino" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucretia Rotari" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Elisa Crestoni" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Corinti" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora Scuderi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.4c04731" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820508v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Carlos" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Gosset-Erard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;yves Salpin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Poyer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.9956" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750470v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Damond" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Roc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Marrot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.202400380" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396536v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Rolhion" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Bourdreux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Pieters" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.202302763" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017249v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Haldys" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;claude Guillemin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otilia M&#243;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Y&#225;&#241;ez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijch.202300014" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202975v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simonetta Fornarini" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.3c01438" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996319v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Clavier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A Gaucher" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Prim" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202201281" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780186v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Laboureur" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;o Hebra" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Elie" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume van Der Rest" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jasms.1c00303" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-03854582v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Gouarin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bournier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Mussard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.202200524" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777867v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;lvaro P&#233;rez-Barcia" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Merced Montero-Campillo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al Mokhtar Lamsabhi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Salpin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2cp02459d" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540858v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Seffouh" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Lopin-Bon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Jacquinet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; L Neira" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-021-03679-9" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159437v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Boufroura" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1ra00630d" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533691v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jasms.0c00006" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550455v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang Min Choi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Deo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bogliotti" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Xie" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0AN00048E" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613704v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Brosseau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.202000289" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923986v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0ra05519k" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000335v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Latrous" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Guillemin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanine Tortajada" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2018.12.003" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263724v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.9b03977" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889158v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry Power" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Travis D Fridgen" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2017.05.003" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889147v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Steinmetz" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle L&#233;on" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2017.05.004" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890491v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Huin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201800707" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889159v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.7b11510" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637351v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.7b00570" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637313v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaoqi Lin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loussin&#233; Zargarian" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Foss&#233;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2017.03.096" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637356v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Daniel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.7987" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501246v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Comby-Zerbino" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Macaleese" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.7b00281" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626382v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estefania Rossich Molina" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ane Eizaguirre" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Urban" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Doisneau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201700202" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389126v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Correia" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.3812" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389130v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.3739" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386210v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estefania Rossich-Molina" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Spezia" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Martinez-Nunez" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cp01657j" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221301v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Scuderi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.7296" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224902v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ortiz" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.3704" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221284v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2014.10.002" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221299v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Enjalbert" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dugourd" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.7204" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221291v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5b00070" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976342v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kihyung Song" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2013.11.002" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345026v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chirot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CP00163J" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221270v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Guillaumont" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Hurtado" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201402369" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796097v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Martin-Gago" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoni Riera" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2012.11.001" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912477v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp312466t" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083257v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monte Manuel" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.201300166" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796104v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Quemet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vitorge" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Cimas" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengsi Liu" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2012.10.005" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912483v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.3223" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796084v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Elisa Crestoni" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja309857d" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760015v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Bouchoux" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mas.20343" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733882v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Gaigeot" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2CP41379E" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760023v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Brennetot" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin J. Marsden" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201200455" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760031v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2OB26166A" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619188v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;titia Gamiette" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Besson" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ma&#238;tre" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2010.07.011" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619194v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Trujillo" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otilia Mo" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Yanez" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2011.05.018" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619190v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic200918q" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760011v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1CP21578G" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514244v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Li" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haopeng Wang" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. H. Bowen" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Martinez" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3466923" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412861v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joost M. Bakker" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2009.03.014" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X94B0WZ1-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368129v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasms.2008.10.015" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440381v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William L. Hase" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp906482v" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368127v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Brugnara" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Tosi" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp806396t" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280965v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp711927h" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368125v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2008.09.006" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331703v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B810418B" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331701v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp8051328" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259424v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.1313" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280969v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose A. Gamez" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2008.03.042" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150397v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mas.20134" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181160v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Mac Aleese" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Lemaire" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.200700284" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137575v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlam El Firdoussi" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lafitte" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Kone" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.1220" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162242v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.200700113" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123204v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Alcam&#237;" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.200600399" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106819v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Gutl&#233;" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cartailler" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0621528" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-B603G7VF-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068637v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Tissot" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Martinez" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2005.11.029" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068641v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mormann" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dietmar Kuck" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2005.12.003" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069135v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#233;s Corral" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200600127" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-10MHZVV5-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068623v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2005.03.011" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068617v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2003.11.073" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068618v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.671" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6FFAF4E285EA2D2CF8C38F0B369786C30AC0A538/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068619v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0480697" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068622v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp046624z" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068555v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp022553x" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068599v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1255/ejms.568" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068605v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Boutreau" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badia Amekraz" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moulin" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1255/ejms.567" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068602v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Tho Nguyen" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068610v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariona Sodupe" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Noguera" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Rodr&#237;guez-Santiago" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp036216f" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068558v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.289" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00918091v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2614(02)01615-9" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NHJTC3MB-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068553v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Caunan" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Leblanc" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068544v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1255/ejms.442" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068680v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gerbaux" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Flammang" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068677v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068664v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068653v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068674v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068671v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068652v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068655v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068650v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068649v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069776v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Alcaraz" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Dutuit" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068646v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514252v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514251v2" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470682531.pat0440" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069843v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068727v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069841v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Baer" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Li" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232999v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954524v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Landry Blanc" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Brunelle" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Courreges" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desbenoit" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fournier" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05319112v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04248098v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>