--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -308,235 +308,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01351108v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On composition polynomials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Free cumulants, Schröder trees, and operads</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Josuat-Vergès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Menous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Novelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Thibon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Combinatorial Theory, Series A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcta.2017.06.005⟩</w:t>
+              <w:t xml:space="preserve">Advances in Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 88, pp.92 - 119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aam.2017.02.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01289764v1</w:t>
+                <w:t xml:space="preserve">hal-01720358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Free cumulants, Schröder trees, and operads</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On composition polynomials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Novelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Thibon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Applied Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 88, pp.92 - 119. </w:t>
+              <w:t xml:space="preserve">Journal of Combinatorial Theory, Series A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 152, pp.1-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aam.2017.02.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcta.2017.06.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01720358v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01289764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entanglement of four-qubit systems: A geometric atlas with polynomial compass II (the tame world)</w:t>
               </w:r>
@@ -1348,785 +1348,785 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00786606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The algebraic combinatorics of snakes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Novelli</w:t>
+                <w:t xml:space="preserve">Geometric descriptions of entangled states by auxiliariy varieties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Holweck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Gabriel Luque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Thibon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Combinatorial Theory, Series A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 119 (8), pp.1613-1638. </w:t>
+              <w:t xml:space="preserve">Journal of Mathematical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 53 (10), pp.102203.1-102203.30. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcta.2012.05.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4753989⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00735009v1</w:t>
+                <w:t xml:space="preserve">hal-00698612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geometric descriptions of entangled states by auxiliariy varieties</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Gabriel Luque</w:t>
+                <w:t xml:space="preserve">The algebraic combinatorics of snakes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Josuat-Vergès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Novelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Thibon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 53 (10), pp.102203.1-102203.30. </w:t>
+              <w:t xml:space="preserve">Journal of Combinatorial Theory, Series A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 119 (8), pp.1613-1638. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4753989⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcta.2012.05.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00698612v1</w:t>
+                <w:t xml:space="preserve">hal-00735009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noncommutative Symmetric Functions and an Amazing Matrix</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Noncommutative symmetric functions with matrix parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Lascoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Novelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Thibon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Applied Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aam.2011.11.008⟩</w:t>
+              <w:t xml:space="preserve">Journal of Algebraic Combinatorics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 37 (4), pp.621-642. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10801-012-0378-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00786607v1</w:t>
+                <w:t xml:space="preserve">hal-00786597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noncommutative symmetric functions with matrix parameters</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Noncommutative Symmetric Functions and an Amazing Matrix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Novelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Thibon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Algebraic Combinatorics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 37 (4), pp.621-642. </w:t>
+              <w:t xml:space="preserve">Advances in Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 48, pp.528-534. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10801-012-0378-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.aam.2011.11.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00786597v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00786607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generalized descent patterns in permutations and associated Hopf algebras</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Noncommutative Symmetric Functions VII: Free Quasi-Symmetric Functions Revisited</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard H. E. Duchamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Hivert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Novelli</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Reutenauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Thibon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Combinatorics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejc.2011.01.004⟩</w:t>
+              <w:t xml:space="preserve">Annals of Combinatorics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 15 (4), pp.655-673. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00026-011-0115-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00823068v1</w:t>
+                <w:t xml:space="preserve">hal-00826640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supercharacters, symmetric functions in noncommuting variables, and related Hopf algebras</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marcelo Aguiar</w:t>
+                <w:t xml:space="preserve">Generalized descent patterns in permutations and associated Hopf algebras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Novelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Andre</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C. Reutenauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Thibon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aim.2011.12.024⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Combinatorics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 32 (4), pp.618-627. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejc.2011.01.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00787493v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00823068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noncommutative Symmetric Functions VII: Free Quasi-Symmetric Functions Revisited</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Supercharacters, symmetric functions in noncommuting variables, and related Hopf algebras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo Aguiar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Andre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Benedetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gerard H. E. Duchamp</w:t>
+                <w:t xml:space="preserve">Nantel Bergeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Hivert</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Zhi Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Combinatorics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 15 (4), pp.655-673. </w:t>
+              <w:t xml:space="preserve">Advances in Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 229, pp.2310-2337. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00026-011-0115-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.aim.2011.12.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00826640v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00787493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Representation theory of the higher order peak algebras</w:t>
               </w:r>
@@ -2210,473 +2210,473 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00823078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Free quasi-symmetric functions and descent algebras for wreath products, and noncommutative multi-symmetric functions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The (1-E)-transform in combinatorial Hopf algebras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Hivert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Gabriel Luque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Novelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Thibon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 310 (24), pp.3584-3606. </w:t>
+              <w:t xml:space="preserve">Journal of Algebraic Combinatorics / Journal of Algebraic Combinatorics An International Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 33 (2), pp.277-312. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.disc.2010.09.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10801-010-0245-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00823052v1</w:t>
+                <w:t xml:space="preserve">hal-00440924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The (1-E)-transform in combinatorial Hopf algebras</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Free quasi-symmetric functions and descent algebras for wreath products, and noncommutative multi-symmetric functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Novelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Thibon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Algebraic Combinatorics / Journal of Algebraic Combinatorics An International Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 33 (2), pp.277-312. </w:t>
+              <w:t xml:space="preserve">Discrete Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 310 (24), pp.3584-3606. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10801-010-0245-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.disc.2010.09.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00440924v1</w:t>
+                <w:t xml:space="preserve">hal-00823052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inversion of some series of free quasi-symmetric functions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Combinatorial Hopf algebras, noncommutative Hall-Littlewood functions, and permutation tableaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Novelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Thibon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauren K. Williams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Combinatorics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejc.2009.05.004⟩</w:t>
+              <w:t xml:space="preserve">Advances in Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 224 (4), pp.1311-1348. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aim.2010.01.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00484694v1</w:t>
+                <w:t xml:space="preserve">hal-00823073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combinatorial Hopf algebras, noncommutative Hall-Littlewood functions, and permutation tableaux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inversion of some series of free quasi-symmetric functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Hivert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Novelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Thibon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lauren K. Williams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 224 (4), pp.1311-1348. </w:t>
+              <w:t xml:space="preserve">European Journal of Combinatorics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 31 (1), pp.29-33. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aim.2010.01.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejc.2009.05.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00823073v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00484694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Permutation statistics related to a class of noncommutative symmetric functions and generalizations of the Genocchi numbers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Hivert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Novelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2812,970 +2812,970 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00823047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trees, functional equations, and combinatorial Hopf algebras</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A one-parameter family of dendriform identities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Novelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Thibon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Combinatorics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 29 (7), pp.1682--1695. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2008, ? (1), 12pp</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00484666v1</w:t>
+                <w:t xml:space="preserve">hal-00622761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noncommutative symmetric Bessel functions</w:t>
+                <w:t xml:space="preserve">Noncommutative Symmetric Functions and Lagrange Inversion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Novelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Thibon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Mathematical Bulletin</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Advances in Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 40 (1), pp.8-35</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00693568v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00622754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sur une conjecture de Dehornoy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">An operational calculus for the Mould operad</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Chapoton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Hivert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Novelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Thibon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes rendus de l'Académie des sciences. Série I, Mathématique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Mathematics Research Notices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 2008 (9), pp.1-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/imrn/rnn018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00823064v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00175958v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An operational calculus for the Mould operad</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Noncommutative symmetric Bessel functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Novelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Thibon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Mathematics Research Notices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/imrn/rnn018⟩</w:t>
+              <w:t xml:space="preserve">Canadian Mathematical Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 51 (3), pp.424-438. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4153/CMB-2008-043-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00175958v3</w:t>
+                <w:t xml:space="preserve">hal-00693568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A one-parameter family of dendriform identities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sur une conjecture de Dehornoy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Hivert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Novelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Thibon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Combinatorics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, ? (1), 12pp</w:t>
+              <w:t xml:space="preserve">Comptes rendus de l'Académie des sciences. Série I, Mathématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 346 (7-8), pp.375-378</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00622761v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00823064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noncommutative Symmetric Functions and Lagrange Inversion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Trees, functional equations, and combinatorial Hopf algebras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Hivert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Novelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Thibon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Applied Mathematics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Combinatorics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 29 (7), pp.1682--1695. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejc.2007.09.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00622754v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00484666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Commutative combinatorial Hopf algebras</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Novelli</w:t>
+                <w:t xml:space="preserve">Unitary invariants of $k$-qubits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Gabriel Luque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Thibon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Toumazet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Algebraic Combinatorics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Mathematical Structures in Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 17 (1), pp.1133-1151</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00484675v1</w:t>
+                <w:t xml:space="preserve">hal-00622716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NONCOMMUTATIVE SYMMETRIC FUNCTIONS ASSOCIATED WITH A CODE, LAZARD ELIMINATION, AND WITT VECTORS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Gabriel Luque</w:t>
+                <w:t xml:space="preserve">Parking functions and descent algebras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Novelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Thibon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Mathematics and Theoretical Computer Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annals of Combinatorics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 11 (1), pp.59-68</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00084906v1</w:t>
+                <w:t xml:space="preserve">hal-00622715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unitary invariants of $k$-qubits</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Gabriel Luque</w:t>
+                <w:t xml:space="preserve">Commutative combinatorial Hopf algebras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Hivert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Novelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Thibon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Toumazet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Structures in Computer Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Algebraic Combinatorics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 28 (1), pp.65-95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10801-007-0077-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00622716v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00484675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parking functions and descent algebras</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Novelli</w:t>
+                <w:t xml:space="preserve">NONCOMMUTATIVE SYMMETRIC FUNCTIONS ASSOCIATED WITH A CODE, LAZARD ELIMINATION, AND WITT VECTORS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Gabriel Luque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Thibon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Combinatorics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Discrete Mathematics and Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Vol. 9 no. 2 (2), pp.59-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46298/dmtcs.378⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00622715v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00084906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unitary invariants of qubit systems</w:t>
               </w:r>
@@ -4115,51 +4115,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yang-Baxter bases of 0-Hecke algebras and representation theory of 0-Ariki-Koike-Shoji algebras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Hivert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Novelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4219,51 +4219,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur une conjecture de Dehornoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Hivert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Novelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4487,51 +4487,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The algebra of binary search trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Hivert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Novelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4576,425 +4576,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00622706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The peak algebra and the Hecke-Clifford algebras at $q=0$</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florent Hivert</w:t>
+                <w:t xml:space="preserve">Hyperdeterminantal calculations of Selberg's and Aomoto's integrals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Gabriel Luque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Thibon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Combinatorial Theory, Series A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 107 (1), pp.1-19</w:t>
+              <w:t xml:space="preserve">Molecular Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, In Memory of Brian Garner Wybourne, 102 (11-12), pp.1351-1359</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00622603v1</w:t>
+                <w:t xml:space="preserve">hal-00085637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The moduli space of three qutrit states</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Gabriel Luque</w:t>
+                <w:t xml:space="preserve">Hopf Algebras of Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Novelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Thibon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">F. Verstraete</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas M. Thiéry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.1809255⟩</w:t>
+              <w:t xml:space="preserve">Comptes rendus de l'Académie des sciences. Série I, Mathématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 339 (9), pp.607--610. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crma.2004.09.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00084693v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00632273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyperdeterminantal calculations of Selberg's and Aomoto's integrals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Gabriel Luque</w:t>
+                <w:t xml:space="preserve">The peak algebra and the Hecke-Clifford algebras at $q=0$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bergeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Hivert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Thibon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, In Memory of Brian Garner Wybourne, 102 (11-12), pp.1351-1359</w:t>
+              <w:t xml:space="preserve">Journal of Combinatorial Theory, Series A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 107 (1), pp.1-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00085637v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00622603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hopf Algebras of Graphs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Novelli</w:t>
+                <w:t xml:space="preserve">The moduli space of three qutrit states</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Gabriel Luque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Thibon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas M. Thiéry</w:t>
+                <w:t xml:space="preserve">F. Verstraete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes rendus de l'Académie des sciences. Série I, Mathématique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 339 (9), pp.607--610. </w:t>
+              <w:t xml:space="preserve">Journal of Mathematical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 45, pp.4855-4867. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crma.2004.09.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.1809255⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00632273v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00084693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Algèbre de Hopf de graphes</w:t>
               </w:r>
@@ -5069,234 +5069,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00622674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A complete set of covariants of the four qubit system</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hankel hyperdeterminants and Selberg integrals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Gabriel Luque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Thibon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 36 (38), pp.9915-9927</w:t>
+              <w:t xml:space="preserve">, 2003, 36 (19), pp.5267-5292</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00622606v1</w:t>
+                <w:t xml:space="preserve">hal-00622668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hankel hyperdeterminants and Selberg integrals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A complete set of covariants of the four qubit system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Gabriel Luque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Thibon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 36 (19), pp.5267-5292</w:t>
+              <w:t xml:space="preserve">, 2003, 36 (38), pp.9915-9927</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00622668v1</w:t>
+                <w:t xml:space="preserve">hal-00622606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur quelques propriétés de l'algèbre des arbres binaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Hivert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Novelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5735,51 +5735,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un analogue du monoïde plaxique pour les arbres binaires de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Hivert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Novelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5843,51 +5843,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noncommutative symmetric functions. VI. Free quasi-symmetric functions and related algebras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Duchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Hivert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Thibon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5919,303 +5919,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00622613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An overview of Λ-type operations on quasi-symmetric functions</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The cycle enumerator of unimodal permutations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Thibon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications in Algebra</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 29 (9), pp.4277-4303</w:t>
+              <w:t xml:space="preserve">Annals of Combinatorics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 3-4, pp.493-500</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00018548v1</w:t>
+                <w:t xml:space="preserve">hal-00022919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vertex operators and the class algebras of symmetric groups</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">An overview of Λ-type operations on quasi-symmetric functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karell Bertet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Krob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Novelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.D. Phan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zapiski Nauchnykh Seminarov. Sankt-Peterburgskoe Otdelenie. Matematicheskiui Institut. Steklova.(POMI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 283 (Teor. Predst. Din. Sist. Komb. i Algoritm. Metody. 6), pp.156-177</w:t>
+              <w:t xml:space="preserve">Communications in Algebra</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 29 (9), pp.4277-4303</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00622657v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00018548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The cycle enumerator of unimodal permutations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vertex operators and the class algebras of symmetric groups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Lascoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Thibon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Combinatorics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 3-4, pp.493-500</w:t>
+              <w:t xml:space="preserve">Zapiski Nauchnykh Seminarov. Sankt-Peterburgskoe Otdelenie. Matematicheskiui Institut. Steklova.(POMI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 283 (Teor. Predst. Din. Sist. Komb. i Algoritm. Metody. 6), pp.156-177</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00022919v1</w:t>
+                <w:t xml:space="preserve">hal-00622657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An overview of $\Lambda$-type operations on quasi-symmetric functions</w:t>
               </w:r>
@@ -6402,377 +6402,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00018542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noncommutative symmetric functions III : Deformations of Cauchy and convolution algebras</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Noncommutative symmetric functions IV : Quantum linear groups and Hecke algebras at q = 0</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Krob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Thibon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Mathematics and Theoretical Computer Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Algebraic Combinatorics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 6, (4), pp.339-376</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00018540v2</w:t>
+                <w:t xml:space="preserve">hal-00018539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noncommutative symmetric functions IV : Quantum linear groups and Hecke algebras at q = 0</w:t>
+                <w:t xml:space="preserve">Noncommutative symmetric functions II : Transformations of alphabets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Krob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Thibon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Algebraic Combinatorics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 6, (4), pp.339-376</w:t>
+              <w:t xml:space="preserve">International Journal of Algebra and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 7, (2), pp.181-264</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00018539v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00018537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noncommutative symmetric functions II : Transformations of alphabets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Noncommutative symmetric functions III : Deformations of Cauchy and convolution algebras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Henry Edmond Duchamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Klyachko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Krob</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Thibon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Algebra and Computation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Discrete Mathematics and Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, Vol. 1, pp.159-216. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46298/dmtcs.231⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00018537v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00018540v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Algebraic combinatorics with Maple and ACE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Krob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Lascoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Thibon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6827,77 +6827,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fonctions quasi-symétriques, fonctions symétriques non commutatives et algèbres de Hecke à q = 0</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Henry Edmond Duchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Krob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Thibon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6935,51 +6935,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">KOSTKA-FOULKES POLYNOMIALS AND CRYSTAL GRAPHS OF QUANTUM GROUPS OF TYPE A(N)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Lascoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7030,51 +7030,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CRYSTAL GRAPHS AND Q-ANALOGS OF WEIGHT MULTIPLICITIES FOR THE ROOT-SYSTEM A(N)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Lascoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Leclerq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7160,64 +7160,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Israel M. Gelfand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Krob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Lascoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir S. Retakh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7259,51 +7259,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A CONJECTURE FOR THE COMPUTATION OF THE DECOMPOSITION MATRICES OF THE HECKE ALGEBRAS OF TYPE-A AT ROOTS OF UNITY</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Lascoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7354,90 +7354,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Euler-Poincaré characteristic and polynomial representations of Iwahori-Hecke algebras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Henry Edmond Duchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Krob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Lascoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Scharf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7570,77 +7570,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déformations de projecteurs de Lie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Henry Edmond Duchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Krob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Thibon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7826,51 +7826,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noncommutative free cumulants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Josuat-Vergès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Menous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7947,51 +7947,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combinatorics of Poincaré's and Schröder's equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Novelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Menous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Thibon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8146,51 +8146,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noncommutative symmetric functions with matrix parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Lascoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Novelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8250,103 +8250,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supercharacters, symmetric functions in noncommuting variables (extended abstract)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Aguiar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Benedetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nantel Bergeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhi Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd International Conference on Formal Power Series and Algebraic Combinatorics (FPSAC 2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Reykjavik, Iceland. pp.3-14, </w:t>
@@ -8570,51 +8570,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unital versions of the higher order peak algebras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Aguiar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Novelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8668,213 +8668,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00823077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polynomial realizations of some trialgebras</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multivariate generalizations of the Foata-Schützenberger equidistribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Hivert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Novelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Thibon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th Formal Power Series and Algebraic Combinatorics (FPSAC'06)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fourth Colloquium on Mathematics and Computer Science Algorithms, Trees, Combinatorics and Probabilities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Nancy, France. pp.289-300, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46298/dmtcs.3511⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00622743v1</w:t>
+                <w:t xml:space="preserve">hal-01184716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multivariate generalizations of the Foata-Schützenberger equidistribution</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Polynomial realizations of some trialgebras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Novelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Thibon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourth Colloquium on Mathematics and Computer Science Algorithms, Trees, Combinatorics and Probabilities</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">18th Formal Power Series and Algebraic Combinatorics (FPSAC'06)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, San Diego, USA, France. pp.243-254</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.46298/dmtcs.3511⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01184716v1</w:t>
+                <w:t xml:space="preserve">hal-00622743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction to noncommutative symmetric functions</w:t>
               </w:r>
@@ -9175,51 +9175,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An analogue of the plactic monoid for binary search trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Hivert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Novelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9264,204 +9264,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00622627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some generalizations of quasi-symmetric functions and noncommutative symmetric functions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florent Hivert</w:t>
+                <w:t xml:space="preserve">Littlewood-Richardson coefficients and Kazhdan-Lusztig polynomials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Thibon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th Formal Power Series and Algebraic Combinatorics (FPSAC'00)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, Moscow, Russia, France. pp.170-178</w:t>
+              <w:t xml:space="preserve">Combinatorial methods in representation theory (Kyoto, 1998)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, Tokyo, France. pp.155-220</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00622752v1</w:t>
+                <w:t xml:space="preserve">hal-00622664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Littlewood-Richardson coefficients and Kazhdan-Lusztig polynomials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B. Leclerc</w:t>
+                <w:t xml:space="preserve">Some generalizations of quasi-symmetric functions and noncommutative symmetric functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Duchamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Hivert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Thibon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combinatorial methods in representation theory (Kyoto, 1998)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, Tokyo, France. pp.155-220</w:t>
+              <w:t xml:space="preserve">12th Formal Power Series and Algebraic Combinatorics (FPSAC'00)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, Moscow, Russia, France. pp.170-178</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00622664v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00622752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -9898,51 +9898,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Induced representations of affine Hecke algebras and canonical bases of quantum groups</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Nazarov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9997,64 +9997,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Plactic Monoid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Lascoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Thibon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10276,51 +10276,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inversion of some series of free quasi-symmetric functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Hivert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Novelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10364,64 +10364,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noncommutative Symmetric Functions VII: Free Quasi-Symmetric Functions Revisited</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Henry Edmond Duchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Hivert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Novelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10615,51 +10615,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A complete set of covariants of the four qubit system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Gabriel Luque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10947,51 +10947,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289784v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Novelli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Thibon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aam.2020.102019" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351108v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Paul" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sauzin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11005-017-1040-1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289764v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcta.2017.06.005" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720358v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Josuat-Verg&#232;s" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Menous" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aam.2017.02.002" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02096076v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Holweck" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Luque" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4975098" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827954v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11139-016-9777-1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880720v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Foissy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Patras" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/aif.3010" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720362v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Aval" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin F&#233;ray" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10801-014-0549-y" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840199v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4858336" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823074v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenny Tevlin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218196713400092" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823090v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Patras" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24033/bsmf.2644" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786606v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Menous" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aam.2013.02.003" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735009v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcta.2012.05.002" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698612v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4753989" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786607v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aam.2011.11.008" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786597v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lascoux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10801-012-0378-9" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823068v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Reutenauer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejc.2011.01.004" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787493v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Aguiar" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Andre" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Benedetti" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nantel Bergeron" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi Chen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aim.2011.12.024" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826640v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard H. E. Duchamp" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Hivert" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00026-011-0115-4" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823078v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Saliola" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10801-010-0223-y" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823052v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2010.09.008" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440924v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10801-010-0245-5" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484694v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejc.2009.05.004" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823073v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren K. Williams" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aim.2010.01.006" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484691v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00029-009-0489-x" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823047v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484666v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejc.2007.09.005" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693568v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4153/CMB-2008-043-3" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823064v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175958v3" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chapoton" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imrn/rnn018" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622761v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622754v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484675v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10801-007-0077-0" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084906v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.378" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622716v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Toumazet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622715v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086401v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Toumazet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622717v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085171v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622684v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484673v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aim.2005.07.016" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484678v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2008.02.009" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084690v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622694v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Krob" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622706v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622603v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bergeron" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084693v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Briand" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Verstraete" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1809255" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085637v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632273v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas M. Thi&#233;ry" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2004.09.012" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622674v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Thi&#233;ry" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622606v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622668v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622630v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693523v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Hivert" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2003.09.021" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HVQ8XDJ9-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622667v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018550v2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Dornstetter" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Krob" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina A. Vassilieva" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084687v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622631v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622613v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Duchamp" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018548v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karell Bertet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Morvan" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.D. Phan" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622657v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022919v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622604v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bertet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Morvan" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-D. Phan" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018542v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018540v2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Henry Edmond Duchamp" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Klyachko" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.231" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018539v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018537v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Leclerc" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018538v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.C.V. Ung" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018535v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693529v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Leclerc" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693520v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Leclerq" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00750843" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017721v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel M. Gelfand" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir S. Retakh" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693521v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017724v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Scharf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693558v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Scharf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/aima.1994.1019" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017322v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693537v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bg Wybourne" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0305-4470/26/24/019" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-0H0D28MB-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227636v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289778v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01207580v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.2390" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283108v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.3059" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01336771v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Andr&#233;" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.2967" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00501646v2" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.2892" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475720v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00823077v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.2729" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622743v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01184716v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.3511" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622718v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622673v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622681v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622666v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622627v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622752v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622664v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Leclerc" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622749v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624700v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119880912.ch3" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622703v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Gazeau" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kerner" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Antoine" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M&#233;tens" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622679v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John R. Stembridge" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc A. A. van Leeuwen" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622700v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nazarov" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622651v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622702v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786135v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325271v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325270v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018554v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084700v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084695v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084686v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289784v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Novelli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Thibon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aam.2020.102019" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351108v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Paul" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sauzin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11005-017-1040-1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720358v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Josuat-Verg&#232;s" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Menous" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aam.2017.02.002" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289764v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcta.2017.06.005" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02096076v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Holweck" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Luque" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4975098" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827954v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11139-016-9777-1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880720v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Foissy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Patras" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/aif.3010" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720362v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Aval" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin F&#233;ray" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10801-014-0549-y" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840199v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4858336" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823074v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenny Tevlin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218196713400092" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823090v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Patras" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24033/bsmf.2644" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786606v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Menous" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aam.2013.02.003" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698612v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4753989" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735009v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcta.2012.05.002" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786597v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lascoux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10801-012-0378-9" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786607v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aam.2011.11.008" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826640v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard H. E. Duchamp" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Hivert" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00026-011-0115-4" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823068v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Reutenauer" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejc.2011.01.004" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787493v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Aguiar" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Andre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Benedetti" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nantel Bergeron" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi Chen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aim.2011.12.024" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823078v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Saliola" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10801-010-0223-y" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440924v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10801-010-0245-5" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823052v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2010.09.008" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823073v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren K. Williams" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aim.2010.01.006" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484694v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejc.2009.05.004" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484691v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00029-009-0489-x" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823047v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622761v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622754v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175958v3" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chapoton" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imrn/rnn018" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693568v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4153/CMB-2008-043-3" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823064v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484666v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejc.2007.09.005" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622716v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Toumazet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622715v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484675v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10801-007-0077-0" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084906v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.378" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086401v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Toumazet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622717v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085171v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622684v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484673v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aim.2005.07.016" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484678v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2008.02.009" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084690v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622694v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Krob" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622706v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085637v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632273v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas M. Thi&#233;ry" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2004.09.012" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622603v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bergeron" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084693v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Briand" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Verstraete" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1809255" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622674v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Thi&#233;ry" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622668v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622606v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622630v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693523v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Hivert" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2003.09.021" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HVQ8XDJ9-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622667v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018550v2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Dornstetter" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Krob" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina A. Vassilieva" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084687v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622631v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622613v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Duchamp" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022919v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018548v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karell Bertet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Morvan" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.D. Phan" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622657v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622604v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bertet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Morvan" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-D. Phan" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018542v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018539v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018537v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Leclerc" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018540v2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Henry Edmond Duchamp" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Klyachko" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.231" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018538v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.C.V. Ung" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018535v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693529v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Leclerc" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693520v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Leclerq" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00750843" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017721v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel M. Gelfand" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir S. Retakh" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693521v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017724v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Scharf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693558v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Scharf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/aima.1994.1019" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017322v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693537v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bg Wybourne" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0305-4470/26/24/019" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-0H0D28MB-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227636v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289778v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01207580v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.2390" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283108v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.3059" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01336771v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Andr&#233;" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.2967" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00501646v2" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.2892" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475720v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00823077v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.2729" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01184716v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.3511" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622743v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622718v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622673v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622681v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622666v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622627v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622664v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Leclerc" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622752v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622749v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624700v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119880912.ch3" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622703v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Gazeau" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kerner" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Antoine" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M&#233;tens" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622679v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John R. Stembridge" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc A. A. van Leeuwen" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622700v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nazarov" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622651v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622702v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786135v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325271v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325270v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018554v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084700v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084695v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084686v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>