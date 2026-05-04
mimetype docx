--- v1 (2026-04-06)
+++ v2 (2026-05-04)
@@ -1556,443 +1556,443 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00735009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noncommutative symmetric functions with matrix parameters</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Noncommutative Symmetric Functions and an Amazing Matrix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Novelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Thibon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Algebraic Combinatorics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10801-012-0378-9⟩</w:t>
+              <w:t xml:space="preserve">Advances in Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 48, pp.528-534. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aam.2011.11.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00786597v1</w:t>
+                <w:t xml:space="preserve">hal-00786607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noncommutative Symmetric Functions and an Amazing Matrix</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Noncommutative symmetric functions with matrix parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Lascoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Novelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Thibon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Applied Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 48, pp.528-534. </w:t>
+              <w:t xml:space="preserve">Journal of Algebraic Combinatorics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 37 (4), pp.621-642. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aam.2011.11.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10801-012-0378-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00786607v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00786597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noncommutative Symmetric Functions VII: Free Quasi-Symmetric Functions Revisited</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Generalized descent patterns in permutations and associated Hopf algebras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Novelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gerard H. E. Duchamp</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Novelli</w:t>
+                <w:t xml:space="preserve">C. Reutenauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Thibon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Combinatorics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00026-011-0115-4⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Combinatorics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 32 (4), pp.618-627. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejc.2011.01.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00826640v1</w:t>
+                <w:t xml:space="preserve">hal-00823068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generalized descent patterns in permutations and associated Hopf algebras</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Noncommutative Symmetric Functions VII: Free Quasi-Symmetric Functions Revisited</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard H. E. Duchamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Hivert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Novelli</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Reutenauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Thibon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Combinatorics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 32 (4), pp.618-627. </w:t>
+              <w:t xml:space="preserve">Annals of Combinatorics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 15 (4), pp.655-673. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejc.2011.01.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00026-011-0115-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00823068v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00826640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supercharacters, symmetric functions in noncommuting variables, and related Hopf algebras</w:t>
               </w:r>
@@ -2216,51 +2216,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The (1-E)-transform in combinatorial Hopf algebras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Hivert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Gabriel Luque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2528,51 +2528,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inversion of some series of free quasi-symmetric functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Hivert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Novelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2632,51 +2632,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Permutation statistics related to a class of noncommutative symmetric functions and generalizations of the Genocchi numbers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Hivert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Novelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2995,51 +2995,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An operational calculus for the Mould operad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Chapoton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Hivert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Novelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3190,51 +3190,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur une conjecture de Dehornoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Hivert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Novelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3285,51 +3285,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trees, functional equations, and combinatorial Hopf algebras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Hivert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Novelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3383,1043 +3383,1043 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00484666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unitary invariants of $k$-qubits</w:t>
+                <w:t xml:space="preserve">Period polynomials and Ihara brackets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Gabriel Luque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Novelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Thibon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Toumazet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Structures in Computer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 17 (1), pp.1133-1151</w:t>
+              <w:t xml:space="preserve">Journal of Lie Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 17 (2), pp.229-239</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00622716v1</w:t>
+                <w:t xml:space="preserve">hal-00085171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parking functions and descent algebras</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Commutative combinatorial Hopf algebras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Hivert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Novelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Thibon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Combinatorics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Algebraic Combinatorics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 28 (1), pp.65-95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10801-007-0077-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00622715v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00484675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Commutative combinatorial Hopf algebras</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Novelli</w:t>
+                <w:t xml:space="preserve">Unitary invariants of $k$-qubits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Gabriel Luque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Thibon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Toumazet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Algebraic Combinatorics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Mathematical Structures in Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 17 (1), pp.1133-1151</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00484675v1</w:t>
+                <w:t xml:space="preserve">hal-00622716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NONCOMMUTATIVE SYMMETRIC FUNCTIONS ASSOCIATED WITH A CODE, LAZARD ELIMINATION, AND WITT VECTORS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Gabriel Luque</w:t>
+                <w:t xml:space="preserve">Parking functions and descent algebras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Novelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Thibon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Mathematics and Theoretical Computer Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annals of Combinatorics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 11 (1), pp.59-68</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00084906v1</w:t>
+                <w:t xml:space="preserve">hal-00622715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unitary invariants of qubit systems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">NONCOMMUTATIVE SYMMETRIC FUNCTIONS ASSOCIATED WITH A CODE, LAZARD ELIMINATION, AND WITT VECTORS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Gabriel Luque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Thibon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Structures in Computer Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Discrete Mathematics and Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Vol. 9 no. 2 (2), pp.59-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46298/dmtcs.378⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00086401v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00084906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hopf algebras and dendriform structures arising from parking functions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Novelli</w:t>
+                <w:t xml:space="preserve">Unitary invariants of qubit systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Toumazet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Gabriel Luque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Thibon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fundamenta Mathematicae</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 193 (1), pp.189-241</w:t>
+              <w:t xml:space="preserve">Mathematical Structures in Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 17 (6), pp.1133-1151</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00622717v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00086401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Period polynomials and Ihara brackets</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hopf algebras and dendriform structures arising from parking functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Novelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Thibon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Lie Theory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 17 (2), pp.229-239</w:t>
+              <w:t xml:space="preserve">Fundamenta Mathematicae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 193 (1), pp.189-241</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00085171v1</w:t>
+                <w:t xml:space="preserve">hal-00622717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction of dendriform trialgebras</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Novelli</w:t>
+                <w:t xml:space="preserve">Algebraic invariants of five qubits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Gabriel Luque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Thibon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes rendus de l'Académie des sciences. Série I, Mathématique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 342 (6), pp.365-369</w:t>
+              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 39 (2), pp.371-377</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00622684v1</w:t>
+                <w:t xml:space="preserve">hal-00084690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yang-Baxter bases of 0-Hecke algebras and representation theory of 0-Ariki-Koike-Shoji algebras</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Construction of dendriform trialgebras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Novelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Thibon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Mathematics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Comptes rendus de l'Académie des sciences. Série I, Mathématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 342 (6), pp.365-369</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00484673v1</w:t>
+                <w:t xml:space="preserve">hal-00622684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sur une conjecture de Dehornoy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Yang-Baxter bases of 0-Hecke algebras and representation theory of 0-Ariki-Koike-Shoji algebras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Hivert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Novelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Thibon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes rendus de l'Académie des sciences. Série I, Mathématique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crma.2008.02.009⟩</w:t>
+              <w:t xml:space="preserve">Advances in Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 205 (2), pp.504-548. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aim.2005.07.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00484678v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00484673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algebraic invariants of five qubits</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Gabriel Luque</w:t>
+                <w:t xml:space="preserve">Sur une conjecture de Dehornoy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Hivert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Novelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Thibon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes rendus de l'Académie des sciences. Série I, Mathématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 346 (7-8), pp.375-378. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crma.2008.02.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00084690v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00484678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Higher Order Peak Algebras</w:t>
               </w:r>
@@ -4487,51 +4487,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The algebra of binary search trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Hivert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Novelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4781,51 +4781,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The peak algebra and the Hecke-Clifford algebras at $q=0$</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Bergeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Hivert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Thibon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5069,109 +5069,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00622674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hankel hyperdeterminants and Selberg integrals</w:t>
+                <w:t xml:space="preserve">Polynomial invariants of four qubits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Gabriel Luque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Thibon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 36 (19), pp.5267-5292</w:t>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 67 (4), pp.042303, 5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00622668v1</w:t>
+                <w:t xml:space="preserve">hal-00622667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A complete set of covariants of the four qubit system</w:t>
               </w:r>
@@ -5246,320 +5246,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00622606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sur quelques propriétés de l'algèbre des arbres binaires</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Novelli</w:t>
+                <w:t xml:space="preserve">Hankel hyperdeterminants and Selberg integrals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Gabriel Luque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Thibon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes rendus de l'Académie des sciences. Série I, Mathématique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 337 (9), pp.565-568</w:t>
+              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 36 (19), pp.5267-5292</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00622630v1</w:t>
+                <w:t xml:space="preserve">hal-00622668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On some properties of the algebra of planar binary trees</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F Hivert</w:t>
+                <w:t xml:space="preserve">Sur quelques propriétés de l'algèbre des arbres binaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Hivert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Novelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Thibon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Comptes rendus de l'Académie des sciences. Série I, Mathématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 337 (9), pp.565-568</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00693523v1</w:t>
+                <w:t xml:space="preserve">hal-00622630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polynomial invariants of four qubits</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Gabriel Luque</w:t>
+                <w:t xml:space="preserve">On some properties of the algebra of planar binary trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Hivert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Novelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Thibon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 337 (9), pp.565--568. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crma.2003.09.021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00622667v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00693523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance analysis of demodulation with diversity - A combinatorial approach I : Symmetric function theoretical methods</w:t>
               </w:r>
@@ -5735,51 +5735,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un analogue du monoïde plaxique pour les arbres binaires de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Hivert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Novelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5843,51 +5843,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noncommutative symmetric functions. VI. Free quasi-symmetric functions and related algebras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Duchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Hivert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Thibon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5919,303 +5919,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00622613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The cycle enumerator of unimodal permutations</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">An overview of Λ-type operations on quasi-symmetric functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karell Bertet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Krob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Novelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.D. Phan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Combinatorics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 3-4, pp.493-500</w:t>
+              <w:t xml:space="preserve">Communications in Algebra</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 29 (9), pp.4277-4303</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00022919v1</w:t>
+                <w:t xml:space="preserve">hal-00018548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An overview of Λ-type operations on quasi-symmetric functions</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vertex operators and the class algebras of symmetric groups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Lascoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Thibon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications in Algebra</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 29 (9), pp.4277-4303</w:t>
+              <w:t xml:space="preserve">Zapiski Nauchnykh Seminarov. Sankt-Peterburgskoe Otdelenie. Matematicheskiui Institut. Steklova.(POMI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 283 (Teor. Predst. Din. Sist. Komb. i Algoritm. Metody. 6), pp.156-177</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00018548v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00622657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vertex operators and the class algebras of symmetric groups</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The cycle enumerator of unimodal permutations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Thibon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zapiski Nauchnykh Seminarov. Sankt-Peterburgskoe Otdelenie. Matematicheskiui Institut. Steklova.(POMI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 283 (Teor. Predst. Din. Sist. Komb. i Algoritm. Metody. 6), pp.156-177</w:t>
+              <w:t xml:space="preserve">Annals of Combinatorics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 3-4, pp.493-500</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00622657v1</w:t>
+                <w:t xml:space="preserve">hal-00022919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An overview of $\Lambda$-type operations on quasi-symmetric functions</w:t>
               </w:r>
@@ -6715,51 +6715,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Algebraic combinatorics with Maple and ACE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Krob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Lascoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6929,571 +6929,571 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00018535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">KOSTKA-FOULKES POLYNOMIALS AND CRYSTAL GRAPHS OF QUANTUM GROUPS OF TYPE A(N)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Euler-Poincaré characteristic and polynomial representations of Iwahori-Hecke algebras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Henry Edmond Duchamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Krob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Lascoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B Leclerc</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thomas Scharf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes rendus de l'Académie des sciences. Série I, Mathématique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 320 (2), pp.131--134</w:t>
+              <w:t xml:space="preserve">Research Institute for Mathematical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 31, (2), pp.179-201</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00693529v1</w:t>
+                <w:t xml:space="preserve">hal-00017724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CRYSTAL GRAPHS AND Q-ANALOGS OF WEIGHT MULTIPLICITIES FOR THE ROOT-SYSTEM A(N)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">KOSTKA-FOULKES POLYNOMIALS AND CRYSTAL GRAPHS OF QUANTUM GROUPS OF TYPE A(N)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Lascoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B Leclerq</w:t>
+                <w:t xml:space="preserve">B Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Thibon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Letters in Mathematical Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Comptes rendus de l'Académie des sciences. Série I, Mathématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 320 (2), pp.131--134</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00693520v1</w:t>
+                <w:t xml:space="preserve">hal-00693529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noncommutative symmetric functions</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">CRYSTAL GRAPHS AND Q-ANALOGS OF WEIGHT MULTIPLICITIES FOR THE ROOT-SYSTEM A(N)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Lascoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Leclerq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Thibon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Mathematics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Letters in Mathematical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 35 (4), pp.359--374. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/BF00750843⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00017721v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00693520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A CONJECTURE FOR THE COMPUTATION OF THE DECOMPOSITION MATRICES OF THE HECKE ALGEBRAS OF TYPE-A AT ROOTS OF UNITY</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Noncommutative symmetric functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Israel M. Gelfand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Krob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Lascoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir S. Retakh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes rendus de l'Académie des sciences. Série I, Mathématique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 321 (5), pp.511--516</w:t>
+              <w:t xml:space="preserve">Advances in Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 112, pp.218-348</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00693521v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00017721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euler-Poincaré characteristic and polynomial representations of Iwahori-Hecke algebras</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">A CONJECTURE FOR THE COMPUTATION OF THE DECOMPOSITION MATRICES OF THE HECKE ALGEBRAS OF TYPE-A AT ROOTS OF UNITY</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Lascoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Thibon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research Institute for Mathematical Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 31, (2), pp.179-201</w:t>
+              <w:t xml:space="preserve">Comptes rendus de l'Académie des sciences. Série I, Mathématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 321 (5), pp.511--516</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00017724v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00693521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Hopf-Algebra Approach to Inner Plethysm</w:t>
               </w:r>
@@ -8146,51 +8146,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noncommutative symmetric functions with matrix parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Lascoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Novelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8674,51 +8674,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multivariate generalizations of the Foata-Schützenberger equidistribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Hivert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Novelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9175,51 +9175,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An analogue of the plactic monoid for binary search trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Hivert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Novelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9264,204 +9264,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00622627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Littlewood-Richardson coefficients and Kazhdan-Lusztig polynomials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B. Leclerc</w:t>
+                <w:t xml:space="preserve">Some generalizations of quasi-symmetric functions and noncommutative symmetric functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Duchamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Hivert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Thibon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combinatorial methods in representation theory (Kyoto, 1998)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, Tokyo, France. pp.155-220</w:t>
+              <w:t xml:space="preserve">12th Formal Power Series and Algebraic Combinatorics (FPSAC'00)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, Moscow, Russia, France. pp.170-178</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00622664v1</w:t>
+                <w:t xml:space="preserve">hal-00622752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some generalizations of quasi-symmetric functions and noncommutative symmetric functions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florent Hivert</w:t>
+                <w:t xml:space="preserve">Littlewood-Richardson coefficients and Kazhdan-Lusztig polynomials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Thibon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th Formal Power Series and Algebraic Combinatorics (FPSAC'00)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, Moscow, Russia, France. pp.170-178</w:t>
+              <w:t xml:space="preserve">Combinatorial methods in representation theory (Kyoto, 1998)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, Tokyo, France. pp.155-220</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00622752v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00622664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -9898,51 +9898,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Induced representations of affine Hecke algebras and canonical bases of quantum groups</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Nazarov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9997,64 +9997,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Plactic Monoid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Lascoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Thibon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10276,51 +10276,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inversion of some series of free quasi-symmetric functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Hivert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Novelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10377,51 +10377,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noncommutative Symmetric Functions VII: Free Quasi-Symmetric Functions Revisited</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Henry Edmond Duchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Hivert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Novelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10947,51 +10947,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289784v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Novelli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Thibon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aam.2020.102019" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351108v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Paul" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sauzin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11005-017-1040-1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720358v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Josuat-Verg&#232;s" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Menous" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aam.2017.02.002" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289764v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcta.2017.06.005" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02096076v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Holweck" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Luque" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4975098" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827954v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11139-016-9777-1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880720v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Foissy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Patras" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/aif.3010" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720362v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Aval" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin F&#233;ray" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10801-014-0549-y" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840199v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4858336" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823074v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenny Tevlin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218196713400092" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823090v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Patras" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24033/bsmf.2644" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786606v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Menous" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aam.2013.02.003" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698612v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4753989" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735009v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcta.2012.05.002" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786597v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lascoux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10801-012-0378-9" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786607v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aam.2011.11.008" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826640v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard H. E. Duchamp" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Hivert" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00026-011-0115-4" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823068v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Reutenauer" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejc.2011.01.004" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787493v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Aguiar" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Andre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Benedetti" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nantel Bergeron" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi Chen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aim.2011.12.024" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823078v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Saliola" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10801-010-0223-y" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440924v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10801-010-0245-5" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823052v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2010.09.008" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823073v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren K. Williams" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aim.2010.01.006" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484694v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejc.2009.05.004" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484691v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00029-009-0489-x" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823047v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622761v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622754v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175958v3" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chapoton" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imrn/rnn018" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693568v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4153/CMB-2008-043-3" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823064v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484666v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejc.2007.09.005" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622716v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Toumazet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622715v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484675v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10801-007-0077-0" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084906v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.378" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086401v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Toumazet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622717v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085171v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622684v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484673v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aim.2005.07.016" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484678v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2008.02.009" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084690v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622694v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Krob" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622706v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085637v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632273v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas M. Thi&#233;ry" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2004.09.012" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622603v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bergeron" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084693v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Briand" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Verstraete" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1809255" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622674v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Thi&#233;ry" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622668v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622606v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622630v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693523v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Hivert" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2003.09.021" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HVQ8XDJ9-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622667v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018550v2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Dornstetter" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Krob" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina A. Vassilieva" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084687v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622631v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622613v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Duchamp" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022919v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018548v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karell Bertet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Morvan" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.D. Phan" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622657v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622604v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bertet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Morvan" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-D. Phan" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018542v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018539v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018537v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Leclerc" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018540v2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Henry Edmond Duchamp" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Klyachko" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.231" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018538v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.C.V. Ung" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018535v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693529v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Leclerc" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693520v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Leclerq" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00750843" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017721v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel M. Gelfand" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir S. Retakh" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693521v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017724v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Scharf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693558v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Scharf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/aima.1994.1019" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017322v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693537v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bg Wybourne" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0305-4470/26/24/019" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-0H0D28MB-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227636v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289778v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01207580v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.2390" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283108v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.3059" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01336771v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Andr&#233;" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.2967" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00501646v2" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.2892" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475720v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00823077v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.2729" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01184716v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.3511" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622743v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622718v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622673v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622681v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622666v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622627v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622664v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Leclerc" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622752v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622749v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624700v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119880912.ch3" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622703v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Gazeau" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kerner" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Antoine" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M&#233;tens" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622679v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John R. Stembridge" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc A. A. van Leeuwen" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622700v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nazarov" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622651v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622702v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786135v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325271v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325270v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018554v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084700v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084695v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084686v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289784v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Novelli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Thibon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aam.2020.102019" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351108v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Paul" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sauzin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11005-017-1040-1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720358v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Josuat-Verg&#232;s" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Menous" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aam.2017.02.002" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289764v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcta.2017.06.005" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02096076v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Holweck" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Luque" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4975098" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827954v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11139-016-9777-1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880720v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Foissy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Patras" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/aif.3010" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720362v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Aval" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin F&#233;ray" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10801-014-0549-y" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840199v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4858336" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823074v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenny Tevlin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218196713400092" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823090v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Patras" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24033/bsmf.2644" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786606v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Menous" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aam.2013.02.003" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698612v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4753989" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735009v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcta.2012.05.002" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786607v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aam.2011.11.008" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786597v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lascoux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10801-012-0378-9" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823068v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Reutenauer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejc.2011.01.004" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826640v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard H. E. Duchamp" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Hivert" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00026-011-0115-4" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787493v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Aguiar" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Andre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Benedetti" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nantel Bergeron" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi Chen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aim.2011.12.024" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823078v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Saliola" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10801-010-0223-y" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440924v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10801-010-0245-5" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823052v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2010.09.008" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823073v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren K. Williams" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aim.2010.01.006" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484694v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejc.2009.05.004" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484691v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00029-009-0489-x" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823047v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622761v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622754v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175958v3" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chapoton" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imrn/rnn018" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693568v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4153/CMB-2008-043-3" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823064v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484666v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejc.2007.09.005" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085171v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484675v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10801-007-0077-0" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622716v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Toumazet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622715v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084906v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.378" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086401v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Toumazet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622717v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084690v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622684v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484673v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aim.2005.07.016" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484678v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2008.02.009" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622694v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Krob" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622706v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085637v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632273v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas M. Thi&#233;ry" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2004.09.012" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622603v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bergeron" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084693v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Briand" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Verstraete" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1809255" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622674v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Thi&#233;ry" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622667v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622606v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622668v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622630v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693523v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Hivert" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2003.09.021" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HVQ8XDJ9-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018550v2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Dornstetter" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Krob" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina A. Vassilieva" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084687v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622631v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622613v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Duchamp" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018548v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karell Bertet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Morvan" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.D. Phan" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622657v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022919v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622604v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bertet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Morvan" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-D. Phan" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018542v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018539v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018537v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Leclerc" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018540v2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Henry Edmond Duchamp" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Klyachko" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.231" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018538v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.C.V. Ung" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018535v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017724v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Scharf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693529v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Leclerc" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693520v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Leclerq" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00750843" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017721v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel M. Gelfand" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir S. Retakh" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693521v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693558v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Scharf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/aima.1994.1019" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017322v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693537v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bg Wybourne" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0305-4470/26/24/019" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-0H0D28MB-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227636v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289778v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01207580v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.2390" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283108v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.3059" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01336771v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Andr&#233;" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.2967" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00501646v2" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.2892" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475720v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00823077v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.2729" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01184716v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.3511" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622743v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622718v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622673v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622681v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622666v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622627v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622752v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622664v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Leclerc" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622749v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624700v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119880912.ch3" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622703v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Gazeau" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kerner" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Antoine" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M&#233;tens" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622679v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John R. Stembridge" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc A. A. van Leeuwen" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622700v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nazarov" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622651v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622702v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786135v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325271v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325270v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018554v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084700v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084695v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084686v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>