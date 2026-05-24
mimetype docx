--- v2 (2026-05-04)
+++ v3 (2026-05-24)
@@ -1556,577 +1556,577 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00735009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noncommutative Symmetric Functions and an Amazing Matrix</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Noncommutative symmetric functions with matrix parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Lascoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Novelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Thibon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Applied Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aam.2011.11.008⟩</w:t>
+              <w:t xml:space="preserve">Journal of Algebraic Combinatorics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 37 (4), pp.621-642. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10801-012-0378-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00786607v1</w:t>
+                <w:t xml:space="preserve">hal-00786597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noncommutative symmetric functions with matrix parameters</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Noncommutative Symmetric Functions and an Amazing Matrix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Novelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Thibon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Algebraic Combinatorics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 37 (4), pp.621-642. </w:t>
+              <w:t xml:space="preserve">Advances in Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 48, pp.528-534. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10801-012-0378-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.aam.2011.11.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00786597v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00786607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generalized descent patterns in permutations and associated Hopf algebras</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Supercharacters, symmetric functions in noncommuting variables, and related Hopf algebras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Reutenauer</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marcelo Aguiar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Andre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Benedetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nantel Bergeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhi Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Combinatorics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejc.2011.01.004⟩</w:t>
+              <w:t xml:space="preserve">Advances in Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 229, pp.2310-2337. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aim.2011.12.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00823068v1</w:t>
+                <w:t xml:space="preserve">hal-00787493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noncommutative Symmetric Functions VII: Free Quasi-Symmetric Functions Revisited</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard H. E. Duchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Hivert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Novelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Thibon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Combinatorics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 15 (4), pp.655-673. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00026-011-0115-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00826640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supercharacters, symmetric functions in noncommuting variables, and related Hopf algebras</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nantel Bergeron</w:t>
+                <w:t xml:space="preserve">Generalized descent patterns in permutations and associated Hopf algebras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Novelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhi Chen</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C. Reutenauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Thibon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 229, pp.2310-2337. </w:t>
+              <w:t xml:space="preserve">European Journal of Combinatorics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 32 (4), pp.618-627. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aim.2011.12.024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejc.2011.01.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00787493v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00823068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Representation theory of the higher order peak algebras</w:t>
               </w:r>
@@ -2210,235 +2210,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00823078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The (1-E)-transform in combinatorial Hopf algebras</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Free quasi-symmetric functions and descent algebras for wreath products, and noncommutative multi-symmetric functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Novelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Thibon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Algebraic Combinatorics / Journal of Algebraic Combinatorics An International Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 33 (2), pp.277-312. </w:t>
+              <w:t xml:space="preserve">Discrete Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 310 (24), pp.3584-3606. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10801-010-0245-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.disc.2010.09.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00440924v1</w:t>
+                <w:t xml:space="preserve">hal-00823052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Free quasi-symmetric functions and descent algebras for wreath products, and noncommutative multi-symmetric functions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The (1-E)-transform in combinatorial Hopf algebras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Hivert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Gabriel Luque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Novelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Thibon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 310 (24), pp.3584-3606. </w:t>
+              <w:t xml:space="preserve">Journal of Algebraic Combinatorics / Journal of Algebraic Combinatorics An International Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 33 (2), pp.277-312. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.disc.2010.09.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10801-010-0245-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00823052v1</w:t>
+                <w:t xml:space="preserve">hal-00440924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combinatorial Hopf algebras, noncommutative Hall-Littlewood functions, and permutation tableaux</w:t>
               </w:r>
@@ -2528,51 +2528,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inversion of some series of free quasi-symmetric functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Hivert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Novelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2632,51 +2632,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Permutation statistics related to a class of noncommutative symmetric functions and generalizations of the Genocchi numbers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Hivert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Novelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2995,51 +2995,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An operational calculus for the Mould operad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Chapoton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Hivert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Novelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3190,51 +3190,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur une conjecture de Dehornoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Hivert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Novelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3285,51 +3285,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trees, functional equations, and combinatorial Hopf algebras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Hivert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Novelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3383,1043 +3383,1043 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00484666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Period polynomials and Ihara brackets</w:t>
+                <w:t xml:space="preserve">NONCOMMUTATIVE SYMMETRIC FUNCTIONS ASSOCIATED WITH A CODE, LAZARD ELIMINATION, AND WITT VECTORS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Gabriel Luque</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Novelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Thibon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Lie Theory</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Discrete Mathematics and Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Vol. 9 no. 2 (2), pp.59-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46298/dmtcs.378⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00085171v1</w:t>
+                <w:t xml:space="preserve">hal-00084906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Commutative combinatorial Hopf algebras</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Novelli</w:t>
+                <w:t xml:space="preserve">Unitary invariants of $k$-qubits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Gabriel Luque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Thibon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Toumazet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Algebraic Combinatorics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mathematical Structures in Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 17 (1), pp.1133-1151</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10801-007-0077-0⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00484675v1</w:t>
+                <w:t xml:space="preserve">hal-00622716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unitary invariants of $k$-qubits</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Gabriel Luque</w:t>
+                <w:t xml:space="preserve">Parking functions and descent algebras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Novelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Thibon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Toumazet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Structures in Computer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 17 (1), pp.1133-1151</w:t>
+              <w:t xml:space="preserve">Annals of Combinatorics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 11 (1), pp.59-68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00622716v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00622715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parking functions and descent algebras</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Commutative combinatorial Hopf algebras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Hivert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Novelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Thibon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Combinatorics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Algebraic Combinatorics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 28 (1), pp.65-95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10801-007-0077-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00622715v1</w:t>
+                <w:t xml:space="preserve">hal-00484675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NONCOMMUTATIVE SYMMETRIC FUNCTIONS ASSOCIATED WITH A CODE, LAZARD ELIMINATION, AND WITT VECTORS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unitary invariants of qubit systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Toumazet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Gabriel Luque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Thibon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Mathematics and Theoretical Computer Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mathematical Structures in Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 17 (6), pp.1133-1151</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.46298/dmtcs.378⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00084906v1</w:t>
+                <w:t xml:space="preserve">hal-00086401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unitary invariants of qubit systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Gabriel Luque</w:t>
+                <w:t xml:space="preserve">Hopf algebras and dendriform structures arising from parking functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Novelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Thibon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Structures in Computer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 17 (6), pp.1133-1151</w:t>
+              <w:t xml:space="preserve">Fundamenta Mathematicae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 193 (1), pp.189-241</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00086401v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00622717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hopf algebras and dendriform structures arising from parking functions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Period polynomials and Ihara brackets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Gabriel Luque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Novelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Thibon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fundamenta Mathematicae</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 193 (1), pp.189-241</w:t>
+              <w:t xml:space="preserve">Journal of Lie Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 17 (2), pp.229-239</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00622717v1</w:t>
+                <w:t xml:space="preserve">hal-00085171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algebraic invariants of five qubits</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Gabriel Luque</w:t>
+                <w:t xml:space="preserve">Construction of dendriform trialgebras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Novelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Thibon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 39 (2), pp.371-377</w:t>
+              <w:t xml:space="preserve">Comptes rendus de l'Académie des sciences. Série I, Mathématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 342 (6), pp.365-369</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00084690v1</w:t>
+                <w:t xml:space="preserve">hal-00622684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction of dendriform trialgebras</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Yang-Baxter bases of 0-Hecke algebras and representation theory of 0-Ariki-Koike-Shoji algebras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Hivert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Novelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Thibon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes rendus de l'Académie des sciences. Série I, Mathématique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advances in Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 205 (2), pp.504-548. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aim.2005.07.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00622684v1</w:t>
+                <w:t xml:space="preserve">hal-00484673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yang-Baxter bases of 0-Hecke algebras and representation theory of 0-Ariki-Koike-Shoji algebras</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Sur une conjecture de Dehornoy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Hivert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Novelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Thibon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Mathematics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes rendus de l'Académie des sciences. Série I, Mathématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 346 (7-8), pp.375-378. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crma.2008.02.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aim.2005.07.016⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00484673v1</w:t>
+                <w:t xml:space="preserve">hal-00484678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sur une conjecture de Dehornoy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Novelli</w:t>
+                <w:t xml:space="preserve">Algebraic invariants of five qubits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Gabriel Luque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Thibon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes rendus de l'Académie des sciences. Série I, Mathématique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 39 (2), pp.371-377</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crma.2008.02.009⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00484678v1</w:t>
+                <w:t xml:space="preserve">hal-00084690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Higher Order Peak Algebras</w:t>
               </w:r>
@@ -4487,51 +4487,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The algebra of binary search trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Hivert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Novelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4762,239 +4762,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00632273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The peak algebra and the Hecke-Clifford algebras at $q=0$</w:t>
+                <w:t xml:space="preserve">The moduli space of three qutrit states</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Bergeron</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florent Hivert</w:t>
+                <w:t xml:space="preserve">E. Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Gabriel Luque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Thibon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Verstraete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Combinatorial Theory, Series A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Mathematical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 45, pp.4855-4867. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.1809255⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00622603v1</w:t>
+                <w:t xml:space="preserve">hal-00084693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The moduli space of three qutrit states</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Gabriel Luque</w:t>
+                <w:t xml:space="preserve">The peak algebra and the Hecke-Clifford algebras at $q=0$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bergeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Hivert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Thibon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Verstraete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Combinatorial Theory, Series A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 107 (1), pp.1-19</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00084693v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00622603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Algèbre de Hopf de graphes</w:t>
               </w:r>
@@ -5069,139 +5069,139 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00622674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polynomial invariants of four qubits</w:t>
+                <w:t xml:space="preserve">Hankel hyperdeterminants and Selberg integrals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Gabriel Luque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Thibon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 67 (4), pp.042303, 5</w:t>
+              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 36 (19), pp.5267-5292</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00622667v1</w:t>
+                <w:t xml:space="preserve">hal-00622668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A complete set of covariants of the four qubit system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Gabriel Luque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5246,320 +5246,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00622606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hankel hyperdeterminants and Selberg integrals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Gabriel Luque</w:t>
+                <w:t xml:space="preserve">Sur quelques propriétés de l'algèbre des arbres binaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Hivert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Novelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Thibon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 36 (19), pp.5267-5292</w:t>
+              <w:t xml:space="preserve">Comptes rendus de l'Académie des sciences. Série I, Mathématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 337 (9), pp.565-568</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00622668v1</w:t>
+                <w:t xml:space="preserve">hal-00622630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sur quelques propriétés de l'algèbre des arbres binaires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florent Hivert</w:t>
+                <w:t xml:space="preserve">On some properties of the algebra of planar binary trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Hivert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Novelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Thibon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes rendus de l'Académie des sciences. Série I, Mathématique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 337 (9), pp.565--568. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crma.2003.09.021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00622630v1</w:t>
+                <w:t xml:space="preserve">hal-00693523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On some properties of the algebra of planar binary trees</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Novelli</w:t>
+                <w:t xml:space="preserve">Polynomial invariants of four qubits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Gabriel Luque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Thibon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 67 (4), pp.042303, 5</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00693523v1</w:t>
+                <w:t xml:space="preserve">hal-00622667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance analysis of demodulation with diversity - A combinatorial approach I : Symmetric function theoretical methods</w:t>
               </w:r>
@@ -5735,51 +5735,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un analogue du monoïde plaxique pour les arbres binaires de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Hivert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Novelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5843,51 +5843,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noncommutative symmetric functions. VI. Free quasi-symmetric functions and related algebras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Duchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Hivert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Thibon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5919,303 +5919,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00622613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An overview of Λ-type operations on quasi-symmetric functions</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The cycle enumerator of unimodal permutations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Thibon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications in Algebra</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 29 (9), pp.4277-4303</w:t>
+              <w:t xml:space="preserve">Annals of Combinatorics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 3-4, pp.493-500</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00018548v1</w:t>
+                <w:t xml:space="preserve">hal-00022919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vertex operators and the class algebras of symmetric groups</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">An overview of Λ-type operations on quasi-symmetric functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karell Bertet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Krob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Novelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.D. Phan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zapiski Nauchnykh Seminarov. Sankt-Peterburgskoe Otdelenie. Matematicheskiui Institut. Steklova.(POMI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 283 (Teor. Predst. Din. Sist. Komb. i Algoritm. Metody. 6), pp.156-177</w:t>
+              <w:t xml:space="preserve">Communications in Algebra</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 29 (9), pp.4277-4303</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00622657v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00018548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The cycle enumerator of unimodal permutations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vertex operators and the class algebras of symmetric groups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Lascoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Thibon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Combinatorics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 3-4, pp.493-500</w:t>
+              <w:t xml:space="preserve">Zapiski Nauchnykh Seminarov. Sankt-Peterburgskoe Otdelenie. Matematicheskiui Institut. Steklova.(POMI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 283 (Teor. Predst. Din. Sist. Komb. i Algoritm. Metody. 6), pp.156-177</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00022919v1</w:t>
+                <w:t xml:space="preserve">hal-00622657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An overview of $\Lambda$-type operations on quasi-symmetric functions</w:t>
               </w:r>
@@ -6715,51 +6715,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Algebraic combinatorics with Maple and ACE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Krob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Lascoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6929,571 +6929,571 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00018535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euler-Poincaré characteristic and polynomial representations of Iwahori-Hecke algebras</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">KOSTKA-FOULKES POLYNOMIALS AND CRYSTAL GRAPHS OF QUANTUM GROUPS OF TYPE A(N)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Lascoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Scharf</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">B Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Thibon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research Institute for Mathematical Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 31, (2), pp.179-201</w:t>
+              <w:t xml:space="preserve">Comptes rendus de l'Académie des sciences. Série I, Mathématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 320 (2), pp.131--134</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00017724v1</w:t>
+                <w:t xml:space="preserve">hal-00693529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">KOSTKA-FOULKES POLYNOMIALS AND CRYSTAL GRAPHS OF QUANTUM GROUPS OF TYPE A(N)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">CRYSTAL GRAPHS AND Q-ANALOGS OF WEIGHT MULTIPLICITIES FOR THE ROOT-SYSTEM A(N)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Lascoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B Leclerc</w:t>
+                <w:t xml:space="preserve">B Leclerq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Thibon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes rendus de l'Académie des sciences. Série I, Mathématique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Letters in Mathematical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 35 (4), pp.359--374. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/BF00750843⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00693529v1</w:t>
+                <w:t xml:space="preserve">hal-00693520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CRYSTAL GRAPHS AND Q-ANALOGS OF WEIGHT MULTIPLICITIES FOR THE ROOT-SYSTEM A(N)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Noncommutative symmetric functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Israel M. Gelfand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Krob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Lascoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir S. Retakh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Letters in Mathematical Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Advances in Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 112, pp.218-348</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00693520v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00017721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noncommutative symmetric functions</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">A CONJECTURE FOR THE COMPUTATION OF THE DECOMPOSITION MATRICES OF THE HECKE ALGEBRAS OF TYPE-A AT ROOTS OF UNITY</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Lascoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Thibon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 112, pp.218-348</w:t>
+              <w:t xml:space="preserve">Comptes rendus de l'Académie des sciences. Série I, Mathématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 321 (5), pp.511--516</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00017721v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00693521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A CONJECTURE FOR THE COMPUTATION OF THE DECOMPOSITION MATRICES OF THE HECKE ALGEBRAS OF TYPE-A AT ROOTS OF UNITY</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Euler-Poincaré characteristic and polynomial representations of Iwahori-Hecke algebras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Henry Edmond Duchamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Krob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Lascoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Scharf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes rendus de l'Académie des sciences. Série I, Mathématique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 321 (5), pp.511--516</w:t>
+              <w:t xml:space="preserve">Research Institute for Mathematical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 31, (2), pp.179-201</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00693521v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00017724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Hopf-Algebra Approach to Inner Plethysm</w:t>
               </w:r>
@@ -8146,51 +8146,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noncommutative symmetric functions with matrix parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Lascoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Novelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8250,103 +8250,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supercharacters, symmetric functions in noncommuting variables (extended abstract)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Aguiar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Benedetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nantel Bergeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhi Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd International Conference on Formal Power Series and Algebraic Combinatorics (FPSAC 2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Reykjavik, Iceland. pp.3-14, </w:t>
@@ -8482,243 +8482,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00501646v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From symmetric functions to qubits.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Gabriel Luque</w:t>
+                <w:t xml:space="preserve">Unital versions of the higher order peak algebras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo Aguiar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Novelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Thibon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Foundations of Quantum Information</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">21st International Conference on Formal Power Series and Algebraic Combinatorics (FPSAC 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Hagenberg, Austria. pp.13-24, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46298/dmtcs.2729⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00475720v1</w:t>
+                <w:t xml:space="preserve">hal-00823077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unital versions of the higher order peak algebras</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Novelli</w:t>
+                <w:t xml:space="preserve">From symmetric functions to qubits.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Gabriel Luque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Thibon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st International Conference on Formal Power Series and Algebraic Combinatorics (FPSAC 2009)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mathematical Foundations of Quantum Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Seville, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.46298/dmtcs.2729⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00823077v1</w:t>
+                <w:t xml:space="preserve">hal-00475720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multivariate generalizations of the Foata-Schützenberger equidistribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Hivert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Novelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9175,51 +9175,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An analogue of the plactic monoid for binary search trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Hivert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Novelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9264,204 +9264,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00622627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some generalizations of quasi-symmetric functions and noncommutative symmetric functions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florent Hivert</w:t>
+                <w:t xml:space="preserve">Littlewood-Richardson coefficients and Kazhdan-Lusztig polynomials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Thibon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th Formal Power Series and Algebraic Combinatorics (FPSAC'00)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, Moscow, Russia, France. pp.170-178</w:t>
+              <w:t xml:space="preserve">Combinatorial methods in representation theory (Kyoto, 1998)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, Tokyo, France. pp.155-220</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00622752v1</w:t>
+                <w:t xml:space="preserve">hal-00622664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Littlewood-Richardson coefficients and Kazhdan-Lusztig polynomials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B. Leclerc</w:t>
+                <w:t xml:space="preserve">Some generalizations of quasi-symmetric functions and noncommutative symmetric functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Duchamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Hivert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Thibon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combinatorial methods in representation theory (Kyoto, 1998)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, Tokyo, France. pp.155-220</w:t>
+              <w:t xml:space="preserve">12th Formal Power Series and Algebraic Combinatorics (FPSAC'00)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, Moscow, Russia, France. pp.170-178</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00622664v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00622752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -9898,51 +9898,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Induced representations of affine Hecke algebras and canonical bases of quantum groups</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Nazarov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9997,64 +9997,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Plactic Monoid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Lascoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Thibon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10276,51 +10276,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inversion of some series of free quasi-symmetric functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Hivert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Novelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10377,51 +10377,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noncommutative Symmetric Functions VII: Free Quasi-Symmetric Functions Revisited</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Henry Edmond Duchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Hivert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Novelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10615,51 +10615,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A complete set of covariants of the four qubit system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Gabriel Luque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10947,51 +10947,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289784v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Novelli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Thibon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aam.2020.102019" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351108v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Paul" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sauzin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11005-017-1040-1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720358v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Josuat-Verg&#232;s" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Menous" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aam.2017.02.002" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289764v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcta.2017.06.005" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02096076v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Holweck" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Luque" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4975098" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827954v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11139-016-9777-1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880720v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Foissy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Patras" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/aif.3010" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720362v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Aval" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin F&#233;ray" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10801-014-0549-y" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840199v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4858336" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823074v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenny Tevlin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218196713400092" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823090v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Patras" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24033/bsmf.2644" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786606v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Menous" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aam.2013.02.003" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698612v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4753989" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735009v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcta.2012.05.002" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786607v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aam.2011.11.008" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786597v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lascoux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10801-012-0378-9" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823068v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Reutenauer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejc.2011.01.004" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826640v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard H. E. Duchamp" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Hivert" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00026-011-0115-4" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787493v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Aguiar" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Andre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Benedetti" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nantel Bergeron" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi Chen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aim.2011.12.024" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823078v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Saliola" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10801-010-0223-y" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440924v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10801-010-0245-5" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823052v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2010.09.008" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823073v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren K. Williams" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aim.2010.01.006" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484694v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejc.2009.05.004" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484691v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00029-009-0489-x" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823047v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622761v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622754v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175958v3" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chapoton" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imrn/rnn018" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693568v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4153/CMB-2008-043-3" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823064v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484666v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejc.2007.09.005" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085171v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484675v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10801-007-0077-0" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622716v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Toumazet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622715v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084906v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.378" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086401v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Toumazet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622717v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084690v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622684v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484673v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aim.2005.07.016" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484678v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2008.02.009" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622694v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Krob" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622706v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085637v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632273v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas M. Thi&#233;ry" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2004.09.012" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622603v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bergeron" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084693v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Briand" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Verstraete" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1809255" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622674v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Thi&#233;ry" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622667v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622606v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622668v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622630v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693523v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Hivert" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2003.09.021" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HVQ8XDJ9-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018550v2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Dornstetter" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Krob" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina A. Vassilieva" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084687v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622631v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622613v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Duchamp" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018548v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karell Bertet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Morvan" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.D. Phan" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622657v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022919v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622604v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bertet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Morvan" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-D. Phan" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018542v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018539v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018537v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Leclerc" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018540v2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Henry Edmond Duchamp" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Klyachko" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.231" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018538v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.C.V. Ung" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018535v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017724v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Scharf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693529v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Leclerc" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693520v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Leclerq" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00750843" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017721v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel M. Gelfand" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir S. Retakh" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693521v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693558v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Scharf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/aima.1994.1019" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017322v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693537v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bg Wybourne" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0305-4470/26/24/019" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-0H0D28MB-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227636v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289778v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01207580v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.2390" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283108v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.3059" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01336771v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Andr&#233;" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.2967" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00501646v2" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.2892" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475720v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00823077v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.2729" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01184716v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.3511" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622743v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622718v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622673v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622681v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622666v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622627v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622752v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622664v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Leclerc" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622749v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624700v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119880912.ch3" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622703v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Gazeau" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kerner" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Antoine" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M&#233;tens" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622679v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John R. Stembridge" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc A. A. van Leeuwen" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622700v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nazarov" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622651v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622702v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786135v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325271v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325270v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018554v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084700v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084695v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084686v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289784v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Novelli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Thibon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aam.2020.102019" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351108v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Paul" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sauzin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11005-017-1040-1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720358v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Josuat-Verg&#232;s" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Menous" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aam.2017.02.002" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289764v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcta.2017.06.005" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02096076v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Holweck" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Luque" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4975098" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827954v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11139-016-9777-1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880720v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Foissy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Patras" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/aif.3010" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720362v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Aval" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin F&#233;ray" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10801-014-0549-y" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840199v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4858336" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823074v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenny Tevlin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218196713400092" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823090v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Patras" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24033/bsmf.2644" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786606v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Menous" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aam.2013.02.003" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698612v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4753989" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735009v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcta.2012.05.002" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786597v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lascoux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10801-012-0378-9" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786607v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aam.2011.11.008" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787493v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Aguiar" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Andre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Benedetti" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nantel Bergeron" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi Chen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aim.2011.12.024" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826640v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard H. E. Duchamp" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Hivert" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00026-011-0115-4" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823068v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Reutenauer" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejc.2011.01.004" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823078v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Saliola" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10801-010-0223-y" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823052v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2010.09.008" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440924v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10801-010-0245-5" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823073v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren K. Williams" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aim.2010.01.006" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484694v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejc.2009.05.004" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484691v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00029-009-0489-x" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823047v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622761v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622754v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175958v3" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chapoton" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imrn/rnn018" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693568v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4153/CMB-2008-043-3" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823064v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484666v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejc.2007.09.005" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084906v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.378" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622716v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Toumazet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622715v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484675v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10801-007-0077-0" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086401v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Toumazet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622717v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085171v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622684v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484673v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aim.2005.07.016" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484678v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2008.02.009" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084690v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622694v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Krob" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622706v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085637v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632273v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas M. Thi&#233;ry" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2004.09.012" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084693v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Briand" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Verstraete" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1809255" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622603v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bergeron" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622674v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Thi&#233;ry" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622668v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622606v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622630v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693523v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Hivert" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2003.09.021" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HVQ8XDJ9-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622667v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018550v2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Dornstetter" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Krob" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina A. Vassilieva" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084687v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622631v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622613v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Duchamp" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022919v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018548v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karell Bertet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Morvan" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.D. Phan" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622657v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622604v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bertet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Morvan" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-D. Phan" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018542v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018539v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018537v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Leclerc" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018540v2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Henry Edmond Duchamp" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Klyachko" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.231" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018538v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.C.V. Ung" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018535v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693529v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Leclerc" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693520v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Leclerq" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00750843" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017721v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel M. Gelfand" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir S. Retakh" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693521v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017724v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Scharf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693558v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Scharf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/aima.1994.1019" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017322v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693537v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bg Wybourne" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0305-4470/26/24/019" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-0H0D28MB-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227636v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289778v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01207580v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.2390" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283108v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.3059" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01336771v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Andr&#233;" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.2967" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00501646v2" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.2892" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00823077v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.2729" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475720v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01184716v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.3511" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622743v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622718v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622673v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622681v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622666v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622627v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622664v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Leclerc" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622752v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622749v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624700v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119880912.ch3" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622703v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Gazeau" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kerner" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Antoine" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M&#233;tens" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622679v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John R. Stembridge" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc A. A. van Leeuwen" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622700v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nazarov" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622651v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622702v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786135v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325271v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325270v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018554v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084700v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084695v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084686v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>