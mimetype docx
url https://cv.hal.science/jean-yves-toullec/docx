--- v0 (2026-03-21)
+++ v1 (2026-04-11)
@@ -3526,372 +3526,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01829176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and phylogeny of the crustacean hyperglycemic hormone and its precursor from a hydrothermal vent crustacean: the crab Bythograea thermydron.</w:t>
+                <w:t xml:space="preserve">Does sulphide detoxication occur in the gills of the hydrothermal vent shrimp, Rimicaris exoculata?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Yves Toullec</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Joelle Vinh</w:t>
+                <w:t xml:space="preserve">Philippe Compère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Pierre Le Caer</w:t>
+                <w:t xml:space="preserve">Anne-Sophie Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruce Shillito</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mireille Charmantier-Daures</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Toullec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerhard Goffinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peptides</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0196-9781(01)00576-9⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 325 (5), pp.591-596. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1631-0691(02)01466-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01637048v1</w:t>
+                <w:t xml:space="preserve">hal-02550657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does sulphide detoxication occur in the gills of the hydrothermal vent shrimp, Rimicaris exoculata?</w:t>
+                <w:t xml:space="preserve">Structure and phylogeny of the crustacean hyperglycemic hormone and its precursor from a hydrothermal vent crustacean: the crab Bythograea thermydron.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Compère</w:t>
+                <w:t xml:space="preserve">Jean Yves Toullec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joelle Vinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Sophie Martinez</w:t>
+                <w:t xml:space="preserve">Jean Pierre Le Caer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mireille Charmantier-Daures</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bruce Shillito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Soyez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Peptides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, pp.31-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0196-9781(01)00576-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S1631-0691(02)01466-X⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02550657v1</w:t>
+                <w:t xml:space="preserve">hal-01637048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydromineral Regulation in the Hydrothermal Vent Crab Bythograea thermydron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Toullec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruce Shillito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Charmantier-Daures</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Charmantier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4625,51 +4625,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144070v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Triskell Cumunel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatoumata Binta Barry" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Lamothe" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Hoebeke" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Wallberg" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05138593v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsiang-Ying Chen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung-Chang Liu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Toullec" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chia-Ying Lee" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6620/ZS.2025.64-13" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707717v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Tremblay" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Cascella" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Held" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fielding" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00300-024-03295-0" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707696v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin Choquet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Lenner" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna Cocco" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Toullec" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Corre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msad225" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896508v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Boutet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hom&#232;re Alves Monteiro" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyam Baudry" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Takeuchi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bonnivard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13462" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901946v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Gonz&#225;lez-Aravena" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo Rondon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Font" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar A C&#225;rdenas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.761866" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03405950v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun-Ru Chen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nai-Wan Hsiao" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi-Zong Lee" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiau-Shan Huang" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chih-Chun Chang" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms222011142" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901938v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ruault" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Geffroy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lorieux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12192-020-01103-2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01578105v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Mandon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Gonzalez-Aravena" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ollivaux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2017.07.015" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01474112v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenfeng Li" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuo-Hsun Chiu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi-Chun Tien" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shih-Fu Shih" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li-Jane Shih" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0172557.s004" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903609v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cj Hsiao" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Wu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ta Tung" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gy Wang" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jy Toullec" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/dao03000" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01275246v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Papot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Jollivet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.1989" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01395071v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Huenerlage" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Toomey" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi-Ying Lee" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12192-016-0720-6" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01142647v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly L&#233;ger" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0121642" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01236179v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun-Jing Liu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng-Yen Chang" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0134983" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01139947v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Soyez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/psc.2637" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5012DA3CA33879110610C8105E2701B003E94E5E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250917v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bernay" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A. S. Thorne" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0071609" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250922v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Flores" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Atkinson" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kawaguchi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. A. Krafft" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Milinevsky" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps09831" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593833v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Montagn&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2011.03.032" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JS068QHF-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250924v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melody S. Clark" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Meng" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Luo Guan" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0015919" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250929v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Desdevises" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-10-62" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417568v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Cottin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Ravaux" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Halary" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198962v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lopez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gaill" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196118v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Vinh" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1742-4658.2006.05228.x" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727032v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mc de Cian" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann C. Andersen" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle C. Biegala" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Caprais" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-002-0931-5" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-34MMJJS0-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829176v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. de Cian" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Andersen" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Toullec" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Caprais" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637048v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Toullec" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Le Caer" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Shillito" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0196-9781(01)00576-9" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CQFKWJ9K-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550657v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Comp&#232;re" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Martinez" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Charmantier-Daures" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Goffinet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-0691(02)01466-X" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550670v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Charmantier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/1543331" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904028v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ollivaux" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard G&#233;raud" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M007302200" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763609v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Redeker" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Vinh" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Rossier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac971309c" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636993v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Redeker" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Toullec" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vinh" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rossier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Soyez" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02908991v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Gaill" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horst Felbeck" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Desbruyeres" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lallier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Toulmond" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144070v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Triskell Cumunel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatoumata Binta Barry" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Lamothe" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Hoebeke" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Wallberg" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05138593v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsiang-Ying Chen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung-Chang Liu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Toullec" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chia-Ying Lee" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6620/ZS.2025.64-13" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707717v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Tremblay" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Cascella" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Held" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fielding" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00300-024-03295-0" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707696v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin Choquet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Lenner" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna Cocco" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Toullec" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Corre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msad225" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896508v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Boutet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hom&#232;re Alves Monteiro" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyam Baudry" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Takeuchi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bonnivard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13462" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901946v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Gonz&#225;lez-Aravena" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo Rondon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Font" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar A C&#225;rdenas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.761866" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03405950v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun-Ru Chen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nai-Wan Hsiao" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi-Zong Lee" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiau-Shan Huang" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chih-Chun Chang" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms222011142" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901938v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ruault" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Geffroy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lorieux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12192-020-01103-2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01578105v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Mandon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Gonzalez-Aravena" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ollivaux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2017.07.015" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01474112v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenfeng Li" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuo-Hsun Chiu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi-Chun Tien" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shih-Fu Shih" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li-Jane Shih" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0172557.s004" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903609v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cj Hsiao" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Wu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ta Tung" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gy Wang" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jy Toullec" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/dao03000" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01275246v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Papot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Jollivet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.1989" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01395071v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Huenerlage" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Toomey" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi-Ying Lee" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12192-016-0720-6" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01142647v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly L&#233;ger" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0121642" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01236179v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun-Jing Liu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng-Yen Chang" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0134983" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01139947v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Soyez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/psc.2637" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5012DA3CA33879110610C8105E2701B003E94E5E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250917v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bernay" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A. S. Thorne" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0071609" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250922v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Flores" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Atkinson" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kawaguchi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. A. Krafft" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Milinevsky" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps09831" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593833v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Montagn&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2011.03.032" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JS068QHF-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250924v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melody S. Clark" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Meng" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Luo Guan" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0015919" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250929v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Desdevises" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-10-62" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417568v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Cottin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Ravaux" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Halary" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198962v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lopez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gaill" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196118v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Vinh" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1742-4658.2006.05228.x" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727032v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mc de Cian" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann C. Andersen" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle C. Biegala" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Caprais" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-002-0931-5" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-34MMJJS0-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829176v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. de Cian" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Andersen" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Toullec" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Caprais" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550657v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Comp&#232;re" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Martinez" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Charmantier-Daures" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Goffinet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-0691(02)01466-X" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637048v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Toullec" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Le Caer" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Shillito" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0196-9781(01)00576-9" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CQFKWJ9K-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550670v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Charmantier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/1543331" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904028v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ollivaux" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard G&#233;raud" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M007302200" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763609v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Redeker" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Vinh" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Rossier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac971309c" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636993v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Redeker" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Toullec" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vinh" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rossier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Soyez" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02908991v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Gaill" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horst Felbeck" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Desbruyeres" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lallier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Toulmond" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>