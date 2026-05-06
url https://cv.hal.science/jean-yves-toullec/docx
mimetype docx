--- v1 (2026-04-11)
+++ v2 (2026-05-06)
@@ -780,295 +780,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03896508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low Transcriptomic Plasticity of Antarctic Giant Isopod Glyptonotus antarcticus Juveniles Exposed to Acute Thermal Stress</w:t>
+                <w:t xml:space="preserve">Structure-Based Functional Analysis of a Hormone Belonging to an Ecdysozoan Peptide Superfamily: Revelation of a Common Molecular Architecture and Residues Possibly for Receptor Interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcelo González-Aravena</w:t>
+                <w:t xml:space="preserve">Yun-Ru Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodolfo Rondon</w:t>
+                <w:t xml:space="preserve">Nai-Wan Hsiao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alejandro Font</w:t>
+                <w:t xml:space="preserve">Yi-Zong Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">César A Cárdenas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Toullec</w:t>
+                <w:t xml:space="preserve">Shiau-Shan Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chih-Chun Chang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmars.2021.761866⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (20), pp.11142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms222011142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03901946v1</w:t>
+                <w:t xml:space="preserve">hal-03405950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure-Based Functional Analysis of a Hormone Belonging to an Ecdysozoan Peptide Superfamily: Revelation of a Common Molecular Architecture and Residues Possibly for Receptor Interaction</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Low Transcriptomic Plasticity of Antarctic Giant Isopod Glyptonotus antarcticus Juveniles Exposed to Acute Thermal Stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nai-Wan Hsiao</w:t>
+                <w:t xml:space="preserve">Marcelo González-Aravena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yi-Zong Lee</w:t>
+                <w:t xml:space="preserve">Rodolfo Rondon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shiau-Shan Huang</w:t>
+                <w:t xml:space="preserve">Alejandro Font</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chih-Chun Chang</w:t>
+                <w:t xml:space="preserve">César A Cárdenas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Toullec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 22 (20), pp.11142. </w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8, pp.761866. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms222011142⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2021.761866⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03405950v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03901946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antarctic krill (Euphausia superba) in a warming ocean: thermotolerance and deciphering Hsp70 responses</w:t>
               </w:r>
@@ -1182,736 +1182,736 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03901938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the neuropeptidome of a Southern Ocean decapod, the Antarctic shrimp Chorismus antarcticus : Focusing on a new decapod ITP-like peptide belonging to the CHH peptide family</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Differential effects of silencing crustacean hyperglycemic hormone gene expression on the metabolic profiles of the muscle and hepatopancreas in the crayfish Procambarus clarkii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perrine Mandon</w:t>
+                <w:t xml:space="preserve">Wenfeng Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcelo Gonzalez-Aravena</w:t>
+                <w:t xml:space="preserve">Kuo-Hsun Chiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Ollivaux</w:t>
+                <w:t xml:space="preserve">Yi-Chun Tien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shih-Fu Shih</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li-Jane Shih</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">General and Comparative Endocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ygcen.2017.07.015⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (2), pp.e0172557. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0172557.s004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01578105v1</w:t>
+                <w:t xml:space="preserve">hal-01474112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential effects of silencing crustacean hyperglycemic hormone gene expression on the metabolic profiles of the muscle and hepatopancreas in the crayfish Procambarus clarkii</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kuo-Hsun Chiu</w:t>
+                <w:t xml:space="preserve">Characterization of the neuropeptidome of a Southern Ocean decapod, the Antarctic shrimp Chorismus antarcticus : Focusing on a new decapod ITP-like peptide belonging to the CHH peptide family</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Toullec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yi-Chun Tien</w:t>
+                <w:t xml:space="preserve">Perrine Mandon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shih-Fu Shih</w:t>
+                <w:t xml:space="preserve">Marcelo Gonzalez-Aravena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Li-Jane Shih</w:t>
+                <w:t xml:space="preserve">Céline Ollivaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 12 (2), pp.e0172557. </w:t>
+              <w:t xml:space="preserve">General and Comparative Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 252, pp.60-78. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0172557.s004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ygcen.2017.07.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01474112v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01578105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolic effects of parasitization by the barnacle Polyascus plana (Cirripedia: Rhizocephala: Sacculinidae) on a grapsid host, Metopograpsus thukuhar</w:t>
+                <w:t xml:space="preserve">Responses of the arcto-boreal krill species Thysanoessa inermis to variations in water temperature: coupling Hsp70 isoform expressions with metabolism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cj Hsiao</w:t>
+                <w:t xml:space="preserve">Kim Huenerlage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Cascella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yi Wu</w:t>
+                <w:t xml:space="preserve">Lola Toomey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ta Tung</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jy Toullec</w:t>
+                <w:t xml:space="preserve">Chi-Ying Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diseases of Aquatic Organisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3354/dao03000⟩</w:t>
+              <w:t xml:space="preserve">Cell Stress and Chaperones</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 21 (6), pp.969 - 981. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12192-016-0720-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03903609v1</w:t>
+                <w:t xml:space="preserve">hal-01395071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Divergent ecological histories of two sister Antarctic krill species led to contrasted patterns of genetic diversity in their heat-shock protein (hsp70) arsenal</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Metabolic effects of parasitization by the barnacle Polyascus plana (Cirripedia: Rhizocephala: Sacculinidae) on a grapsid host, Metopograpsus thukuhar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cj Hsiao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Papot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Toullec</w:t>
+                <w:t xml:space="preserve">Ta Tung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Jollivet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gy Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jy Toullec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ece3.1989⟩</w:t>
+              <w:t xml:space="preserve">Diseases of Aquatic Organisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 119 (3), pp.199-206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3354/dao03000⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01275246v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03903609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Responses of the arcto-boreal krill species Thysanoessa inermis to variations in water temperature: coupling Hsp70 isoform expressions with metabolism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kim Huenerlage</w:t>
+                <w:t xml:space="preserve">Divergent ecological histories of two sister Antarctic krill species led to contrasted patterns of genetic diversity in their heat-shock protein (hsp70) arsenal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Papot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Cascella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lola Toomey</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Toullec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chi-Ying Lee</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Didier Jollivet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Stress and Chaperones</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 21 (6), pp.969 - 981. </w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (5), pp.1555-1575 </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12192-016-0720-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ece3.1989⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01395071v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01275246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversification, Evolution and Sub-Functionalization of 70kDa Heat-Shock Proteins in Two Sister Species of Antarctic Krill: Differences in Thermal Habitats, Responses and Implications under Climate Change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Cascella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Jollivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Papot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1988,90 +1988,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional Assessment of Residues in the Amino-and Carboxyl-Termini of Crustacean Hyperglycemic Hormone (CHH) in the Mud Crab Scylla olivacea Using Point-Mutated Peptides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chun-Jing Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shiau-Shan Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Toullec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheng-Yen Chang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yun-Ru Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 10 (8), pp.e0134983. </w:t>
@@ -2109,51 +2109,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biogenesis of d-amino acid containing peptides/proteins: where, when and how?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Ollivaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Soyez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2532,51 +2532,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Toullec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Montagné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Ollivaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chromatography B - Analytical Technologies in the Biomedical and Life Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Analysis and Biological Relevance of D-Amino Acids and Related Compounds, 879 (29), pp.3102-3107. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3123,51 +3123,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crustacean hyperglycemic and vitellogenesis-inhibiting hormones in the lobster Homarus gammarus.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Ollivaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle Vinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3266,51 +3266,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mc de Cian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ann C. Andersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jy Toullec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle C. Biegala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4049,278 +4049,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03904028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combination of Peptide Profiling by Matrix-Assisted Laser Desorption/Ionization Time-of-Flight Mass Spectrometry and Immunodetection on Single Glands or Cells</w:t>
+                <w:t xml:space="preserve">Combination of peptide profiling by matrix-assisted laser desorption/ionization time-of-flight mass spectrometry and immunodetection on single glands or cells.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Redeker</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Toullec</w:t>
+                <w:t xml:space="preserve">V Redeker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joëlle Vinh</w:t>
+                <w:t xml:space="preserve">J Toullec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Rossier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Daniel Soyez</w:t>
+                <w:t xml:space="preserve">J. Vinh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Rossier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Soyez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1998, 70 (9), pp.1805-1811. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 1998, pp.1805-11</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03763609v1</w:t>
+                <w:t xml:space="preserve">hal-01636993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combination of peptide profiling by matrix-assisted laser desorption/ionization time-of-flight mass spectrometry and immunodetection on single glands or cells.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Combination of Peptide Profiling by Matrix-Assisted Laser Desorption/Ionization Time-of-Flight Mass Spectrometry and Immunodetection on Single Glands or Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Toullec</w:t>
+                <w:t xml:space="preserve">Virginie Redeker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Toullec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Vinh</w:t>
+                <w:t xml:space="preserve">Joëlle Vinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Rossier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D Soyez</w:t>
+                <w:t xml:space="preserve">Jean Rossier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Soyez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1998, pp.1805-11</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 1998, 70 (9), pp.1805-1811. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ac971309c⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01636993v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03763609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4625,51 +4625,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144070v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Triskell Cumunel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatoumata Binta Barry" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Lamothe" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Hoebeke" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Wallberg" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05138593v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsiang-Ying Chen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung-Chang Liu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Toullec" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chia-Ying Lee" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6620/ZS.2025.64-13" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707717v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Tremblay" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Cascella" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Held" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fielding" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00300-024-03295-0" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707696v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin Choquet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Lenner" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna Cocco" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Toullec" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Corre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msad225" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896508v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Boutet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hom&#232;re Alves Monteiro" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyam Baudry" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Takeuchi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bonnivard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13462" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901946v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Gonz&#225;lez-Aravena" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo Rondon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Font" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar A C&#225;rdenas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.761866" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03405950v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun-Ru Chen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nai-Wan Hsiao" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi-Zong Lee" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiau-Shan Huang" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chih-Chun Chang" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms222011142" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901938v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ruault" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Geffroy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lorieux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12192-020-01103-2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01578105v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Mandon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Gonzalez-Aravena" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ollivaux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2017.07.015" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01474112v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenfeng Li" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuo-Hsun Chiu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi-Chun Tien" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shih-Fu Shih" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li-Jane Shih" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0172557.s004" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903609v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cj Hsiao" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Wu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ta Tung" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gy Wang" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jy Toullec" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/dao03000" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01275246v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Papot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Jollivet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.1989" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01395071v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Huenerlage" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Toomey" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi-Ying Lee" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12192-016-0720-6" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01142647v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly L&#233;ger" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0121642" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01236179v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun-Jing Liu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng-Yen Chang" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0134983" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01139947v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Soyez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/psc.2637" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5012DA3CA33879110610C8105E2701B003E94E5E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250917v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bernay" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A. S. Thorne" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0071609" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250922v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Flores" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Atkinson" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kawaguchi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. A. Krafft" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Milinevsky" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps09831" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593833v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Montagn&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2011.03.032" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JS068QHF-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250924v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melody S. Clark" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Meng" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Luo Guan" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0015919" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250929v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Desdevises" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-10-62" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417568v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Cottin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Ravaux" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Halary" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198962v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lopez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gaill" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196118v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Vinh" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1742-4658.2006.05228.x" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727032v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mc de Cian" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann C. Andersen" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle C. Biegala" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Caprais" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-002-0931-5" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-34MMJJS0-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829176v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. de Cian" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Andersen" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Toullec" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Caprais" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550657v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Comp&#232;re" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Martinez" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Charmantier-Daures" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Goffinet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-0691(02)01466-X" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637048v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Toullec" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Le Caer" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Shillito" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0196-9781(01)00576-9" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CQFKWJ9K-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550670v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Charmantier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/1543331" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904028v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ollivaux" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard G&#233;raud" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M007302200" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763609v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Redeker" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Vinh" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Rossier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac971309c" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636993v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Redeker" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Toullec" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vinh" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rossier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Soyez" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02908991v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Gaill" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horst Felbeck" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Desbruyeres" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lallier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Toulmond" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144070v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Triskell Cumunel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatoumata Binta Barry" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Lamothe" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Hoebeke" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Wallberg" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05138593v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsiang-Ying Chen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung-Chang Liu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Toullec" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chia-Ying Lee" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6620/ZS.2025.64-13" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707717v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Tremblay" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Cascella" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Held" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fielding" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00300-024-03295-0" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707696v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin Choquet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Lenner" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna Cocco" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Toullec" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Corre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msad225" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896508v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Boutet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hom&#232;re Alves Monteiro" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyam Baudry" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Takeuchi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bonnivard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13462" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03405950v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun-Ru Chen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nai-Wan Hsiao" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi-Zong Lee" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiau-Shan Huang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chih-Chun Chang" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms222011142" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901946v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Gonz&#225;lez-Aravena" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo Rondon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Font" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar A C&#225;rdenas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.761866" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901938v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ruault" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Geffroy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lorieux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12192-020-01103-2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01474112v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenfeng Li" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuo-Hsun Chiu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi-Chun Tien" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shih-Fu Shih" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li-Jane Shih" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0172557.s004" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01578105v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Mandon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Gonzalez-Aravena" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ollivaux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2017.07.015" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01395071v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Huenerlage" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Toomey" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi-Ying Lee" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12192-016-0720-6" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903609v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cj Hsiao" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Wu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ta Tung" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gy Wang" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jy Toullec" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/dao03000" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01275246v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Papot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Jollivet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.1989" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01142647v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly L&#233;ger" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0121642" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01236179v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun-Jing Liu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng-Yen Chang" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0134983" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01139947v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Soyez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/psc.2637" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5012DA3CA33879110610C8105E2701B003E94E5E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250917v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bernay" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A. S. Thorne" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0071609" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250922v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Flores" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Atkinson" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kawaguchi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. A. Krafft" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Milinevsky" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps09831" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593833v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Montagn&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2011.03.032" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JS068QHF-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250924v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melody S. Clark" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Meng" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Luo Guan" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0015919" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250929v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Desdevises" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-10-62" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417568v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Cottin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Ravaux" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Halary" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198962v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lopez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gaill" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196118v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Vinh" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1742-4658.2006.05228.x" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727032v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mc de Cian" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann C. Andersen" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle C. Biegala" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Caprais" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-002-0931-5" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-34MMJJS0-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829176v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. de Cian" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Andersen" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Toullec" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Caprais" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550657v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Comp&#232;re" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Martinez" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Charmantier-Daures" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Goffinet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-0691(02)01466-X" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637048v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Toullec" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Le Caer" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Shillito" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0196-9781(01)00576-9" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CQFKWJ9K-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550670v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Charmantier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/1543331" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904028v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ollivaux" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard G&#233;raud" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M007302200" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636993v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Redeker" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Toullec" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vinh" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rossier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Soyez" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763609v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Redeker" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Vinh" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Rossier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac971309c" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02908991v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Gaill" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horst Felbeck" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Desbruyeres" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lallier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Toulmond" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>