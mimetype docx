--- v0 (2026-03-29)
+++ v1 (2026-05-03)
@@ -472,265 +472,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04527822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Bacterial assemblages of urban microbiomes mobilized by runoff waters match land use typologies and harbor core species involved in pollutant degradation and opportunistic human infections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rayan Bouchali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Mandon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Marti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Michalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Aigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 815, pp.152662. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.152662⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03512997v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Changements techniques en assainissement urbain : l’expérience des « techniques alternatives » dans l’agglomération lyonnaise (1990-2010)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Patouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Vareilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Flux - Cahiers scientifiques internationaux Réseaux et territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, N° 127 (1), pp.12-27. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/flux1.127.0012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03662233v1</w:t>
-              </w:r>
-[...132 lines deleted...]
-                <w:t xml:space="preserve">hal-03512997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des objets et des villes : réflexions sur le rôle des objets dans les changements urbains à partir de deux dispositifs en assainissement urbain</w:t>
               </w:r>
@@ -2555,51 +2555,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interdisciplinary approach to better characterize sediments in dry detention basins- the French Cabrres programme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gislain Lipeme Kouyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Marti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2667,64 +2667,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation de la diversité des espèces du genre Pseudomonas par meta-taxogénomique : Contexte d'un bassin versant industriel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Marti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Michalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Ribun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2792,64 +2792,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incidence des organisations urbaines sur le microbiote des eaux de ruissellement et la dissémination de formes pathogènes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Marti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Michalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toussaint Jean-Yves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3810,51 +3810,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Ah Leung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selma Baati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Patouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3994,50 +3994,145 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00968414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La notion d’ « anthropoconstruction »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Chenorkian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Vareilles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3e séminaire annuel du Réseau des Observatoires Hommes / Milieux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04621623v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">How Sustainable Development Guides the Typology of Social Housing ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noura Arab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -4059,73 +4154,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">How Sustainable Development Guides the Typology of Social Housing ? The Housing Public Office in Lyon as a Case Study</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Lillehammer, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00722746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La pluralité scientifique et les approches concourantes en ingénierie. Le cas de la recherche et de la formation en génie civil et en urbanisme.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4141,152 +4236,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire international Ingénierie et société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Oran, Algérie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00798032v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">hal-04621623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le projet comme organisation d'organisations. Le cas d'aménagements urbains, du &amp;quot;fonctionnalisme&amp;quot; au &amp;quot;durable</w:t>
               </w:r>
@@ -5213,51 +5213,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du mode d'existence des environnements urbains alternatifs,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Patouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Toussaint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6165,273 +6165,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00969050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Contribution des publics à l'aménagement urbain, les enjeux techniques de la concertation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Buhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Vareilles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Controverses Technologiques de l'INSA, atelier " Techniques et sociétés " organisées dans le cadre du cinquantenaire de l'INSA de Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00969049v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">CHOIX TECHNIQUES ET CONTRE-PRODUCTIVITE. LES DISPOSITIFS TECHNIQUES D'ASSAINISSEMENT DE BENARES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Controverses technologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01070618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Choix techniques et contre-productivité : Les dispositifs techniques d'assainissement de Bénarès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
-              <w:r>
-[...119 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Controverses technologiques de l'INSA de Lyon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6545,191 +6545,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00969052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Projet urbain et représentation, quel engrenage?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Vareilles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Papier Velin, conférences de Vaulx en Velin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, Vaulx-en-Velin, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00969051v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Teaching sustainable development in a civil engineering and urban planning departement : case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Berdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Toussaint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international EESD 06 "Education, Environment and sustainable Development "</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2006, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00968423v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">halshs-00969051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'appropriation des instruments de l'urbain</w:t>
               </w:r>
@@ -7093,57 +7093,139 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00968366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La &amp;quot; durabilité &amp;quot; à l'épreuve des pratiques d'aménagement urbain. Le cas de la concertation dans l'espace public de l'agglomération lyonnaise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Vareilles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">colloque développement urbain durable, Université de Lausanne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Lausanne, Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00969055v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Grands projets d'aménagement urbain, configurations d'acteurs et configurations de dispositifs techniques et spatiaux. Le cas de la Part-Dieu dans l'agglomération lyonnaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadiya Karpenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7158,139 +7240,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">colloque Logiques métropolitaines : modèles, acteurs et processus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2005, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00969056v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">halshs-00969055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les objets fabriqués dans l'activité sociale, collectivisation et sur-intégration des individus</w:t>
               </w:r>
@@ -7628,50 +7628,119 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00968376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Fabriquer n'est pas user</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">séminaire interdisciplinaire de recherche, bureau de la recherche architecturale, GIS Socio-Economie de l'habitat. Architectures et sociétés. Raison spatiale, logique sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2001, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00969059v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Méthodes d'observation des espaces publics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -7680,126 +7749,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">séminaire de recherche méthodes d'observation, CNRS-IPRAUS, Paris-Belleville</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2001, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00969060v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-00969059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renouvellement urbain en France : les enjeux d'une nouvelle politique urbaine</w:t>
               </w:r>
@@ -7874,57 +7874,139 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00968432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Des idées à la réalité ; la traduction des acteurs mobilisés dans un projet. Rapport de la théorie fonctionnaliste à la pratique dans l'exemple de l'opération Part-Dieu à Lyon (1960 - 1980 et après ...)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Zimmermann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cinquième Conférence Internationale d'Histoire Urbaine session "Theory and practice in building the 20th century city : models, images, case studies"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, Berlin, Allemagne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00968431v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The alternative techniques. A solution for a sustainable management of the urban runoof water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Stépien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7939,139 +8021,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th European Junior Scientist Workshop Decision support urban water system</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00968433v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">halshs-00968431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les grands ensembles en France, de la réhabilitation au renouvellement urbain</w:t>
               </w:r>
@@ -9132,51 +9132,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grands projets d'aménagement urbain, configurations d'acteurs et configurations de dispositifs techniques et spatiaux : le cas de la Part-Dieu dans l'agglomération lyonnaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadiya Karpenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9546,208 +9546,208 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Socio-Ecosystèmes Urbains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Deschamps-Cottin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Françoise Gaill. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Prospective de l'Institut Ecologie &amp; Environnement du CNRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS Editions, pp.193-205, 2013, Les Cahiers Prospectives</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00967825v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Urbanisme durable: construire intelligent et pour qui ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Vareilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CNRS Editions. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le développement durable à découvert</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS Editions, pp.110-112, 2013, 978-2-271-07896-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.editionscnrs.10660⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00967787v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">halshs-00967825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les usages et les techniques</w:t>
               </w:r>
@@ -11918,64 +11918,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse sociotechnique des processus de contamination des bassins de rétention et d’infiltration dans l’agglomération lyonnaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Cournoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Marti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Michalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12017,83 +12017,293 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01317057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Méthode OMEGA : Evaluation du service rendu par le système de gestion des eaux urbaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Granger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tourne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Baati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Werey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Nafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2014, pp.204</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02601004v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Climate Changes and Résistance to Change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Patouillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Vareilles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00967740v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Outil méthodologique d'aide à la gestion intégrée des eaux urbaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Cherqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Baati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Belmeziti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Chocat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12109,1073 +12319,863 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] irstea. 2014, pp.100</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02601003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...32 lines deleted...]
-                <w:t xml:space="preserve">A. Tourne</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapport scientifique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Cherqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selma Baati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Belmezeti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Chocat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Le Gauffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] INSA Lyon; Université Lyon 1; EVS - UMR 5600. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01317063v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L9 – Bilan des études de cas Lyon-Bordeaux-Mulhouse. Projet OMEGA. Outil MÉthodologique d'aide à la Gestion intégrée d’un système d’Assainissement et par extension au système de gestion des eaux urbaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Cherqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Belmeziti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Baati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A. Nafi</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Chocat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Le Gauffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2014, pp.204</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2013, pp.207</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02599415v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les conditions de réception des systèmes extensifs de gestion des eaux urbaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Vareilles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00903335v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Changements climatiques et résistances aux changements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Patouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Vareilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2014</w:t>
+              <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00967741v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les conditions de réception des systèmes extensifs de gestion des eaux urbaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Vareilles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00903337v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse des conditions d'adoption d'une instrumentation intégrée. Premiers résultats de l'enquête auprès des collectivités territoriales,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selma Baati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...43 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] INSA Lyon; Université Lyon 1; EVS - UMR 5600. 2014</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Vareilles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00969064v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habiter le Campus, l'atmosphère de la multitude</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Balaÿ</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Desèvedavy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toussaint Jean-Yves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Vareilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] 79, Cresson; PUCA (Plan Urbanisme Construction Architecture). 2010, pp.109</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...105 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2013, pp.207</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00993828v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcher dans les villes contemporaines : le cas du campus de la Doua à Villeurbanne. Retour sur la mise en œuvre de formation par la recherche (2009-2010)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Vareilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...471 lines deleted...]
-            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...64 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00969065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les effets de la concertation sur le choix technique de l'aménagement dans le projet urbain. Le cas des aménagements urbains lyonnais.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Buhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14998,51 +14998,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148710v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Dominguez-Lage" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Meynier-Pozzi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayan Bouchali" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Luton" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Youenou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2025.080" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649723v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mandon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Danty - Berger" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain G&#233;lo&#235;n" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Marjolet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheh.2024.114391" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527822v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Baati" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vareilles" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Toussaint" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.40699" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662233v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Patouillard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.127.0012" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512997v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Marti" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Michalon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Aigle" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.152662" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146221v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364938v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Brunel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2020.1681792" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556043v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.27370" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064505v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gislain Lipeme Kouyi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Barraud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Becouze-Lareure" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blaha" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Perrodin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201809065" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881326v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toussaint Jean-Yves" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.4720" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722303v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Tourne" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rousseau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Darribere" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Belmezeti" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201604012" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00967827v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798040v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gh-65-249-2010" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00473743v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798795v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968281v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968285v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Zimmermann" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aru.2004.2578" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968350v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968310v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968339v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Deleuil" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aru.2000.2335" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968344v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insaniyat.11764" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968346v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968348v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662308v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505688v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066972v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Aubin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523601v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ribun" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gleizal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523563v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01052732v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968404v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Molle" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ah Leung" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line de Brito" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03303498v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cherqui" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baati" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bentarzi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chocat" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Gauffre" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968388v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Morel Journel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966874v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968385v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968973v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968356v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968392v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968397v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968414v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura Arab" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00722746v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798032v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621623v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Chenorkian" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798035v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798031v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798039v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798029v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798043v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Renaud" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798042v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brette" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798054v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798045v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296723v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Molle" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lipeme Kouyi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Toussaint" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Troesch" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Esser" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00969047v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798055v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Forest" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798044v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595716v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798047v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798051v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798050v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809834v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Faucheux" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00969048v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234039v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berdier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968422v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Zeidan" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Botta" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00969050v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01070618v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Forest" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Vincent" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00969049v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Buhe" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809837v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00969052v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcele Trigueiro" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968423v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Berdier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00969051v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968363v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00969053v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968427v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968424v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968366v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00969056v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadiya Karpenko" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00969055v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968428v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968429v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00969057v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968337v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968376v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00969060v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00969059v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968432v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In Shik Pong" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968433v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle St&#233;pien" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968431v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968968v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00969062v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968969v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968970v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00969061v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968967v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968971v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00969063v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968972v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00969066v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00969071v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599141v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fournel" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Meyer" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Clement" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00473972v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00967797v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00473964v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zimmermann Monique" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00474390v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00474391v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Youn&#232;s" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00967731v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Huet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Lambert" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00967787v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.10660" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00967825v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Deschamps-Cottin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00473750v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798794v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798792v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00967799v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00967795v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00473973v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00967803v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00388696v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Zepf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00967806v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00967808v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00967811v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00967812v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00967814v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00967809v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00967817v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968341v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00967815v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00967821v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00967820v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00967819v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00967783v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00967781v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00486950v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01317049v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01317057v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cournoyer" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601003v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belmeziti" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601004v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Granger" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tourne" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Werey" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nafi" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00967740v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01317063v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cherqui" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Chocat" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Le Gauffre" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599415v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00903335v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00967741v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00903337v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00969064v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993828v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bala&#255;" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Des&#232;vedavy" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00969065v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00969086v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00969091v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Gibert" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00971408v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00971410v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Jaton" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Russeil" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Simon" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00971405v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00971415v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chupin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Paulin" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pratoussy" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00971412v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jouve" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00971406v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00971399v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davyd Chaumard" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00971400v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00971397v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00971391v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00971395v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00971389v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00971388v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00971387v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00452564v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00473722v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01395212v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherry Schrecker" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Bretherton" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Kling" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Contamin" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148710v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Dominguez-Lage" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Meynier-Pozzi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayan Bouchali" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Luton" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Youenou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2025.080" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649723v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mandon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Danty - Berger" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain G&#233;lo&#235;n" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Marjolet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheh.2024.114391" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527822v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Baati" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vareilles" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Toussaint" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.40699" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512997v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Marti" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Michalon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Aigle" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.152662" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662233v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Patouillard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.127.0012" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146221v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364938v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Brunel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2020.1681792" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556043v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.27370" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064505v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gislain Lipeme Kouyi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Barraud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Becouze-Lareure" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blaha" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Perrodin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201809065" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881326v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toussaint Jean-Yves" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.4720" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722303v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Tourne" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rousseau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Darribere" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Belmezeti" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201604012" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00967827v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798040v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gh-65-249-2010" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00473743v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798795v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968281v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968285v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Zimmermann" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aru.2004.2578" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968350v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968310v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968339v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Deleuil" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aru.2000.2335" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968344v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insaniyat.11764" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968346v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968348v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662308v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505688v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066972v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Aubin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523601v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ribun" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gleizal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523563v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01052732v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968404v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Molle" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ah Leung" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line de Brito" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03303498v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cherqui" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baati" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bentarzi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chocat" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Gauffre" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968388v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Morel Journel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966874v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968385v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968973v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968356v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968392v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968397v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968414v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura Arab" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621623v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Chenorkian" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00722746v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798032v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798035v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798031v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798039v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798029v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798043v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Renaud" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798042v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brette" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798054v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798045v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296723v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Molle" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lipeme Kouyi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Toussaint" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Troesch" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Esser" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00969047v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798055v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Forest" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798044v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595716v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798047v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798051v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798050v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809834v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Faucheux" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00969048v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234039v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berdier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968422v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Zeidan" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Botta" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00969050v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00969049v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Buhe" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01070618v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Forest" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Vincent" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809837v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00969052v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcele Trigueiro" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00969051v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968423v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Berdier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968363v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00969053v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968427v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968424v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968366v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00969055v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00969056v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadiya Karpenko" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968428v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968429v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00969057v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968337v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968376v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00969059v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00969060v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968432v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In Shik Pong" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968431v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968433v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle St&#233;pien" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968968v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00969062v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968969v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968970v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00969061v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968967v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968971v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00969063v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968972v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00969066v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00969071v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599141v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fournel" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Meyer" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Clement" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00473972v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00967797v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00473964v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zimmermann Monique" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00474390v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00474391v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Youn&#232;s" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00967731v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Huet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Lambert" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00967825v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Deschamps-Cottin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00967787v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.10660" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00473750v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798794v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798792v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00967799v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00967795v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00473973v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00967803v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00388696v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Zepf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00967806v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00967808v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00967811v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00967812v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00967814v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00967809v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00967817v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968341v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00967815v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00967821v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00967820v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00967819v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00967783v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00967781v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00486950v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01317049v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01317057v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cournoyer" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601004v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Granger" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tourne" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Werey" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nafi" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00967740v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601003v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belmeziti" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01317063v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cherqui" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Chocat" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Le Gauffre" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599415v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00903335v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00967741v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00903337v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00969064v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993828v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bala&#255;" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Des&#232;vedavy" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00969065v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00969086v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00969091v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Gibert" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00971408v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00971410v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Jaton" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Russeil" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Simon" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00971405v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00971415v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chupin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Paulin" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pratoussy" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00971412v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jouve" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00971406v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00971399v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davyd Chaumard" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00971400v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00971397v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00971391v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00971395v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00971389v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00971388v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00971387v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00452564v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00473722v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01395212v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherry Schrecker" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Bretherton" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Kling" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Contamin" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>