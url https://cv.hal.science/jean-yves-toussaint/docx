--- v1 (2026-05-03)
+++ v2 (2026-05-23)
@@ -2993,582 +2993,785 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01052732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ingénierie et perception sociale : synergie entre opérateurs et scientifiques pour la validation d'une filière extensive de traitement des surverses de DO</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Que fabrique-t-on avec les eaux pluviales urbaines ? Les dispositifs techniques et les usages du parc Kaplan dans l'agglomération lyonnaise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Ah Leung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selma Baati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Patouillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Vareilles</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8ème Conférence internationale NOVATECH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">halshs-00968397v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ville intelligente : un nouveau paradigme ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Vareilles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Jacques Cartier " Les villes intelligentes : infrastructures numériques, innovation ouverte et dévelopement durable des métropoles"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00968392v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingénierie et perception sociale : synergie entre opérateurs et scientifiques pour la validation d'une filière extensive de traitement des surverses de DO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Vareilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Molle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Ah Leung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline de Brito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8ème Conférence internationale NOVATECH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">halshs-00968404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La pluralité scientifique comme approche des défis de l'urbanisation généralisée. Le cas du Laboratoire d'excellence &amp;quot; intelligences des mondes urbains / A Large Multidisciplinary Approach of Sciences as a Mean to Tackle Major Issues Linked to Widespread Urbanisation. IMU (Intelligences of Urban Worlds): Feedback on the Experience of a So-called &amp;quot;Research Center of Excellence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Morel Journel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Green Building/Bâtir Vert GBBV, séminaire franco-chinois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Shanghai, Chine</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00968388v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quels enjeux pour la gestion des eaux urbaines ? Contribution à la formulation des services attendus par le système de gestion des eaux urbaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Cherqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Baati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Bentarzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Chocat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Le Gauffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8ème Conférence Internationale Novatech</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Lyon, France. 10 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00966874v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Construire et habiter vert : reflexions à partir d'expériences en matière d'écoquariters et de logements durables/Green Building and Living: A Study based on Ecodistricts and Sustainable Housing's Experiences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Morel Journel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Green Building/Bâtir Vert GBBV, séminaire franco-chinois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Shanghai, Chine</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00968385v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels enjeux pour la gestion des eaux urbaines ? Contribution à la formulation des services à rendre par le système de gestion des eaux urbaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Cherqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Baati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Bentarzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Chocat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Le Gauffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Novatech 2013 - 8ème Conférence internationale sur les techniques et stratégies durables pour la gestion des eaux urbaines par temps de pluie / 8th International Conference on planning and technologies for sustainable management of Water in the City</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03303498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...288 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques sociales. Appropriation des dispositifs techniques de gestion des eaux urbaines aux activités sociales. Premiers résultats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3584,73 +3787,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème Séminaire de l'OTHU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00968973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La réintroduction de l'eau dans la ville : objet de nature ou ouvrage techniques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3666,290 +3869,359 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème conférence " Eau et santé : eau dans la ville, bien-être, risques et opportunités "</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00968356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fabrique de la nature urbaine : le cas des &amp;quot; objets de nature &amp;quot;, usages et fabrication.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Ah Leung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Vareilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Jacques Cartier " Les villes intelligentes : infrastructures numériques, innovation ouverte et dévelopement durable des métropoles"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Lyon, France</w:t>
+              <w:t xml:space="preserve">Séminaire DIPEE Ecologie &amp; Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...73 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00798039v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'articulation de la recherche et des logiques institutionnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Vareilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème Conférence internationale NOVATECH</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Lyon, France</w:t>
+              <w:t xml:space="preserve">Journées SOERE "Trames vertes, Trames Bleues"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00798031v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Végétaux et eaux pluviales. Quand la ville fabrique la nature.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Ah Leung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Vareilles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5ème Journée technique de l'OTHU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2012, Villeurbanne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00798029v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de l'évolution du logement social collectif entre 1955 et 2000 à partir d'une analyse typo-morphologique. Le cas d'un office public de l'habitat de l'agglomération lyonnaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noura Arab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Vareilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3964,87 +4236,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Architecture, Paysage, Urbanisme. Pour quelle qualité de vie ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, Oran, Algérie. pp.120</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00968414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La notion d’ « anthropoconstruction »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Chenorkian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4059,87 +4331,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3e séminaire annuel du Réseau des Observatoires Hommes / Milieux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04621623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How Sustainable Development Guides the Typology of Social Housing ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
-              <w:r>
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noura Arab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4154,73 +4426,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">How Sustainable Development Guides the Typology of Social Housing ? The Housing Public Office in Lyon as a Case Study</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Lillehammer, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00722746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La pluralité scientifique et les approches concourantes en ingénierie. Le cas de la recherche et de la formation en génie civil et en urbanisme.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4236,73 +4508,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire international Ingénierie et société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Oran, Algérie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00798032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le projet comme organisation d'organisations. Le cas d'aménagements urbains, du &amp;quot;fonctionnalisme&amp;quot; au &amp;quot;durable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4318,329 +4590,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Ingénierie du projet. Sociologie de l'action.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00798035v1</w:t>
-              </w:r>
-[...270 lines deleted...]
-                <w:t xml:space="preserve">hal-00798029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'habitat durable à l'épreuve de son public. Le cas du bâtiment Basse consommation Le Pallium</w:t>
               </w:r>
@@ -5377,51 +5377,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traitement des eaux urbaines de temps de pluie par filtres plantés de roseaux à écoulement vertical : approche globale du projet de recherche Segteup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Molle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Lipeme Kouyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5502,51 +5502,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La résidentialisation et l'évolution de l'architecture sous l'effet des principes du développement durable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noura Arab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5919,303 +5919,493 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00969048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Choix techniques et contre-productivité : Les dispositifs techniques d'assainissement de Bénarès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Controverses technologiques de l'INSA de Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Villeurbanne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00809837v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réhabilitation de quartiers à Beyrouth : deux approches en opposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Zeidan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Botta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">séminaire international "Comment lire la ville d'aujourd'hui ? Morphologie urbaine et transformations socio-spatiales"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, Annaba, Algérie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00968422v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sept hypothèses sur l'acceptabilité des ouvrages alternatifs d'assainissement des eaux pluviales par infiltration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Berdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.Y. Toussaint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Novatech 2007 - 6ème Conférence sur les techniques et stratégies durables pour la gestion des eaux urbaines par temps de pluie / Sixth International Conference on Sustainable Techniques and Strategies in Urban Water Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03234039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...94 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ville et individu : mondanité et pluralité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Toussaint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">séminaire " ville et individu ", MSH de Tours, Université François Rabelais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2007, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00969050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CHOIX TECHNIQUES ET CONTRE-PRODUCTIVITE. LES DISPOSITIFS TECHNIQUES D'ASSAINISSEMENT DE BENARES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joelle Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Controverses technologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01070618v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution des publics à l'aménagement urbain, les enjeux techniques de la concertation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Buhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6230,247 +6420,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Controverses Technologiques de l'INSA, atelier " Techniques et sociétés " organisées dans le cadre du cinquantenaire de l'INSA de Lyon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00969049v1</w:t>
-              </w:r>
-[...188 lines deleted...]
-                <w:t xml:space="preserve">hal-00809837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La ville désirée et l'offre en urbanité, le cas des espaces publics, dans les opérations de renouvellement urbain aux Minguettes</w:t>
               </w:r>
@@ -6942,194 +6942,289 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00968427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Espace public, de l'usage à l'objet et inversement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Vareilles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VIème rencontres euro-méditerranéennes de Volubilis "vivre, rêver et faire la ville contemporaine"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2005, Avignon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00968366v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'acceptabilité sociale, les bonnes et les mauvaises raisons de poser les conditions d'un développement durable. Eléments pour penser l'avenir des sites industriels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Toussaint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Jacques Cartier "développement durable : les enjeux pour les villes et les territoires"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2005, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00968424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grands projets d'aménagement urbain, configurations d'acteurs et configurations de dispositifs techniques et spatiaux. Le cas de la Part-Dieu dans l'agglomération lyonnaise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadiya Karpenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sophie Vareilles</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VIème rencontres euro-méditerranéennes de Volubilis "vivre, rêver et faire la ville contemporaine"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2005, Avignon, France</w:t>
+              <w:t xml:space="preserve">colloque Logiques métropolitaines : modèles, acteurs et processus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00969056v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La &amp;quot; durabilité &amp;quot; à l'épreuve des pratiques d'aménagement urbain. Le cas de la concertation dans l'espace public de l'agglomération lyonnaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7145,152 +7240,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">colloque développement urbain durable, Université de Lausanne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2005, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00969055v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">halshs-00969056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les objets fabriqués dans l'activité sociale, collectivisation et sur-intégration des individus</w:t>
               </w:r>
@@ -7490,346 +7490,415 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00969057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La parole de l'usager dans l'espace public</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">formation paysage et aménagement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2002, Rouen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00968376v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Réhabilitation et renouvellement urbain en France : les impacts imprévus des régimes de financement.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Toussaint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Die Weiterentwicklung der GroBsiedlungen im 21 jahrhundert. Anforderungen an die neuen Städte unter den veränderten sozial-ökonomischen bedingungen L'évolution des grands ensembles au 21ème siècle. Les défis posés aux villes nouvelles dans le cadre des nouvelles conditions socio-économiques.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, Berlin, Allemagne. pp.46-55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00968337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">La parole de l'usager dans l'espace public</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méthodes d'observation des espaces publics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">formation paysage et aménagement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2002, Rouen, France</w:t>
+              <w:t xml:space="preserve">séminaire de recherche méthodes d'observation, CNRS-IPRAUS, Paris-Belleville</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2001, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00969060v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabriquer n'est pas user</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Toussaint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">séminaire interdisciplinaire de recherche, bureau de la recherche architecturale, GIS Socio-Economie de l'habitat. Architectures et sociétés. Raison spatiale, logique sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2001, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00969059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Méthodes d'observation des espaces publics</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les grands ensembles en France, de la réhabilitation au renouvellement urbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Toussaint</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Monique Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">séminaire de recherche méthodes d'observation, CNRS-IPRAUS, Paris-Belleville</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2001, Paris, France</w:t>
+              <w:t xml:space="preserve">rencontre France-Hollande, réseau Europan Ville-Maîtres d'ouvrage,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2000, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00968968v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renouvellement urbain en France : les enjeux d'une nouvelle politique urbaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In Shik Pong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7844,73 +7913,168 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire franco-coréen "Renouvellement urbain et Développement durable"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, Taejon, Corée du Sud</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00968432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The alternative techniques. A solution for a sustainable management of the urban runoof water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Stépien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Zimmermann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15th European Junior Scientist Workshop Decision support urban water system</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, Amsterdam, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00968433v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des idées à la réalité ; la traduction des acteurs mobilisés dans un projet. Rapport de la théorie fonctionnaliste à la pratique dans l'exemple de l'opération Part-Dieu à Lyon (1960 - 1980 et après ...)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7926,221 +8090,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cinquième Conférence Internationale d'Histoire Urbaine session "Theory and practice in building the 20th century city : models, images, case studies"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, Berlin, Allemagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00968431v1</w:t>
-              </w:r>
-[...162 lines deleted...]
-                <w:t xml:space="preserve">halshs-00968968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels architectes, quelles pratiques ?</w:t>
               </w:r>
@@ -8573,50 +8573,132 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00968971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Des espoirs sociologiques : à propos d'une commande de recherche sur les espaces publics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Zimmermann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les métiers de sociologues dans les contextes locaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 1997, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00968972v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Projet urbain, technique et complexité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -8625,139 +8707,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Les Sciences Humaines et Sociales face au projet urbain, organisé par l'association SHS-TEST et le laboratoire INAMA de l'école d'architecture de Marseille-Luminy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 1997, Marseille-Luminy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00969063v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">halshs-00968972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet et processus de conception dans l'activité d'édification urbaine</w:t>
               </w:r>
@@ -8939,51 +8939,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Système extensif pour la gestion et le traitement des eaux urbaines de temps de pluie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Molle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Fournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9132,51 +9132,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grands projets d'aménagement urbain, configurations d'acteurs et configurations de dispositifs techniques et spatiaux : le cas de la Part-Dieu dans l'agglomération lyonnaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadiya Karpenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9546,208 +9546,208 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Urbanisme durable: construire intelligent et pour qui ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Vareilles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNRS Editions. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le développement durable à découvert</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS Editions, pp.110-112, 2013, 978-2-271-07896-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.editionscnrs.10660⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00967787v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Socio-Ecosystèmes Urbains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Deschamps-Cottin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Françoise Gaill. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prospective de l'Institut Ecologie &amp; Environnement du CNRS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS Editions, pp.193-205, 2013, Les Cahiers Prospectives</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00967825v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">halshs-00967787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les usages et les techniques</w:t>
               </w:r>
@@ -10639,215 +10639,301 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00967808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'espace public comme pratique d'aménagement</w:t>
+                <w:t xml:space="preserve">De quelques difficultés à prendre en compte les usages dans la conception de produits. Le cas des dispositifs techniques et spatiaux de l'urbain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Zimmermann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jacques Perrin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conception entre science et art. Regards multiples sur la conception</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Ploytechniques et Universitaires Romandes, pp.215-238, 2001, Formation continue - INSA de Lyon, 2-88074-480-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00967809v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'espace public et l'espace du public, politique et aménagement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Yves Toussaint, Monique Zimmermann. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">User, observer, programmer et fabriquer l'espace public</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses Ploytechniques et Universitaires Romandes, pp.5-15, 2001, Formation continue - INSA de Lyon, 2-88074-471-7</w:t>
+              <w:t xml:space="preserve">, Presses Ploytechniques et Universitaires Romandes, pp.73-91, 2001, Formation continue - INSA de Lyon, 2-88074-471-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">L'espace public et l'espace du public, politique et aménagement</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00967812v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'espace public comme pratique d'aménagement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Yves Toussaint, Monique Zimmermann. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">User, observer, programmer et fabriquer l'espace public</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses Ploytechniques et Universitaires Romandes, pp.73-91, 2001, Formation continue - INSA de Lyon, 2-88074-471-7</w:t>
+              <w:t xml:space="preserve">, Presses Ploytechniques et Universitaires Romandes, pp.5-15, 2001, Formation continue - INSA de Lyon, 2-88074-471-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00967811v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'espace public en débat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10867,143 +10953,57 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Yves Toussaint, Monique Zimmermann. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">User, observer, programmer et fabriquer l'espace public</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Ploytechniques et Universitaires Romandes, pp.265-277, 2001, Formation continue - INSA de Lyon, 2-88074-471-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00967814v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">halshs-00967809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet urbain, technique et complexité</w:t>
               </w:r>
@@ -11314,199 +11314,199 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00967821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un enseignement de la complexité</w:t>
+                <w:t xml:space="preserve">Le projet Urbain en discussion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Yves Toussaint, Monique Zimmermann. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Projet urbain, ménager les gens, aménager la ville</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Pierre MARDAGA, pp.163-174, 1998, Architecture + Recherches, 2-87009-687-9</w:t>
+              <w:t xml:space="preserve">, Pierre MARDAGA, pp.185-192, 1998, Architecture + Recherches, 2-87009-687-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00967820v1</w:t>
+                <w:t xml:space="preserve">halshs-00967819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le projet Urbain en discussion</w:t>
+                <w:t xml:space="preserve">Un enseignement de la complexité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Yves Toussaint, Monique Zimmermann. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Projet urbain, ménager les gens, aménager la ville</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Pierre MARDAGA, pp.185-192, 1998, Architecture + Recherches, 2-87009-687-9</w:t>
+              <w:t xml:space="preserve">, Pierre MARDAGA, pp.163-174, 1998, Architecture + Recherches, 2-87009-687-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00967819v1</w:t>
+                <w:t xml:space="preserve">halshs-00967820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -12017,2486 +12017,2486 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01317057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Rapport scientifique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Cherqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selma Baati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Belmezeti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Chocat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Le Gauffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] INSA Lyon; Université Lyon 1; EVS - UMR 5600. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01317063v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Méthode OMEGA : Evaluation du service rendu par le système de gestion des eaux urbaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Granger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Tourne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Baati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Werey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Nafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2014, pp.204</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Nafi</w:t>
+                <w:t xml:space="preserve">hal-02601004v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Climate Changes and Résistance to Change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Patouillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Vareilles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00967740v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Outil méthodologique d'aide à la gestion intégrée des eaux urbaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Cherqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Baati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Belmeziti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Chocat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Le Gauffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2014, pp.204</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2014, pp.100</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Climate Changes and Résistance to Change</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02601003v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L9 – Bilan des études de cas Lyon-Bordeaux-Mulhouse. Projet OMEGA. Outil MÉthodologique d'aide à la Gestion intégrée d’un système d’Assainissement et par extension au système de gestion des eaux urbaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Cherqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Belmeziti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Baati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Chocat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Le Gauffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2013, pp.207</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02599415v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les conditions de réception des systèmes extensifs de gestion des eaux urbaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Vareilles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00903335v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Changements climatiques et résistances aux changements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Patouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Vareilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2014</w:t>
+              <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...93 lines deleted...]
-                <w:t xml:space="preserve">P. Le Gauffre</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00967741v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les conditions de réception des systèmes extensifs de gestion des eaux urbaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Vareilles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00903337v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse des conditions d'adoption d'une instrumentation intégrée. Premiers résultats de l'enquête auprès des collectivités territoriales,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selma Baati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Vareilles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00969064v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habiter le Campus, l'atmosphère de la multitude</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Balaÿ</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Desèvedavy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toussaint Jean-Yves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Vareilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] 79, Cresson; PUCA (Plan Urbanisme Construction Architecture). 2010, pp.109</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00993828v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcher dans les villes contemporaines : le cas du campus de la Doua à Villeurbanne. Retour sur la mise en œuvre de formation par la recherche (2009-2010)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Vareilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00969065v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les effets de la concertation sur le choix technique de l'aménagement dans le projet urbain. Le cas des aménagements urbains lyonnais.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Buhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Vareilles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00969086v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour la définition d'une méthode d'évaluation environnementale, technique et socio-économique de stratégies d'assainissement pluvial par infiltration en milieu urbain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janine Gibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00969091v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Concevoir pour l'existant. Restitution des discussions du colloque du mardi 17 octobre 2006 à la Communauté Urbaine de Lyon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Zimmermann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00971408v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Concerter, mobiliser, gouverner. Le projet urbain pour aménager la ville et ménager la cité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Jaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Russeil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Vareilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2014, pp.100</w:t>
+              <w:t xml:space="preserve">2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...100 lines deleted...]
-                <w:t xml:space="preserve">Pascal Le Gauffre</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00971410v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Concevoir pour l'existant et autres façons de faire de l'architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Zimmermann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00971406v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'aménagement des espaces publics comme mise en œuvre de la démocratie. L'expérience lyonnaise de l'aménagement des espaces publics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Vareilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Zimmermann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00971405v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Construire, Traduire, Instruire. Constitution d'un corpus de connaissances sur le projet d'architecture et d'aménagement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Chupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Paulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Pratoussy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00971415v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Concerter, mobiliser, gouverner. Le projet urbain pour aménager la ville et ménager la cité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Jaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Jouve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Russeil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] INSA Lyon; Université Lyon 1; EVS - UMR 5600. 2014</w:t>
+              <w:t xml:space="preserve">2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...112 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2013, pp.207</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00971412v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recherche-Action : Procédure d'évaluation des espaces publics produits par le Grand Lyon. Le parcours Poncet-République-Terreaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davyd Chaumard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Zimmermann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...36 lines deleted...]
-                <w:t xml:space="preserve">Les conditions de réception des systèmes extensifs de gestion des eaux urbaines</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00971399v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Politiques d'espaces publics, productions et usages, le modèle du Grand Lyon. Pour une évolution des espaces publics produits par le Grand Lyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2013</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Zimmermann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Céline Patouillard</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00971400v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilan d'une dalle évaluation de La Part Dieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davyd Chaumard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2013</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Zimmermann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les conditions de réception des systèmes extensifs de gestion des eaux urbaines</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00971397v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enquête sur les techniques alternatives en assainissement des eaux pluviales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2013</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Zimmermann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00971391v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des maîtres d'ouvrage et des architectes dans le cadre d'opérations de réhabilitation de logements sociaux ou les retrouvailles de la maîtrise d'œuvre avec les destinataires concrets de l'architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2012</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Zimmermann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...101 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] 79, Cresson; PUCA (Plan Urbanisme Construction Architecture). 2010, pp.109</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00971395v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse de l'application DEVIS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...36 lines deleted...]
-                <w:t xml:space="preserve">Marcher dans les villes contemporaines : le cas du campus de la Doua à Villeurbanne. Retour sur la mise en œuvre de formation par la recherche (2009-2010)</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00971389v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Politiques d'espaces publics, productions et usages, le modèle du Grand Lyon. Pour une évolution des espaces publics produits par le Grand Lyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">2010</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Zimmermann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00971387v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Notes sur la mise en place de l'application DEVIS et plan de communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Toussaint</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2008</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...1187 lines deleted...]
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00971388v1</w:t>
-              </w:r>
-[...73 lines deleted...]
-                <w:t xml:space="preserve">halshs-00971387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -14998,51 +14998,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148710v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Dominguez-Lage" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Meynier-Pozzi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayan Bouchali" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Luton" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Youenou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2025.080" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649723v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mandon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Danty - Berger" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain G&#233;lo&#235;n" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Marjolet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheh.2024.114391" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527822v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Baati" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vareilles" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Toussaint" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.40699" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512997v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Marti" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Michalon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Aigle" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.152662" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662233v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Patouillard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.127.0012" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146221v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364938v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Brunel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2020.1681792" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556043v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.27370" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064505v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gislain Lipeme Kouyi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Barraud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Becouze-Lareure" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blaha" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Perrodin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201809065" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881326v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toussaint Jean-Yves" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.4720" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722303v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Tourne" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rousseau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Darribere" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Belmezeti" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201604012" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00967827v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798040v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gh-65-249-2010" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00473743v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798795v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968281v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968285v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Zimmermann" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aru.2004.2578" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968350v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968310v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968339v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Deleuil" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aru.2000.2335" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968344v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insaniyat.11764" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968346v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968348v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662308v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505688v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066972v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Aubin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523601v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ribun" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gleizal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523563v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01052732v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968404v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Molle" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ah Leung" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line de Brito" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03303498v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cherqui" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baati" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bentarzi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chocat" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Gauffre" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968388v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Morel Journel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966874v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968385v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968973v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968356v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968392v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968397v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968414v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura Arab" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621623v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Chenorkian" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00722746v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798032v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798035v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798031v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798039v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798029v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798043v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Renaud" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798042v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brette" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798054v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798045v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296723v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Molle" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lipeme Kouyi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Toussaint" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Troesch" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Esser" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00969047v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798055v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Forest" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798044v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595716v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798047v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798051v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798050v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809834v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Faucheux" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00969048v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234039v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berdier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968422v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Zeidan" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Botta" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00969050v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00969049v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Buhe" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01070618v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Forest" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Vincent" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809837v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00969052v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcele Trigueiro" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00969051v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968423v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Berdier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968363v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00969053v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968427v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968424v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968366v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00969055v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00969056v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadiya Karpenko" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968428v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968429v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00969057v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968337v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968376v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00969059v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00969060v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968432v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In Shik Pong" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968431v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968433v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle St&#233;pien" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968968v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00969062v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968969v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968970v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00969061v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968967v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968971v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00969063v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968972v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00969066v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00969071v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599141v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fournel" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Meyer" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Clement" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00473972v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00967797v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00473964v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zimmermann Monique" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00474390v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00474391v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Youn&#232;s" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00967731v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Huet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Lambert" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00967825v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Deschamps-Cottin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00967787v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.10660" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00473750v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798794v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798792v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00967799v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00967795v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00473973v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00967803v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00388696v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Zepf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00967806v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00967808v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00967811v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00967812v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00967814v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00967809v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00967817v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968341v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00967815v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00967821v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00967820v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00967819v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00967783v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00967781v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00486950v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01317049v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01317057v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cournoyer" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601004v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Granger" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tourne" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Werey" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nafi" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00967740v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601003v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belmeziti" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01317063v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cherqui" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Chocat" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Le Gauffre" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599415v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00903335v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00967741v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00903337v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00969064v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993828v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bala&#255;" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Des&#232;vedavy" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00969065v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00969086v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00969091v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Gibert" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00971408v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00971410v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Jaton" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Russeil" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Simon" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00971405v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00971415v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chupin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Paulin" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pratoussy" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00971412v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jouve" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00971406v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00971399v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davyd Chaumard" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00971400v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00971397v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00971391v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00971395v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00971389v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00971388v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00971387v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00452564v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00473722v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01395212v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherry Schrecker" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Bretherton" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Kling" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Contamin" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148710v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Dominguez-Lage" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Meynier-Pozzi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayan Bouchali" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Luton" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Youenou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2025.080" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649723v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mandon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Danty - Berger" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain G&#233;lo&#235;n" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Marjolet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheh.2024.114391" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527822v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Baati" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vareilles" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Toussaint" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.40699" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512997v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Marti" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Michalon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Aigle" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.152662" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662233v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Patouillard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.127.0012" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146221v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364938v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Brunel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2020.1681792" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556043v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.27370" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064505v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gislain Lipeme Kouyi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Barraud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Becouze-Lareure" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blaha" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Perrodin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201809065" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881326v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toussaint Jean-Yves" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.4720" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722303v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Tourne" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rousseau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Darribere" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Belmezeti" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201604012" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00967827v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798040v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gh-65-249-2010" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00473743v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798795v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968281v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968285v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Zimmermann" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aru.2004.2578" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968350v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968310v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968339v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Deleuil" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aru.2000.2335" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968344v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insaniyat.11764" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968346v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968348v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662308v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505688v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066972v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Aubin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523601v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ribun" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gleizal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523563v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01052732v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968397v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ah Leung" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968392v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968404v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Molle" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line de Brito" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968388v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Morel Journel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966874v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cherqui" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baati" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bentarzi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chocat" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Gauffre" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968385v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03303498v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968973v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968356v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798039v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798031v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798029v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968414v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura Arab" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621623v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Chenorkian" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00722746v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798032v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798035v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798043v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Renaud" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798042v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brette" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798054v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798045v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296723v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Molle" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lipeme Kouyi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Toussaint" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Troesch" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Esser" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00969047v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798055v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Forest" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798044v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595716v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798047v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798051v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798050v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809834v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Faucheux" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00969048v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809837v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Vincent" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968422v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Zeidan" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Botta" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234039v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berdier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00969050v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01070618v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Forest" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00969049v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Buhe" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00969052v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcele Trigueiro" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00969051v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968423v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Berdier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968363v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00969053v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968427v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968366v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968424v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00969056v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadiya Karpenko" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00969055v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968428v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968429v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00969057v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968376v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968337v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00969060v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00969059v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968968v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968432v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In Shik Pong" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968433v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle St&#233;pien" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968431v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00969062v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968969v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968970v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00969061v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968967v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968971v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968972v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00969063v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00969066v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00969071v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599141v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fournel" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Meyer" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Clement" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00473972v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00967797v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00473964v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zimmermann Monique" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00474390v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00474391v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Youn&#232;s" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00967731v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Huet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Lambert" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00967787v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.10660" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00967825v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Deschamps-Cottin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00473750v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798794v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798792v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00967799v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00967795v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00473973v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00967803v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00388696v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Zepf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00967806v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00967808v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00967809v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00967812v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00967811v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00967814v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00967817v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968341v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00967815v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00967821v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00967819v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00967820v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00967783v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00967781v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00486950v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01317049v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01317057v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cournoyer" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01317063v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cherqui" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Chocat" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Le Gauffre" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601004v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Granger" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tourne" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Werey" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nafi" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00967740v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601003v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belmeziti" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599415v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00903335v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00967741v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00903337v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00969064v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993828v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bala&#255;" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Des&#232;vedavy" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00969065v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00969086v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00969091v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Gibert" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00971408v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00971410v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Jaton" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Russeil" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Simon" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00971406v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00971405v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00971415v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chupin" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Paulin" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pratoussy" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00971412v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jouve" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00971399v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davyd Chaumard" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00971400v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00971397v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00971391v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00971395v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00971389v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00971387v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00971388v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00452564v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00473722v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01395212v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherry Schrecker" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Bretherton" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Kling" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Contamin" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>