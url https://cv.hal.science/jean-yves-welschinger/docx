--- v0 (2026-04-01)
+++ v1 (2026-04-30)
@@ -613,209 +613,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03036638v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotic measures and links in simplicial complexes</w:t>
+                <w:t xml:space="preserve">Asymptotic Topology of Random Subcomplexes in a Finite Simplicial Complex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nermin Salepci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Welschinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete and Computational Geometry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 62 (1), pp.164-179. </w:t>
+              <w:t xml:space="preserve">International Mathematics Research Notices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2019 (17), pp.5219--5255. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00454-019-00091-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/imrn/rnx272⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01533792v1</w:t>
+                <w:t xml:space="preserve">hal-01534296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotic Topology of Random Subcomplexes in a Finite Simplicial Complex</w:t>
+                <w:t xml:space="preserve">Asymptotic measures and links in simplicial complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nermin Salepci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Welschinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Mathematics Research Notices</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 2019 (17), pp.5219--5255. </w:t>
+              <w:t xml:space="preserve">Discrete and Computational Geometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 62 (1), pp.164-179. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/imrn/rnx272⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00454-019-00091-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01534296v1</w:t>
+                <w:t xml:space="preserve">hal-01533792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remote sensing of methane with OSAS-lidar on the 2ν3 band Q-branch: Experimental proof</w:t>
               </w:r>
@@ -899,164 +899,176 @@
               <w:t xml:space="preserve">Journal of Molecular Spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 348, pp.130-136. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jms.2018.02.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02095226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betti numbers of random nodal sets of elliptic pseudo-differential operators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Gayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Welschinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Asian Journal of Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 21 (5), pp.811-840. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4310/AJM.2017.v21.n5.a2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00999485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gas concentration measurement by optical similitude absorption spectroscopy: methodology and experimental demonstration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Anselmo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1065,1971 +1077,1971 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Welschinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Miffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rairoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 24 (12), pp.12588. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/oe.24.012588⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04422610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Universal components of random nodal sets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Gayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Welschinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications in Mathematical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 347 (3), pp.777-797. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00220-016-2595-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01122840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betti numbers of random real hypersurfaces and determinants of random symmetric matrices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Gayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Welschinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the European Mathematical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 18 (4), pp.733-772. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4171/JEMS/601⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00715060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Open Gromov–Witten invariants in dimension four</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Welschinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Symplectic Geometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 13 (4), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4310/JSG.2015.v13.n4.a8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00631610v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Topology of random real hypersurfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Welschinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista Colombiana de Matemáticas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 49 (1), pp.139-160. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15446/recolma.v49n1.54176⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cel-01061947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expected topology of random real algebraic submanifolds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Gayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Welschinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Institute of Mathematics of Jussieu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, pp.10.1017/S1474748014000115. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1474748014000115⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00846761v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lower estimates for the expected Betti numbers of random real hypersurfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Gayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Welschinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the London Mathematical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, (2), 90 (no. 1), pp.105-120. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1112/jlms/jdu018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00799627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Open Gromov-Witten invariants in dimension six</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Welschinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematische Annalen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 356 (3), pp.1163-1182. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00208-012-0883-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00660667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What is the total Betti number of a random real hypersurface?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Gayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Welschinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal für die reine und angewandte Mathematik</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 2014 (689), pp.137-168. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/crelle-2012-0062⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00608248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do uniruled six-manifolds contain Sol Lagrangian submanifolds?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mangolte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Welschinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Mathematics Research Notices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 2012, pp.1569-1602. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/imrn/rnr063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00447962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exponential rarefaction of real curves with many components</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Gayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Welschinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Publ. Math. Inst. Hautes Études Sci.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 113, pp.69-96. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10240-011-0033-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00484611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effective classes and Lagrangian tori in symplectic four-manifolds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Welschinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Symplectic Geometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 5 (1), pp.9-18. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4310/JSG.2007.v5.n1.a3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ensl-00121976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Invariants of real symplectic four-manifolds out of reducible and cuspidal curves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Welschinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la société mathématique de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 134 (2), pp.287-325. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24033/bsmf.2511⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04289856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards relative invariants of real symplectic 4-manifolds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Welschinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geometric And Functional Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 16 (5), pp.1157-1182. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00039-006-0576-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04289661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spinor states of real rational curves in real algebraic convex 3-manifolds and enumerative invariants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Welschinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Duke Mathematical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 127 (1), pp.89-121. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2005, 127, pp.89-121</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1215/S0012-7094-04-12713-7⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04289804v1</w:t>
+                <w:t xml:space="preserve">hal-00012419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Invariants of real symplectic 4-manifolds and lower bounds in real enumerative geometry</w:t>
+                <w:t xml:space="preserve">Spinor states of real rational curves in real algebraic convex 3-manifolds and enumerative invariants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Welschinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inventiones Mathematicae</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 162 (1), pp.195-234. </w:t>
+              <w:t xml:space="preserve">Duke Mathematical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 127 (1), pp.89-121. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00222-005-0445-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1215/S0012-7094-04-12713-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04290256v1</w:t>
+                <w:t xml:space="preserve">hal-04289804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spinor states of real rational curves in real algebraic convex 3-manifolds and enumerative invariants</w:t>
+                <w:t xml:space="preserve">Invariants of real symplectic 4-manifolds and lower bounds in real enumerative geometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Welschinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Duke Mathematical Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Inventiones Mathematicae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 162 (1), pp.195-234. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00222-005-0445-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00012419v1</w:t>
+                <w:t xml:space="preserve">hal-04290256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deformation classes of real ruled manifolds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Welschinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal für die reine und angewandte Mathematik</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 574, pp.103-120</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00012417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deformation classes of real ruled manifolds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Welschinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal für die reine und angewandte Mathematik</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 574 (574), pp.103-120. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/crll.2004.066⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04289723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real structures on minimal ruled surfaces</w:t>
+                <w:t xml:space="preserve">Invariants of real symplectic 4-manifolds and lower bounds in real enumerative geometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Welschinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Commentarii Mathematici Helvetici</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 78, pp.418-446</w:t>
+              <w:t xml:space="preserve">Comptes rendus de l'Académie des sciences. Série I, Mathématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 336, pp.341-344</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00012416v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00012418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Invariants of real symplectic 4-manifolds and lower bounds in real enumerative geometry</w:t>
+                <w:t xml:space="preserve">Real structures on minimal ruled surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Welschinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes rendus de l'Académie des sciences. Série I, Mathématique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 336, pp.341-344</w:t>
+              <w:t xml:space="preserve">Commentarii Mathematici Helvetici</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 78, pp.418-446</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00012418v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00012416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real structures on minimal ruled surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Welschinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Commentarii Mathematici Helvetici</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 78 (2), pp.418-446. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s000140300018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04289693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real J-curves with deep nests on ruled surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Welschinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Mathematical Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 113 (6), pp.777-794. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1023/A:1021227116716⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04290224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Courbes algébriques réelles et courbes flexibles sur les surfaces réglées de base C P 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Welschinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the London Mathematical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 85 (2), pp.367-392. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1112/S0024611502013606⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02081358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3039,91 +3051,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Invariants entiers en géométrie énumérative réelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Welschinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hindustan Book Agency, pp.652-678, 2010, Proceedings of the International Congress of Mathematicians. Volume II</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00660710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3133,143 +3145,143 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">System and method for detecting and quantifying gaseous constituents in the atmosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duclaux Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rairoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Miffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Welschinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Galtier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : WO2021122885 (A1). 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
-              <w:r>
-[...76 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04452241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3279,113 +3291,113 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morse shellings on products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Welschinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02972779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morse shellings and compatible discrete Morse functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nermin Salepci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3394,73 +3406,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Welschinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02311315v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tilings, packings and expected Betti numbers in simplicial complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nermin Salepci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3469,407 +3481,407 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Welschinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01813970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enumerative invariants of stongly semipositive real symplectic six-manifolds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Welschinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00008488v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Invariants of real symplectic 4-manifolds out of reducible and cuspidal curves</w:t>
+                <w:t xml:space="preserve">Towards relative invariants of real symplectic 4-manifolds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Welschinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00012420v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00012421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards relative invariants of real symplectic 4-manifolds</w:t>
+                <w:t xml:space="preserve">Invariants of real symplectic 4-manifolds out of reducible and cuspidal curves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Welschinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00012421v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00012420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Cours (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surfaces de Riemann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Welschinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Master. École normale supérieure de Lyon, France. 2016, pp.70</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cel-01320128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction aux théories homologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Welschinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Master. École normale supérieure de Lyon, France. 2015, 70 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cel-01331009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId94"/>
+      <w:footerReference w:type="default" r:id="rId95"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4016,51 +4028,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483090v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali&#775; Ki&#775;&#351;i&#775;sel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Welschinger" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/tran/9538" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347398v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nermin Salepci" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.topol.2025.109476" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678370v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00454-025-00729-2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911085v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.topol.2024.109010" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084869v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/advgeom-2023-0001" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036638v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/HHA.2022.v24.n2.a11" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533792v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00454-019-00091-0" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534296v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imrn/rnx272" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095226v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Galtier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Anselmo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Sivignon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cariou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jms.2018.02.001" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999485v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Gayet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/AJM.2017.v21.n5.a2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422610v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Miffre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rairoux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.24.012588" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122840v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00220-016-2595-x" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715060v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/JEMS/601" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631610v3" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/JSG.2015.v13.n4.a8" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-01061947v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15446/recolma.v49n1.54176" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846761v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1474748014000115" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799627v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1112/jlms/jdu018" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660667v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00208-012-0883-0" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608248v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/crelle-2012-0062" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447962v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mangolte" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imrn/rnr063" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484611v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10240-011-0033-3" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00121976v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/JSG.2007.v5.n1.a3" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289856v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24033/bsmf.2511" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289661v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00039-006-0576-5" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289804v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/S0012-7094-04-12713-7" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290256v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00222-005-0445-0" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012419v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012417v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289723v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/crll.2004.066" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012416v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012418v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289693v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s000140300018" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290224v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1021227116716" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081358v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1112/S0024611502013606" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-JMCFHD1L-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660710v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452241v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duclaux Olivier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972779v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311315v3" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813970v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008488v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012420v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012421v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01320128v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01331009v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483090v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali&#775; Ki&#775;&#351;i&#775;sel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Welschinger" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/tran/9538" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347398v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nermin Salepci" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.topol.2025.109476" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678370v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00454-025-00729-2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911085v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.topol.2024.109010" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084869v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/advgeom-2023-0001" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036638v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/HHA.2022.v24.n2.a11" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534296v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imrn/rnx272" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533792v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00454-019-00091-0" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095226v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Galtier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Anselmo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Sivignon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cariou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jms.2018.02.001" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MC5B616R-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999485v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Gayet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/AJM.2017.v21.n5.a2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422610v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Miffre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rairoux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.24.012588" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122840v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00220-016-2595-x" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715060v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/JEMS/601" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631610v3" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/JSG.2015.v13.n4.a8" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-01061947v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15446/recolma.v49n1.54176" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846761v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1474748014000115" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799627v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1112/jlms/jdu018" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660667v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00208-012-0883-0" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608248v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/crelle-2012-0062" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447962v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mangolte" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imrn/rnr063" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484611v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10240-011-0033-3" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00121976v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/JSG.2007.v5.n1.a3" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289856v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24033/bsmf.2511" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289661v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00039-006-0576-5" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012419v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289804v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/S0012-7094-04-12713-7" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290256v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00222-005-0445-0" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012417v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289723v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/crll.2004.066" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012418v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012416v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289693v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s000140300018" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290224v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1021227116716" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081358v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1112/S0024611502013606" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-JMCFHD1L-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660710v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452241v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duclaux Olivier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972779v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311315v3" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813970v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008488v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012421v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012420v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01320128v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01331009v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>